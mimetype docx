--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -346,347 +346,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygrothermal performance of wood-cement walls across various climate conditions</w:t>
+                <w:t xml:space="preserve">PEMFC cathode humidification: Can direct water injection compete with membrane humifiers? A direct comparison study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amer Bakkour</w:t>
+                <w:t xml:space="preserve">Flavien Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salah-Eddine Ouldboukhitine</w:t>
+                <w:t xml:space="preserve">Pedro Affonso Nóbrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
+                <w:t xml:space="preserve">Cédric Sernissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane Amziane</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Biwole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iona de Bievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-024-02560-2⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 172, pp.151165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.151165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05458912v1</w:t>
+                <w:t xml:space="preserve">hal-05244236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PEMFC cathode humidification: Can direct water injection compete with membrane humifiers? A direct comparison study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hygrothermal performance of wood-cement walls across various climate conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Affonso Nóbrega</w:t>
+                <w:t xml:space="preserve">Amer Bakkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Sernissi</w:t>
+                <w:t xml:space="preserve">Salah-Eddine Ouldboukhitine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Biwole</w:t>
+                <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iona de Bievre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 172, pp.151165. </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (1), pp.41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.151165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-024-02560-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05244236v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling heat and moisture transfer in bio-based wall structures using the finite element method: Application to straw walls in varied climatic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Bakkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Ouldboukhitine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 104, pp.112263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -733,51 +733,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradient-Delignified Wood as a Sustainable Anisotropic Insulation Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Hien Chin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Ouldboukhitine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -880,77 +880,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Harkouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Fardoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Ouldboukhitine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 337, pp.115643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -978,274 +978,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building retrofitting towards net zero energy: A review</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A review of multi-scale hygrothermal characteristics of plant-based building materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Bakkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Ouldboukhitine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Biwole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 322, pp.114707. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 412, pp.134850. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2024.114707⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.134850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884062v1</w:t>
+                <w:t xml:space="preserve">hal-04884079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of multi-scale hygrothermal characteristics of plant-based building materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Building retrofitting towards net zero energy: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Harkouss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Fardoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Ouldboukhitine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 412, pp.134850. </w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 322, pp.114707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.134850⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2024.114707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884079v1</w:t>
+                <w:t xml:space="preserve">hal-04884062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building retrofitting towards net zero energy under climate change</w:t>
               </w:r>
@@ -1257,51 +1257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Harkouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Fardoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1374,51 +1374,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of solid-liquid phase change in the presence of supercooling and natural convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Shamseddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1491,51 +1491,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective thermal conductivity model of straw bales based on microstructure and hygrothermal characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghadie Tlaiji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Ouldboukhitine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1621,51 +1621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amritanshu Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranga Pitchumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1751,51 +1751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Shamseddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fardoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1881,51 +1881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Ouldboukhitine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 316, pp.125915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2011,51 +2011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Ouldboukhitine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 326, pp.126873. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2102,51 +2102,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in thermophysical properties enhancement of phase change materials for thermal energy storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Shamseddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2262,51 +2262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najam Ul Hassan Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muzaffar Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadeem Ahmed Sheikh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2366,51 +2366,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer and energy storage performances of phase change materials encapsulated in honeycomb cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2496,51 +2496,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase change heat transfer in a rectangular enclosure as a function of inclination and fin placement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic Groulx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Bhouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2600,51 +2600,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy performance and economic analysis of a TIM-PCM wall under different climates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Souayfane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Fardoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2721,51 +2721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Harkouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Fardoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2812,51 +2812,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi 3D-PTV system for airflow study in large enclosures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoumeh Nedaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Jacquemod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2950,51 +2950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Harkouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Fardoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 165, pp.591 - 613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3022,479 +3022,479 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Objective Optimization Methodology for Net Zero Energy Buildings</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Hygro-thermal properties of silica aerogel blankets dried using microwave heating for building thermal insulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nocentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2017.12.003⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 158, pp.14-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2017.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01668846v1</w:t>
+                <w:t xml:space="preserve">hal-01626955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygro-thermal properties of silica aerogel blankets dried using microwave heating for building thermal insulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Multi-Objective Optimization Methodology for Net Zero Energy Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Harkouss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Fardoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 158, pp.14-22. </w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16, pp. 57-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2017.10.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2017.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626955v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric vehicles batteries thermal management systems employing phase change materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Thermal behavior of a translucent superinsulated latent heat energy storage wall in summertime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Souayfane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Achard</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Fardoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2017.12.071⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 217, pp.390 - 408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2018.02.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687394v1</w:t>
+                <w:t xml:space="preserve">hal-01721768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal behavior of a translucent superinsulated latent heat energy storage wall in summertime</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Electric vehicles batteries thermal management systems employing phase change materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Ianniciello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Farouk Fardoun</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 378, pp.383 - 403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2017.12.071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2018.02.119⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01721768v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization approaches and climates investigations in NZEB—A review</w:t>
               </w:r>
@@ -3506,51 +3506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Harkouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Fardoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.In Press. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3597,51 +3597,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melting of a phase change material in presence of natural convection and radiation: A simplified model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Souayfane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Fardoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3700,51 +3700,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of fin size and distribution on solid-liquid phase change in a rectangular enclosure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic Groulx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3868,51 +3868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Energy Storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15, pp.274 - 282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3940,329 +3940,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of advanced insulating materials in historical buildings</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Heat transfer study of phase change materials with graphene nano particle for thermal energy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karunesh Kant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amritanshu Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atul Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18280/ijht.35Sp0147⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 146, pp.453 - 463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2017.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01626947v1</w:t>
+                <w:t xml:space="preserve">hal-01506350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer study of phase change materials with graphene nano particle for thermal energy storage</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Application of advanced insulating materials in historical buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Saio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nocentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca A. Tagliafico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2017.03.013⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2nd AIGE/IIETA International Conference and 11th AIGE 2017 Conference on "Energy Conversion, Management, Recovery, Saving, Storage and Renewable Systems" Genoa (Italy) on June 12 – 13, 2017, 35 (Special Issue 1), pp.S345 - S352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18280/ijht.35Sp0147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01506350v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental comparison of complete three-dimensional particle tracking velocimetry algorithms for indoor airflow study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sijie Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4361,51 +4361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kant Karunesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 160, pp.275 - 286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4490,51 +4490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amritanshu Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 140, pp.151-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4619,51 +4619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shukla Amritanshu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharma Atul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 134, pp.147-155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4722,51 +4722,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental comparison of 3D Particle Tracking Velocimetry (PTV) and Particle Image Velocimetry (PIV) accuracy for indoor airflow study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sijie Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4839,51 +4839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4956,51 +4956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Souayfane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Fardoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 129, pp.396-431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5059,51 +5059,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building envelope with a new aerogel-based insulating rendering: Experimental and numerical study, cost analysis, and thickness optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5201,51 +5201,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full scale experimentation on a new translucent passive solar wall combining silica aerogels and phase change materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5335,51 +5335,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle Tracking Velocimetry for indoor airflow field: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sijie Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5420,328 +5420,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01146987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limiting windows offset thermal bridge losses using a new insulating coating</w:t>
+                <w:t xml:space="preserve">Transferring the south solar energy to the north facade through embedded water pipes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 123, pp.220-231. </w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 78, pp.834-845. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2014.02.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2014.10.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00968818v1</w:t>
+                <w:t xml:space="preserve">hal-01086909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferring the south solar energy to the north facade through embedded water pipes</w:t>
+                <w:t xml:space="preserve">Limiting windows offset thermal bridge losses using a new insulating coating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Wurtz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 78, pp.834-845. </w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 123, pp.220-231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2014.10.078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2014.02.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086909v1</w:t>
+                <w:t xml:space="preserve">hal-00968818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study on the thermal performance of exterior walls covered with a recently patented silica-aerogel-based insulating coating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5839,51 +5839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 84, pp.241-251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5929,51 +5929,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase-change materials to improve solar panel's performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Eclache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6046,51 +6046,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of two-color LIF thermometry to nucleate boiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Kosseifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6158,51 +6158,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A complete 3D particle tracking algorithm and its applications to indoor airflow study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6266,51 +6266,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfers in a double-skin roof ventilated by natural convection in summer time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6415,51 +6415,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the solid wood modification with preserved hierarchical structure via non-cellulosic substances removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Hien Chin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6674,51 +6674,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation of alcoholysis treatment in Poplar wood delignification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Hien Chin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6812,77 +6812,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghadie Tlaiji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Ouldboukhitine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence IBPSA France 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Matériaux et Ingénierie Mécanique (MATIM), May 2022, Châlons en Champagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6920,51 +6920,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of wood thermal conductivity by delignification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Hien Chin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7058,51 +7058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Powaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7179,51 +7179,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoumeh Nedaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7278,77 +7278,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal performances of an innovative super-insulating material based on silica aerogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nocentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Conference on Advanced Building Skins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Berne, Switzerland. pp.ISBN 978-3-9524883-4-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7386,51 +7386,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive designs and renewable energy systems optimization of a net zero energy building in Embrun/France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Harkouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Fardoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7481,51 +7481,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melting of a phase change material in presence of natural convection and radiation: A simplified model for engineering applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Souayfane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Fardoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7557,947 +7557,947 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01916917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinaison de systèmes de suivi lagrangien de particules pour l’étude des écoulements d’air et de polluants dans les grandes cavités</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Concept and Modeling of Net Zero Energy Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Harkouss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Rusaouen</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Fardoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint-Lô, France</w:t>
+              <w:t xml:space="preserve">Colloque des doctorants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Montlucon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659632v1</w:t>
+                <w:t xml:space="preserve">hal-01660964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Objective Decision Making Optimization of a Residential Net Zero Energy Building in Cold Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatima Harkouss</w:t>
+                <w:t xml:space="preserve">Modèle simplifié pour la prise en compte de la convection naturelle dans la modélisation du changement de phase solide-liquide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Souayfane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Fardoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SENSET 2017 - First International Conference on Sensors, Networks, Smart and Emerging Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XIIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Lô, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660981v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01661034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion thermique des batteries Li-ion par l'utilisation de matériaux à changement de phase et d'air en convection forcée</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Transfert de chaleur dans les blankets aérogels de silice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nocentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de thermique 2017 Thermique mer et océans </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">XIIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Lô, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652216v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01661814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert de chaleur dans les blankets aérogels de silice</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Combinaison de systèmes de suivi lagrangien de particules pour l’étude des écoulements d’air et de polluants dans les grandes cavités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Achard</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rusaouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes </w:t>
+              <w:t xml:space="preserve">XIIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint-Lô, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01661814v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concept and Modeling of Net Zero Energy Buildings</w:t>
+                <w:t xml:space="preserve">Multi-Objective Decision Making Optimization of a Residential Net Zero Energy Building in Cold Climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Harkouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Fardoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farouk Fardoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque des doctorants</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SENSET 2017 - First International Conference on Sensors, Networks, Smart and Emerging Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Beyrouth, Lebanon. pp.ISBN 978-150906011-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SENSET.2017.8125044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660964v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle simplifié pour la prise en compte de la convection naturelle dans la modélisation du changement de phase solide-liquide</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Gestion thermique des batteries Li-ion par l'utilisation de matériaux à changement de phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Ianniciello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t>
+              <w:t xml:space="preserve">XIIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint-Lô, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01661034v1</w:t>
+                <w:t xml:space="preserve">hal-01663060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion thermique des batteries Li-ion par l'utilisation de matériaux à changement de phase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Gestion thermique des batteries Li-ion par l'utilisation de matériaux à changement de phase et d'air en convection forcée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Ianniciello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint-Lô, France</w:t>
+              <w:t xml:space="preserve">Congrès français de thermique 2017 Thermique mer et océans </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01663060v1</w:t>
+                <w:t xml:space="preserve">hal-01652216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matériaux à changements de phase (MCP) pour le confort d'été</w:t>
+                <w:t xml:space="preserve">Simplified Model Taking into Account the Natural Convection during Melting of PCM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Souayfane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Fardoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des doctorants GTE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Montluçon, France</w:t>
+              <w:t xml:space="preserve">Colloque des doctorants Laboratoire Jean-Alexandre Dieudonné (LJAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Barcelonnette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01661022v1</w:t>
+                <w:t xml:space="preserve">hal-01661776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified Model Taking into Account the Natural Convection during Melting of PCM</w:t>
+                <w:t xml:space="preserve">Matériaux à changements de phase (MCP) pour le confort d'été</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Souayfane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Fardoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque des doctorants Laboratoire Jean-Alexandre Dieudonné (LJAD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Barcelonnette, France</w:t>
+              <w:t xml:space="preserve">Séminaire des doctorants GTE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Montluçon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01661776v1</w:t>
+                <w:t xml:space="preserve">hal-01661022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of advanced insulating materials in historical buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Saio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nocentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8548,64 +8548,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid system for battery thermal management for electric vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Ianniciello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8656,51 +8656,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified Model Taking into Account the Natural Convection during Melting of PCM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Souayfane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Fardoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8738,64 +8738,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts thermiques dans les blankets aérogels de silice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nocentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8859,51 +8859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Harkouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Fardoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Renewable Energies for Developing Countries - REDEC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Zouk Mosbeh, Lebanon. pp.16341456 </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8976,51 +8976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAE 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Donostia San Sebastián, Spain. pp.369-378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9084,51 +9084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Energy Forum on Advanced Building Skins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Energy Forum, Oct 2014, Bressanone, Italy. pp.753-774</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9153,77 +9153,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar PV Passive Temperature Control Using Phase Change Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic Groulx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Biwole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 15th International Heat Transfer Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9248,51 +9248,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal behavior of a passive solar wall with silica aerogel and phase change materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9369,51 +9369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Conference of the International Building Performance Simulation Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Chambery, France. pp.870-876</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9451,51 +9451,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the temperature during nucleate boiling through two-color LIF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Kosseifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9589,51 +9589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Kosseifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harunori Yoshikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9688,51 +9688,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the performance of solar panels by the use of phase-change materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Eclache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9783,51 +9783,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of passive cooling by natural convection in double-skin roofs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9878,51 +9878,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-stereoscopic 3D particle tracking velocimetry for full scale rooms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Krauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10173,51 +10173,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the solid wood modification with preserved hierarchical structure via non-cellulosic substances removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Hien Chin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10298,51 +10298,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation du traitement par alcoolyse dans la délignification du bois de peuplier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Hien Chin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10423,51 +10423,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction de la conductivité thermique du bois par délignification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Hien Chin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10561,51 +10561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Harkouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Fardoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum doctoral - Ecole Doctorale des Sciences et de Technologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Beyrouth, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10656,51 +10656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Souayfane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Fardoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Doctoral 2017 - Ecole doctorale science et technologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Hadath, Lebanon. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10738,51 +10738,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparative Study of Particle Image Velocimetry (PIV) and Particle Tracking Velocimetry (PTV) for Airflow Measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fu Sijie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10833,51 +10833,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparative Study of Particle Image Velocimetry (PIV) and Particle Tracking Velocimetry (PTV) for Airflow Measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sijie Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10973,51 +10973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amritanshu Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Apple Acdemic Press, 2020, 9780429328640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9780429328640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11089,51 +11089,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in solar greenhouse systems for cultivation of agricultural products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Shamseddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11262,51 +11262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amritanshu Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Status and Future Challenges for Non-conventional Energy Sources Volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11366,51 +11366,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of PCMs for Enhancing Energy Efficiency and Indoor Comfort in Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Souayfane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Fardoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11448,64 +11448,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silica aerogel blankets as super insulating material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nocentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11556,51 +11556,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerogel-Based Materials for Improving the Building Envelope’s Thermal Behavior: A Brief Review with a Focus on a New Aerogel-Based Rendering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11664,51 +11664,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volumetric Monitoring and Modeling of Indoor Air Pollutant Dispersion by the Use of 3D Particle Tracking Velocimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11875,51 +11875,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="548DA0FC"/>
+    <w:nsid w:val="A1DFE189"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12106,51 +12106,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-biwole" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6325-1390" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150496559" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457305v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hien Chin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vial" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Horikawa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand Moutou Pitti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-025-01741-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05458912v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Bakkour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Ouldboukhitine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Henry Biwole" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02560-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244236v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Marteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Affonso N&#243;brega" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sernissi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Biwole" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iona de Bievre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.151165" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05458909v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.112263" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327841v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18205519" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05458910v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Ibrahim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Harkouss" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Fardoun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.115643" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04884062v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114707" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04884079v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134850" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04884101v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ibrahim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Harkouss" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fardoun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Oultboukhtine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2857/1/012026" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04412941v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Shamseddine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pennec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2023.108265" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04413799v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadie Tlaiji" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ouldboukhitine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.131601" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04896376v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amritanshu Shukla" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karunesh Kant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranga Pitchumani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Sharma" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.105158" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03548211v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shamseddine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pennec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fardoun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2022.112172" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03514128v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.125915" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03590913v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ibrahim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126873" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316944v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tlaiji" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2021.111309" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03361169v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Mehmood" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najam Ul Hassan Shah" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muzaffar Ali" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeem Ahmed Sheikh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.102871" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180672v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shukla" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Gorjian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.102507" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02495439v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Groulx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Bhouri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106260" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01995829v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Souayfane" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130380v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.05.013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404702v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoumeh Nedaei" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jacquemod" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dekneuvel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01884970v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.09.019" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01668846v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2017.12.003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCKMTXVF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01626955v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nocentini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.10.024" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB9GL8C5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01687394v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Ianniciello" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2017.12.071" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0R0KCHR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01721768v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.02.119" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01792069v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-018-0448-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657175v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.11.026" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7ZQ59WB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01649044v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Chiu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.10.038" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG7M3M98-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01668783v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2017.12.005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01626947v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Saio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca A. Tagliafico" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ijht.35Sp0147" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01506350v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2017.03.013" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZ19K7D6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01736737v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijie Fu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mathis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maissa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1420326X16682294" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394976v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shukla Amritanshu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kant Karunesh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.10.047" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5DFCKFK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410114v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2016.11.006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVMK5LWF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01318846v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharma Atul" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2016.05.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K63PK5DV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279051v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.02.002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313593v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wurtz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FDE-160048" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313573v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.04.006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2L0V12P2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01205410v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ansart" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.08.090" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05T3PN4X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01140656v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Berthou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;bert Sall&#233;e" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Tantot-Neirac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2015.03.038" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146987v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.01.014" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00968818v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.02.043" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46BDB51S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01086909v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.10.078" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L7SB5Z6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01045072v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.06.017" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BL79R4FV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01076592v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.07.039" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LMW80WM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00805269v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eclache" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kuznik" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.02.059" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00910036v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Kosseifi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rousseaux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455469v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Roux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907564v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Woloszyn" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pompeo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2008.02.004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885175v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99418-0_22" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857171v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auslender" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585062v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03925064v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03924753v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03925311v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Powaga" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauneau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774371v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Labesse-Jied" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01916912v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01916923v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01916917v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659632v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Meslem" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rusaouen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01660981v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSET.2017.8125044" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652216v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01661814v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01660964v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01661034v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01663060v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01661022v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01661776v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01916928v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tagliafico" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652212v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01661752v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01661823v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410484v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2016.7577562" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158570v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112594v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02273410v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112698v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00905291v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00910160v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00910098v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harunori Yoshikawa" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016601v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kuznik" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01916938v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445953v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krauss" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kuznik" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rusaouen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207049v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585291v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585095v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585183v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01660949v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01661010v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01145427v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Sijie" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153671v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03930124v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429328640" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542827v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-89866-9.00010-9" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542809v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Anand" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-981-16-4505-1_4" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-4505-1_4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03476576v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915327v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158664v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-81-322-2337-5_7" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01745912v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wei" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Favier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanhui Zhang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Roux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-biwole" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6325-1390" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150496559" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457305v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hien Chin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vial" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Horikawa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand Moutou Pitti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-025-01741-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244236v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Marteau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Affonso N&#243;brega" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sernissi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Biwole" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iona de Bievre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.151165" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05458912v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Bakkour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Ouldboukhitine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Henry Biwole" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02560-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05458909v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.112263" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327841v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18205519" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05458910v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Ibrahim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Harkouss" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Fardoun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.115643" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04884079v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134850" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04884062v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114707" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04884101v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ibrahim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Harkouss" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fardoun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Oultboukhtine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2857/1/012026" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04412941v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Shamseddine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pennec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2023.108265" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04413799v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadie Tlaiji" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ouldboukhitine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.131601" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04896376v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amritanshu Shukla" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karunesh Kant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranga Pitchumani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Sharma" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.105158" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03548211v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shamseddine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pennec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fardoun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2022.112172" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03514128v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.125915" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03590913v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ibrahim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126873" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316944v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tlaiji" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2021.111309" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03361169v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Mehmood" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najam Ul Hassan Shah" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muzaffar Ali" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeem Ahmed Sheikh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.102871" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180672v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shukla" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Gorjian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.102507" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02495439v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Groulx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Bhouri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106260" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01995829v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Souayfane" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130380v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.05.013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404702v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoumeh Nedaei" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jacquemod" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dekneuvel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01884970v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.09.019" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01626955v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nocentini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.10.024" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB9GL8C5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01668846v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2017.12.003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCKMTXVF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01721768v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.02.119" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01687394v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Ianniciello" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2017.12.071" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0R0KCHR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01792069v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-018-0448-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657175v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.11.026" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7ZQ59WB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01649044v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Chiu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.10.038" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG7M3M98-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01668783v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2017.12.005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01506350v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2017.03.013" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZ19K7D6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01626947v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Saio" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca A. Tagliafico" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ijht.35Sp0147" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01736737v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijie Fu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mathis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maissa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1420326X16682294" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394976v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shukla Amritanshu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kant Karunesh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.10.047" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5DFCKFK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410114v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2016.11.006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVMK5LWF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01318846v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharma Atul" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2016.05.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K63PK5DV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279051v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.02.002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313593v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wurtz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FDE-160048" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313573v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.04.006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2L0V12P2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01205410v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ansart" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.08.090" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05T3PN4X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01140656v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Berthou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;bert Sall&#233;e" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Tantot-Neirac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2015.03.038" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146987v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.01.014" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01086909v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.10.078" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L7SB5Z6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00968818v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.02.043" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46BDB51S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01045072v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.06.017" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BL79R4FV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01076592v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.07.039" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LMW80WM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00805269v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eclache" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kuznik" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.02.059" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00910036v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Kosseifi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rousseaux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455469v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Roux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907564v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Woloszyn" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pompeo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2008.02.004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885175v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99418-0_22" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857171v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auslender" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585062v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03925064v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03924753v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03925311v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Powaga" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauneau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774371v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Labesse-Jied" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01916912v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01916923v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01916917v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01660964v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01661034v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01661814v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659632v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Meslem" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rusaouen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01660981v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSET.2017.8125044" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01663060v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652216v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01661776v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01661022v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01916928v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tagliafico" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652212v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01661752v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01661823v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410484v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2016.7577562" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158570v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112594v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02273410v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112698v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00905291v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00910160v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00910098v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harunori Yoshikawa" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016601v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kuznik" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01916938v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445953v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krauss" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kuznik" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rusaouen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207049v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585291v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585095v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585183v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01660949v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01661010v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01145427v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Sijie" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153671v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03930124v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429328640" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542827v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-89866-9.00010-9" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542809v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Anand" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-981-16-4505-1_4" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-4505-1_4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03476576v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915327v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158664v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-81-322-2337-5_7" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01745912v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wei" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Favier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanhui Zhang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Roux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>