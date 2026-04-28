--- v1 (2026-04-04)
+++ v2 (2026-04-28)
@@ -346,347 +346,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PEMFC cathode humidification: Can direct water injection compete with membrane humifiers? A direct comparison study</w:t>
+                <w:t xml:space="preserve">Hygrothermal performance of wood-cement walls across various climate conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Marteau</w:t>
+                <w:t xml:space="preserve">Amer Bakkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Affonso Nóbrega</w:t>
+                <w:t xml:space="preserve">Salah-Eddine Ouldboukhitine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Sernissi</w:t>
+                <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Biwole</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.151165⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (1), pp.41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-024-02560-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05244236v1</w:t>
+                <w:t xml:space="preserve">hal-05458912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygrothermal performance of wood-cement walls across various climate conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PEMFC cathode humidification: Can direct water injection compete with membrane humifiers? A direct comparison study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amer Bakkour</w:t>
+                <w:t xml:space="preserve">Pedro Affonso Nóbrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salah-Eddine Ouldboukhitine</w:t>
+                <w:t xml:space="preserve">Cédric Sernissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
+                <w:t xml:space="preserve">Pascal Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane Amziane</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Iona de Bievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 58 (1), pp.41. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 172, pp.151165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-024-02560-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.151165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05458912v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling heat and moisture transfer in bio-based wall structures using the finite element method: Application to straw walls in varied climatic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Bakkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Ouldboukhitine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 104, pp.112263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -714,538 +714,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient-Delignified Wood as a Sustainable Anisotropic Insulation Material</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Multi-objective hyperparameter optimization of artificial neural network in emulating building energy simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Harkouss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Fardoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Ouldboukhitine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en18205519⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 337, pp.115643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2025.115643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05327841v1</w:t>
+                <w:t xml:space="preserve">hal-05458910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective hyperparameter optimization of artificial neural network in emulating building energy simulation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Gradient-Delignified Wood as a Sustainable Anisotropic Insulation Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Hien Chin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Ouldboukhitine</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 337, pp.115643. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (20), pp.5519. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2025.115643⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en18205519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05458910v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of multi-scale hygrothermal characteristics of plant-based building materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Building retrofitting towards net zero energy: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Harkouss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Fardoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Ouldboukhitine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 412, pp.134850. </w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 322, pp.114707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.134850⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2024.114707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884079v1</w:t>
+                <w:t xml:space="preserve">hal-04884062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building retrofitting towards net zero energy: A review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fatima Harkouss</w:t>
+                <w:t xml:space="preserve">A review of multi-scale hygrothermal characteristics of plant-based building materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Bakkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah-Eddine Ouldboukhitine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Salah-Eddine Ouldboukhitine</w:t>
+                <w:t xml:space="preserve">Pascal Biwole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 322, pp.114707. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 412, pp.134850. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2024.114707⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.134850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884062v1</w:t>
+                <w:t xml:space="preserve">hal-04884079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building retrofitting towards net zero energy under climate change</w:t>
               </w:r>
@@ -1257,51 +1257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Harkouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Fardoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1374,77 +1374,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of solid-liquid phase change in the presence of supercooling and natural convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Shamseddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Fardoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 190, pp.108265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1491,51 +1491,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective thermal conductivity model of straw bales based on microstructure and hygrothermal characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghadie Tlaiji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Ouldboukhitine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1621,51 +1621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amritanshu Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranga Pitchumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1751,51 +1751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Shamseddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fardoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1881,51 +1881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Ouldboukhitine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 316, pp.125915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2011,51 +2011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Ouldboukhitine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 326, pp.126873. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2102,51 +2102,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in thermophysical properties enhancement of phase change materials for thermal energy storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Shamseddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2262,51 +2262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najam Ul Hassan Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muzaffar Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadeem Ahmed Sheikh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2366,51 +2366,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer and energy storage performances of phase change materials encapsulated in honeycomb cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2496,51 +2496,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase change heat transfer in a rectangular enclosure as a function of inclination and fin placement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic Groulx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Bhouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2600,64 +2600,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy performance and economic analysis of a TIM-PCM wall under different climates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Souayfane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Fardoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2695,77 +2695,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal design of renewable energy solution sets for net zero energy buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Harkouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Fardoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2812,51 +2812,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi 3D-PTV system for airflow study in large enclosures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoumeh Nedaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Jacquemod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2924,77 +2924,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive design optimization of low energy buildings in different climates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Harkouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Fardoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 165, pp.591 - 613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3054,51 +3054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nocentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 158, pp.14-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3144,77 +3144,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Objective Optimization Methodology for Net Zero Energy Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Harkouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Fardoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 16, pp. 57-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3273,64 +3273,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal behavior of a translucent superinsulated latent heat energy storage wall in summertime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Souayfane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Fardoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 217, pp.390 - 408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3377,51 +3377,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric vehicles batteries thermal management systems employing phase change materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Ianniciello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3480,77 +3480,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization approaches and climates investigations in NZEB—A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Harkouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Fardoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.In Press. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3597,64 +3597,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melting of a phase change material in presence of natural convection and radiation: A simplified model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Souayfane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Fardoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 130, pp.660 - 671. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3700,51 +3700,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of fin size and distribution on solid-liquid phase change in a rectangular enclosure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic Groulx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3868,51 +3868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Energy Storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15, pp.274 - 282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3940,329 +3940,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer study of phase change materials with graphene nano particle for thermal energy storage</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Application of advanced insulating materials in historical buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Saio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nocentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca A. Tagliafico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2017.03.013⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2nd AIGE/IIETA International Conference and 11th AIGE 2017 Conference on "Energy Conversion, Management, Recovery, Saving, Storage and Renewable Systems" Genoa (Italy) on June 12 – 13, 2017, 35 (Special Issue 1), pp.S345 - S352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18280/ijht.35Sp0147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506350v1</w:t>
+                <w:t xml:space="preserve">hal-01626947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of advanced insulating materials in historical buildings</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Heat transfer study of phase change materials with graphene nano particle for thermal energy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karunesh Kant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amritanshu Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atul Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 146, pp.453 - 463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2017.03.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18280/ijht.35Sp0147⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01626947v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental comparison of complete three-dimensional particle tracking velocimetry algorithms for indoor airflow study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sijie Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4361,51 +4361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kant Karunesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 160, pp.275 - 286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4490,51 +4490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amritanshu Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 140, pp.151-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4619,51 +4619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shukla Amritanshu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharma Atul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 134, pp.147-155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4722,51 +4722,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental comparison of 3D Particle Tracking Velocimetry (PTV) and Particle Image Velocimetry (PIV) accuracy for indoor airflow study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sijie Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4839,51 +4839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4943,64 +4943,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Change Materials (PCM) for cooling applications in buildings: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Souayfane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Fardoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 129, pp.396-431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5059,51 +5059,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building envelope with a new aerogel-based insulating rendering: Experimental and numerical study, cost analysis, and thickness optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5201,51 +5201,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full scale experimentation on a new translucent passive solar wall combining silica aerogels and phase change materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5335,51 +5335,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle Tracking Velocimetry for indoor airflow field: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sijie Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5420,328 +5420,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01146987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferring the south solar energy to the north facade through embedded water pipes</w:t>
+                <w:t xml:space="preserve">Limiting windows offset thermal bridge losses using a new insulating coating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Wurtz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 78, pp.834-845. </w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 123, pp.220-231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2014.10.078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2014.02.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086909v1</w:t>
+                <w:t xml:space="preserve">hal-00968818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limiting windows offset thermal bridge losses using a new insulating coating</w:t>
+                <w:t xml:space="preserve">Transferring the south solar energy to the north facade through embedded water pipes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 123, pp.220-231. </w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 78, pp.834-845. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2014.02.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2014.10.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00968818v1</w:t>
+                <w:t xml:space="preserve">hal-01086909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study on the thermal performance of exterior walls covered with a recently patented silica-aerogel-based insulating coating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5839,51 +5839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 84, pp.241-251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5929,51 +5929,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase-change materials to improve solar panel's performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Eclache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6046,51 +6046,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of two-color LIF thermometry to nucleate boiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Kosseifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6158,51 +6158,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A complete 3D particle tracking algorithm and its applications to indoor airflow study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6266,51 +6266,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfers in a double-skin roof ventilated by natural convection in summer time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6415,51 +6415,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the solid wood modification with preserved hierarchical structure via non-cellulosic substances removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Hien Chin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6674,51 +6674,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation of alcoholysis treatment in Poplar wood delignification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Hien Chin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6812,77 +6812,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghadie Tlaiji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah-Eddine Ouldboukhitine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence IBPSA France 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Matériaux et Ingénierie Mécanique (MATIM), May 2022, Châlons en Champagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6901,273 +6901,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of wood thermal conductivity by delignification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">35ème Congrès Français sur les Aérosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Powaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cauneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées Scientifiques du GDR 3544 "Sciences du bois"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR 3544 "Sciences du bois", Nov 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">35ème Congrès Français sur les Aérosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924753v1</w:t>
+                <w:t xml:space="preserve">hal-03925311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">35ème Congrès Français sur les Aérosols</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Reduction of wood thermal conductivity by delignification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Hien Chin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème Congrès Français sur les Aérosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">11èmes Journées Scientifiques du GDR 3544 "Sciences du bois"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR 3544 "Sciences du bois", Nov 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03925311v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Evaluations of a Multiple 3D Particle Tracking Velocimetry System for Indoor Air Flow Study</w:t>
               </w:r>
@@ -7179,51 +7179,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoumeh Nedaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7304,51 +7304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nocentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Conference on Advanced Building Skins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Berne, Switzerland. pp.ISBN 978-3-9524883-4-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7373,77 +7373,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive designs and renewable energy systems optimization of a net zero energy building in Embrun/France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Harkouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Fardoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Clean and Green Energy-(ICCGE 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7481,64 +7481,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melting of a phase change material in presence of natural convection and radiation: A simplified model for engineering applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Souayfane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Fardoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Thermal and fluid engineering conference (TFEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Fort Lauderdale, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7557,554 +7557,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01916917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concept and Modeling of Net Zero Energy Buildings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Combinaison de systèmes de suivi lagrangien de particules pour l’étude des écoulements d’air et de polluants dans les grandes cavités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Farouk Fardoun</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rusaouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque des doctorants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Montlucon, France</w:t>
+              <w:t xml:space="preserve">XIIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Lô, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660964v1</w:t>
+                <w:t xml:space="preserve">hal-01659632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle simplifié pour la prise en compte de la convection naturelle dans la modélisation du changement de phase solide-liquide</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Multi-Objective Decision Making Optimization of a Residential Net Zero Energy Building in Cold Climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Harkouss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Fardoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SENSET 2017 - First International Conference on Sensors, Networks, Smart and Emerging Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Beyrouth, Lebanon. pp.ISBN 978-150906011-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SENSET.2017.8125044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01661034v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert de chaleur dans les blankets aérogels de silice</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Gestion thermique des batteries Li-ion par l'utilisation de matériaux à changement de phase et d'air en convection forcée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Ianniciello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint-Lô, France</w:t>
+              <w:t xml:space="preserve">Congrès français de thermique 2017 Thermique mer et océans </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01661814v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinaison de systèmes de suivi lagrangien de particules pour l’étude des écoulements d’air et de polluants dans les grandes cavités</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Concept and Modeling of Net Zero Energy Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Harkouss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Rusaouen</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Fardoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint-Lô, France</w:t>
+              <w:t xml:space="preserve">Colloque des doctorants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Montlucon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659632v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Objective Decision Making Optimization of a Residential Net Zero Energy Building in Cold Climate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Modèle simplifié pour la prise en compte de la convection naturelle dans la modélisation du changement de phase solide-liquide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Souayfane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Fardoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SENSET 2017 - First International Conference on Sensors, Networks, Smart and Emerging Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XIIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Lô, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SENSET.2017.8125044⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01660981v1</w:t>
+                <w:t xml:space="preserve">hal-01661034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion thermique des batteries Li-ion par l'utilisation de matériaux à changement de phase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Transfert de chaleur dans les blankets aérogels de silice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nocentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8112,202 +8112,202 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint-Lô, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01663060v1</w:t>
+                <w:t xml:space="preserve">hal-01661814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion thermique des batteries Li-ion par l'utilisation de matériaux à changement de phase et d'air en convection forcée</w:t>
+                <w:t xml:space="preserve">Gestion thermique des batteries Li-ion par l'utilisation de matériaux à changement de phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Ianniciello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de thermique 2017 Thermique mer et océans </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">XIIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Lô, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652216v1</w:t>
+                <w:t xml:space="preserve">hal-01663060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified Model Taking into Account the Natural Convection during Melting of PCM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Souayfane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Fardoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque des doctorants Laboratoire Jean-Alexandre Dieudonné (LJAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Barcelonnette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8345,64 +8345,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux à changements de phase (MCP) pour le confort d'été</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Souayfane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Fardoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire des doctorants GTE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Montluçon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8427,77 +8427,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of advanced insulating materials in historical buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Saio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nocentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8561,51 +8561,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid system for battery thermal management for electric vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Ianniciello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8656,64 +8656,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified Model Taking into Account the Natural Convection during Melting of PCM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Souayfane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Fardoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Doctorales de la Physique Niçoise - JDPN 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Barcelonnette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8751,51 +8751,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts thermiques dans les blankets aérogels de silice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nocentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8833,77 +8833,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of design parameters of a net zero energy home</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Harkouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Fardoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Renewable Energies for Developing Countries - REDEC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Zouk Mosbeh, Lebanon. pp.16341456 </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8976,51 +8976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAE 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Donostia San Sebastián, Spain. pp.369-378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9084,51 +9084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Energy Forum on Advanced Building Skins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Energy Forum, Oct 2014, Bressanone, Italy. pp.753-774</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9153,77 +9153,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar PV Passive Temperature Control Using Phase Change Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Groulx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Biwole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 15th International Heat Transfer Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9248,51 +9248,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal behavior of a passive solar wall with silica aerogel and phase change materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9369,51 +9369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Conference of the International Building Performance Simulation Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Chambery, France. pp.870-876</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9451,51 +9451,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the temperature during nucleate boiling through two-color LIF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Kosseifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9589,51 +9589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Kosseifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harunori Yoshikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9688,51 +9688,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the performance of solar panels by the use of phase-change materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Eclache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9783,51 +9783,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of passive cooling by natural convection in double-skin roofs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9878,51 +9878,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-stereoscopic 3D particle tracking velocimetry for full scale rooms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Krauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10173,51 +10173,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the solid wood modification with preserved hierarchical structure via non-cellulosic substances removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Hien Chin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10298,51 +10298,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation du traitement par alcoolyse dans la délignification du bois de peuplier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Hien Chin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10423,51 +10423,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction de la conductivité thermique du bois par délignification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Hien Chin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10535,77 +10535,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Objective Decision Making Optimization of a Residential Net Zero Energy Building in Cold Climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Harkouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Fardoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum doctoral - Ecole Doctorale des Sciences et de Technologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Beyrouth, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10643,64 +10643,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convection and Radiation During Melting of a Phase Change Material: A Simplified Model for Engineering Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Souayfane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Fardoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Doctoral 2017 - Ecole doctorale science et technologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Hadath, Lebanon. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10738,51 +10738,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparative Study of Particle Image Velocimetry (PIV) and Particle Tracking Velocimetry (PTV) for Airflow Measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fu Sijie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10833,51 +10833,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparative Study of Particle Image Velocimetry (PIV) and Particle Tracking Velocimetry (PTV) for Airflow Measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sijie Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mathis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10973,51 +10973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amritanshu Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Apple Acdemic Press, 2020, 9780429328640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9780429328640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11089,51 +11089,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in solar greenhouse systems for cultivation of agricultural products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karunesh Kant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Shamseddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11262,51 +11262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amritanshu Shukla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Status and Future Challenges for Non-conventional Energy Sources Volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11366,64 +11366,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of PCMs for Enhancing Energy Efficiency and Indoor Comfort in Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Souayfane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Fardoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Latent Heat-Based Thermal Energy Storage Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11461,51 +11461,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silica aerogel blankets as super insulating material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nocentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11556,51 +11556,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerogel-Based Materials for Improving the Building Envelope’s Thermal Behavior: A Brief Review with a Focus on a New Aerogel-Based Rendering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11664,51 +11664,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volumetric Monitoring and Modeling of Indoor Air Pollutant Dispersion by the Use of 3D Particle Tracking Velocimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11875,51 +11875,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A1DFE189"/>
+    <w:nsid w:val="0EB254C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12106,51 +12106,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-biwole" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6325-1390" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150496559" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457305v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hien Chin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vial" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Horikawa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand Moutou Pitti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-025-01741-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244236v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Marteau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Affonso N&#243;brega" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sernissi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Biwole" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iona de Bievre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.151165" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05458912v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Bakkour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Ouldboukhitine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Henry Biwole" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02560-2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05458909v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.112263" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327841v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18205519" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05458910v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Ibrahim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Harkouss" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Fardoun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.115643" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04884079v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134850" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04884062v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114707" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04884101v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ibrahim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Harkouss" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fardoun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Oultboukhtine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2857/1/012026" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04412941v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Shamseddine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pennec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2023.108265" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04413799v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadie Tlaiji" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ouldboukhitine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.131601" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04896376v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amritanshu Shukla" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karunesh Kant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranga Pitchumani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Sharma" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.105158" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03548211v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shamseddine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pennec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fardoun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2022.112172" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03514128v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.125915" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03590913v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ibrahim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126873" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316944v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tlaiji" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2021.111309" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03361169v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Mehmood" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najam Ul Hassan Shah" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muzaffar Ali" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeem Ahmed Sheikh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.102871" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180672v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shukla" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Gorjian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.102507" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02495439v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Groulx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Bhouri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106260" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01995829v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Souayfane" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130380v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.05.013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404702v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoumeh Nedaei" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jacquemod" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dekneuvel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01884970v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.09.019" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01626955v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nocentini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.10.024" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB9GL8C5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01668846v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2017.12.003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCKMTXVF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01721768v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.02.119" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01687394v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Ianniciello" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2017.12.071" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0R0KCHR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01792069v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-018-0448-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657175v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.11.026" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7ZQ59WB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01649044v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Chiu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.10.038" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG7M3M98-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01668783v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2017.12.005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01506350v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2017.03.013" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZ19K7D6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01626947v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Saio" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca A. Tagliafico" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ijht.35Sp0147" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01736737v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijie Fu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mathis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maissa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1420326X16682294" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394976v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shukla Amritanshu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kant Karunesh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.10.047" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5DFCKFK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410114v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2016.11.006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVMK5LWF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01318846v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharma Atul" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2016.05.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K63PK5DV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279051v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.02.002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313593v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wurtz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FDE-160048" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313573v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.04.006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2L0V12P2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01205410v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ansart" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.08.090" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05T3PN4X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01140656v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Berthou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;bert Sall&#233;e" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Tantot-Neirac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2015.03.038" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146987v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.01.014" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01086909v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.10.078" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L7SB5Z6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00968818v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.02.043" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46BDB51S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01045072v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.06.017" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BL79R4FV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01076592v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.07.039" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LMW80WM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00805269v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eclache" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kuznik" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.02.059" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00910036v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Kosseifi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rousseaux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455469v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Roux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907564v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Woloszyn" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pompeo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2008.02.004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885175v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99418-0_22" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857171v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auslender" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585062v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03925064v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03924753v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03925311v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Powaga" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauneau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774371v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Labesse-Jied" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01916912v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01916923v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01916917v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01660964v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01661034v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01661814v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659632v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Meslem" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rusaouen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01660981v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSET.2017.8125044" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01663060v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652216v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01661776v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01661022v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01916928v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tagliafico" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652212v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01661752v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01661823v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410484v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2016.7577562" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158570v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112594v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02273410v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112698v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00905291v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00910160v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00910098v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harunori Yoshikawa" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016601v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kuznik" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01916938v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445953v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krauss" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kuznik" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rusaouen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207049v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585291v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585095v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585183v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01660949v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01661010v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01145427v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Sijie" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153671v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03930124v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429328640" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542827v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-89866-9.00010-9" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542809v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Anand" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-981-16-4505-1_4" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-4505-1_4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03476576v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915327v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158664v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-81-322-2337-5_7" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01745912v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wei" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Favier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanhui Zhang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Roux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-biwole" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6325-1390" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150496559" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457305v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hien Chin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vial" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Horikawa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand Moutou Pitti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-025-01741-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05458912v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Bakkour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Ouldboukhitine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Henry Biwole" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02560-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244236v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Marteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Affonso N&#243;brega" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sernissi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Biwole" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iona de Bievre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.151165" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05458909v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.112263" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05458910v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Ibrahim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Harkouss" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Fardoun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.115643" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327841v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18205519" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04884062v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114707" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04884079v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134850" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04884101v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ibrahim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Harkouss" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fardoun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Oultboukhtine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2857/1/012026" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04412941v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Shamseddine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pennec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2023.108265" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04413799v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadie Tlaiji" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ouldboukhitine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.131601" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04896376v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amritanshu Shukla" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karunesh Kant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranga Pitchumani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Sharma" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.105158" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03548211v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shamseddine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pennec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fardoun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2022.112172" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03514128v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.125915" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03590913v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ibrahim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126873" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316944v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tlaiji" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2021.111309" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03361169v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Mehmood" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najam Ul Hassan Shah" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muzaffar Ali" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeem Ahmed Sheikh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.102871" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180672v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shukla" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Gorjian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.102507" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02495439v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Groulx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Bhouri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106260" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01995829v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Souayfane" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130380v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.05.013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404702v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoumeh Nedaei" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jacquemod" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dekneuvel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01884970v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.09.019" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01626955v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nocentini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.10.024" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB9GL8C5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01668846v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2017.12.003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCKMTXVF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01721768v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.02.119" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01687394v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Ianniciello" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2017.12.071" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0R0KCHR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01792069v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-018-0448-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657175v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.11.026" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7ZQ59WB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01649044v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Chiu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.10.038" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG7M3M98-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01668783v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2017.12.005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01626947v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Saio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca A. Tagliafico" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ijht.35Sp0147" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01506350v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2017.03.013" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZ19K7D6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01736737v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijie Fu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mathis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maissa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1420326X16682294" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394976v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shukla Amritanshu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kant Karunesh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.10.047" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5DFCKFK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410114v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2016.11.006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVMK5LWF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01318846v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharma Atul" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2016.05.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K63PK5DV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279051v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.02.002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313593v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wurtz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FDE-160048" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313573v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2016.04.006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2L0V12P2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01205410v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ansart" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.08.090" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05T3PN4X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01140656v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Berthou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;bert Sall&#233;e" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Tantot-Neirac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2015.03.038" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146987v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2015.01.014" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00968818v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2014.02.043" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46BDB51S-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01086909v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.10.078" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L7SB5Z6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01045072v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.06.017" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BL79R4FV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01076592v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.07.039" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LMW80WM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00805269v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eclache" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kuznik" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.02.059" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00910036v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Kosseifi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Rousseaux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455469v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Roux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907564v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Woloszyn" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pompeo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2008.02.004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885175v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99418-0_22" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857171v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auslender" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585062v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03925064v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03925311v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Powaga" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauneau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03924753v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774371v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Labesse-Jied" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01916912v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01916923v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01916917v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659632v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Meslem" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rusaouen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01660981v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSET.2017.8125044" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652216v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01660964v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01661034v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01661814v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01663060v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01661776v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01661022v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01916928v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tagliafico" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652212v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01661752v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01661823v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410484v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2016.7577562" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158570v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112594v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02273410v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112698v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00905291v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00910160v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00910098v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harunori Yoshikawa" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016601v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kuznik" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01916938v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445953v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krauss" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kuznik" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rusaouen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207049v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585291v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585095v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585183v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01660949v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01661010v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01145427v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Sijie" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153671v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03930124v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429328640" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542827v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-89866-9.00010-9" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542809v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Anand" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-981-16-4505-1_4" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-4505-1_4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03476576v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915327v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158664v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-81-322-2337-5_7" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01745912v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wei" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Favier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanhui Zhang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Roux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>