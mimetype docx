--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascal BOIREAU </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Visiting Professor of Jilin University, ChangchunExpert for Institute of Animal Health, CAAS, Beijing</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Boireau, DMV, Ms, Ph.D. D’h.c. Université de Bucharest (Romania), Pr invité Unité de Jilin University (China), Expert Institute of Animal Sciences, CAAS, Beijing (China) Past Président  Société Française de parasitologie.Pascal Boireau est vétérinaire, inspecteur général de santé publique en retraite, titulaire d'un doctorat en virologie et d'une habilitation à diriger des recherches en France et en Chine. Après huit années de travaux sur le coronavirus, le virus de la leucémie féline et le parvovirus canin, il s'est tourné vers les parasites d'origine alimentaire. En 1998, il a initié la première unité mixte de recherche (UMR BIPAR) de l'Anses, labellisée INRAe, et une équipe de l'École nationale vétérinaire d'Alfort sur les maladies parasitaires et pathogènes transmises par les tiques. P. Boireau a coordonné plus de dix contrats de recherche internationaux avec des partenaires européens, mexicains et chinois. Parmi eux, TRICHIPORSE et TRICHIMED (contrats européens) visant à proposer de nouveaux outils de diagnostic pour le contrôle des infections à Trichinella chez les mammifères. Il a été nommé Docteur Honoris Causa de l'Université de Bucarest en mai 2004. Il a été successivement Président de la Société Française de Parasitologie, Vice-Président de la Société Mondiale de Parasitologie, Vice-Président du comité scientifique du Haut Conseil des Biotechnologies et Président du comité scientifique du GIS IBISA (plateformes nationales). Pascal Boireau a également été directeur adjoint du département de santé animale (INRAe) puis directeur du laboratoire de santé animale (2007-2023) dédié à la lutte contre les principaux ravageurs animaux et zoonoses en France. Il est impliqué dans plus de 120 articles internationaux (MEDLINE), plus de 60 publications nationales diverses, 2 brevets internationaux et a organisé de nombreux congrès. Son expertise sur les OGM depuis plus de 30 ans lui a permis d'être impliqué dans différentes structures en France pour donner des conseils dans ce domaine. Le thème d'intérêt majeur (DIM) de la Province Île-de-France « One Health » a été initié et coordonné par Pascal Boireau pour soutenir la lutte contre les maladies infectieuses sur ce territoire pendant 5 ans (2016-2021). Ce projet a été renouvelé en 2022. Pascal Boireau est actuellement professeur invité à l'Université de Jilin (Chine) et Expert à l’Institut des Sciences animales de Beijing (Pékin). Il est membre de l’Académie vétérinaire de France.(</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://scholar.google.fr/citations?hl=en&user=rZPExNkAAAAJ&view_op=list_works&cstart=20;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Pascal_Boireau/publications/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.dim1health.com/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peace: an Indispensable Foundation for Operationalizing the One Health Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dupouy-Camet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giraudoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bavf.2026.71187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitology at the heart of the “One Health” concept: a longstanding alliance illustrated by cysticercosis control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dupouy-Camet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gholamreza Mowlavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negar Bizhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 33, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2026008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde animal et la musique : quand le concept « one health, one welfare » rencontre la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Adjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Coutureau-Vicaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fontbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 178, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bavf.2025.71139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichinella spiralis inhibits myoblast differentiation by targeting SQSTM1/p62 with a secreted E3 ubiquitin ligase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Da Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Min Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Jian Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (3), pp.109102. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2024.109102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inactivation of Toxoplasma gondii in dry sausage and processed pork, and quantification of the pathogen in pig tissues prior to production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Dámek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Fremaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Thoumire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Waterborne Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.e00194. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fawpar.2023.e00194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116892v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Trichinella spiralis new born larvae-specific protein, Ts-NBL1, interacts with host’s cell vimentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Heckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Caignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 121 (5), pp.1369-1378. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-022-07479-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03659181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Health: A social science discussion of a global agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Estebanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.17. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2022014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and Temporal Circulation of Babesia caballi and Theileria equi in France Based on Seven Years of Serological Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Metayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), pp.227. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens11020227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seroprevalance of Trichinella spp. in wild boars ( Sus scrofa ) from Bihor county, western Romania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsolt Boros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana-Catalina Panait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin M. Gherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot-Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Helminthologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57 (3), pp.235-240. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/helm-2020-0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLRP3 played a role in Trichinella spiralis-triggered Th2 and regulatory T cells response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuemin Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haining Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (1), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-020-00829-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological surveillance of schistosomiasis outbreak in Corsica (France): Are animal reservoir hosts implicated in local transmission?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Oleaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier REY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grech-Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (6), pp.e0007543. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0007543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxoplasma gondii in beef consumed in France: regional variation in seroprevalence and parasite isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Geers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26, pp.77. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2019076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilocus genotype analysis outlines distinct histories for Trichinella britovi in the neighboring Mediterranean islands of Corsica and Sardinia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe La Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Marucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ennio Bandino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-018-2939-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immune responses in mice vaccinated with a DNA vaccine expressing serine protease-like protein from the new-born larval stage of Trichinella spiralis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Bo Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Ning Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joke W. B. van Der Giessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 144 (6), pp.712-719. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0031182016002493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunoproteomic analysis of the excretory-secretory products of Trichinella pseudospiralis adult worms and newborn larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haichao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuelin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haining Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-017-2522-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular identification of &amp;lt;em&amp;gt;Trichinella&amp;lt;/em&amp;gt; species by multiplex PCR: new insight for &amp;lt;em&amp;gt;Trichinella murrelli&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Karadjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Heckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe La Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Pozio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2017053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recombinant &amp;lt;em&amp;gt;Trichinella pseudospiralis&amp;lt;/em&amp;gt; Serine Protease Inhibitors Alter Macrophage Polarization In &amp;lt;em&amp;gt;Vitro&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libo Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai N. Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of adjuvant formulation on inducing immune response in mice immunized with a recombinant serpin from Trichinella spiralis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. B. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. N. Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. B. van Der Giessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 39 (7), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pim.12437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inadequate labeling of pork sausages prepared in Corsica causing a trichinellosis outbreak in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruetsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Peloux-Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dupouy-Camet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2016027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors associated with Toxoplasma gondii infection in confined farrow-to-finish pig herds in western France: an exploratory study in 60 herds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitomir Djokic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (1), pp.466. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-016-1753-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxoplasma gondii infection in pork produced in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitomir Djokic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 143 (5), pp.557-567. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0031182015001870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autres maladies parasitaires à transmission vectorielle : helminthoses animales, besnoitiose bovine et paludisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Scientifique et Technique- Office International des Epizooties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (2), pp.641-649. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20506/rst.34.2.2386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animaux réservoirs de Toxoplasma gondii : état des lieux en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Geers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitomir Djokic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francophone des Laboratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (477), pp.35-52. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1773-035X(15)30315-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la contamination par Toxoplasma gondii des viandes ovines, bovines et porcines – résultats des plans de surveillance pour les années 2007, 2009 et 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Geers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69, pp.15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mini-FLOTAC for counting Toxoplasma gondii oocysts from cat feces – Comparison with cell counting plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitomir Djokic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Ducry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 147, pp.67-71. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exppara.2014.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unique antigenic gene expression at different developmental stages of Trichinella pseudospiralis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.P. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.L. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.L. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.Q. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 194 (2-4), pp.198-201. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2013.01.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of early antigen genes of adult-stage Trichinella spiralis using pig serum from different stages of early infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.P. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.L. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 194 (2-4), pp.222-225. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2013.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New strategy for the survey of Toxoplasma gondii in meat for human consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Villena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Geers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 183 (3-4), pp.203-208. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2011.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of mammalian muscle differentiation by excretory secretory products of muscle larvae of Trichinella spiralis in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuping Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuelin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanxia Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 110 (6), pp.2481-2490. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-011-2789-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of cytokine expression in murine macrophages stimulated by excretory/secretory products from Trichinella spiralis in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuping Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuelin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhong Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 360 (1-2), pp.79-88. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11010-011-1046-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trichinellose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des G.T.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, hors-serie, pp.91-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxoplasma et la toxoplasmose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des G.T.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, hors-serie, pp.91-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seroprevalence and factors associated with Toxoplasma gondii infection in wild boar ( Sus scrofa) in a Mediterranean island.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaig Halos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 138 (9), pp.1257-1266. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0950268810000117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological survey of trichinellosis in wild boar (&amp;lt;em&amp;gt;Sus scrofa&amp;lt;/em&amp;gt;) and fox (&amp;lt;em&amp;gt;Vulpes vulpes&amp;lt;/em&amp;gt;) in a French insular region, Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 172 (1-2), pp.150-154. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2010.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Trichinella spiralis early antigens at the pre-adult and adult stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandar Zocevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Mace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 138 (4), pp.463-471. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0031182010001526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichinella species circulating among wild and domestic animals in Romania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin M. Gherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile Cozma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandar Zocevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Pozio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 159, pp.218-221. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2008.10.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fièvre du Nil occidental et la fièvre catarrhale ovine, deux viroses en progression inattendue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 162 (1), pp.73-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular cloning and characterization of heat shock protein 70 from Trichinella spiralis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaohua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinping Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaping Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 110 (1), pp.46-51. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2009.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichinella species circulating among wild and domestic animals in Romania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.Q. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.Y. Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.H. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.G. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 159 (3-4), pp.218-221. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2008.10.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and screening of the cDNA expression library for muscle larvae of Trichinella pseudospiralis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuping Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gao Lifang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baoquan Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuelin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Zoonoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (9), pp.807-810</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Conidia of Various Aspergillus Species on Apoptosis of Human Pneumocytes and Bronchial Epithelial Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Féménia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybille Lair-Fulleringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Sarfati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycopathologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 167 (5), pp.249-262. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11046-008-9175-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative survey underlining the significant level of contamination by Toxoplasma gondii of ovine meat consumed in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïg Halos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int J Parasitol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpara.2009.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal Trichinella infection in Romania: Geographical heterogeneity for the last 8 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Stoichici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin M. Gherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolae Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 159, pp.290 - 294. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2008.10.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification d'antigènes du parasite Trichinella : de nouveaux outils pour le diagnostic précoce et la vaccination animale contre la trichinellose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Guerhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre aux Entreprises - INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susceptibility of mice to invasive aspergillosis correlates with delayed cell influx into the lungs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena V. Svirshchevskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina A. Shevchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Féménia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Latgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Immunogenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (5), pp.289-299. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1744-313X.2009.00869.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of mitochondrial RNA genes for the differentiation of four Trichinella species by multiplex PCR amplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baoquan Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Rhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Heckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Helminthology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 83 (2), pp.121-128. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022149X09359830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichinella spp. infection in horses of Romania: Serological and parasitological survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen M. Cretu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin M. Gherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Draghici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Pozio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 159, pp.285-289. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2008.10.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, molecular characterisation and differential expression of caveolin-1 in Trichinella spiralis maturing oocytes and embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romel Hernández-Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Maria Bermudez-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio Fonseca-Liñan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garcia-Reyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Guerhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38 (2), pp.191-202. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpara.2007.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First identification of Trichinella sp. in golden jackal (Canis aureus) in Romania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin M. Gherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Seucom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile Cozma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of wildlife diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (2), pp.457-459. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7589/0090-3558-44.2.457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The functions of Deoxyribonuclease II in immunity and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma Feng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiu Ping Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Lin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ling Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Fang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNA and Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (5), pp.223-228. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/dna.2007.0691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of a full-length cDNA encoding paramyosin of Trichinella spiralis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaping Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junfei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 365 (3), pp.528-533. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrc.2007.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of Toxoplasma gondii infection in sheep by ELISA and MAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titilincu Adriana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïg Halos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viorica Mircean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.15-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dramatic increase in the incidence of human trichinellosis in Romania over the past 25 years : Impact of political changes and regional food habits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Antoniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Gherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen M. Cretu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76 (5), pp.983-986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a fluid versus a powder pepsin formulation to detect Trichinella spiralis larvae in meat samples by a digestion technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Maddox-Hyttel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsten Nöckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Pozio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 70 (12), pp.2896-2899</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque sanitaire lié au sanglier sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Hars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Garin-Bastuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Frédérique Le Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des G.T.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40, pp.37-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence des maladies infectieuses animales et humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Castric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (3), pp.199-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of proficiency samples to assess diagnostic laboratories in France performing a Trichinella digestion assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorry Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Scandrett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 70 (7), pp.1685-1690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swine infection with Trichinella spiralis: Comparative analysis of the mucosal intestinal and systemic immune responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Picherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle P. Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Noeckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Guerhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 143 (2), pp.122-130. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2006.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of stage-specifically expressed genes of Trichinella spiralis by suppression subtractive hybridization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.L. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.Q. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.P. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 134, pp.1443-1455. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0031182007002855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and analysis of a cDNA encoding a putative serine protease comprising two trypsin-like domains of Trichinella spiralis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baoquan Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Guerhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Le Rhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 98 (4), pp.288-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichinella in pork: current knowledge on the suitability of freezing as a public health measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Pozio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Kapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gajadhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dupouy-Camet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosurveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (11), pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human trichinellosis acquired from wild boar meat: a continuing parasitic risk in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A de Bruyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Ancelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dupouy-Camet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosurveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (9), pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspergillus fumigatus conidia inhibit tumour necrosis factor- or staurosporine-induced apoptosis in epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Berkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybille Lair-Fulleringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Féménia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (1), pp.139-150. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/intimm/dxh356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat inspection for Trichinella in pork, horsemeat and game within the EU: available technology and its present implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Maddox-Hyttel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Nockler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Malakauskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J van Der Giessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosurveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (1), pp.50-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment and characterization of continuous hematopoietic progenitors-derived pig normal mast cell lines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Femenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Arock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 77 (7), pp.808-23. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lfs.2005.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Study on Antibody Response of Mice Infected with Trichinella spiralis by p46 Recombinant Antigen]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lh Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bq Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">My Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yl Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zhongguo ji sheng chong xue yu ji sheng chong bing za zhi = Chinese journal of parasitology &amp; parasitic diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (1), pp.32-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An epidemiological survey of equine anaplasmosis (Anaplasma phagocytophilum) in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Pittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Scientifique et Technique- Office International des Epizooties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24 (3), pp.899-908</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Cloning and Sequence Analys is of a cDNA Encoding p46000 Antigen from Newborn Larvae of Trichinella spiralis]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wx Fu Baoquan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25, pp.37-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stage-specific open reading frame from three-day old adult worms of Trichinella spiralis encodes zinc-finger motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.P. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garcia-Reyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.Q. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.V. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (2), pp.151-157. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2005122151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Protective immunity in mice after immunized with recombinant protein encoding p46 kDa antigen of Trichinella spiralis]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fb Yuan Lihong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Zoonoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21, pp.221-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Cloning and characterization of p43 cDNA from Trichinella spiralis]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huizhen Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lr Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">My Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xp Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sm Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zhongguo ji sheng chong xue yu ji sheng chong bing za zhi = Chinese journal of parasitology &amp; parasitic diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (6), pp.432-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Cloning of WN1 cDNA of Trichinella spiralis newborn larvae]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fb Gao Changling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25, pp.276-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment and characterization of continuous hematopoietic progenitors-derived pig normal mast cell lines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Femenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Arock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 77, pp.808-823</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichinella spiralis : Stimulation of mast cells by TSL-1 antigens trigger cytokine mRNA expression and release of IL-4 and TNF through an Ig-independent pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violeta Niborski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio Fonseca-Liñan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Enciso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 108 (3-4), pp.101-108. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exppara.2004.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichinella spiralis thymidylate synthase : cDNA cloning and sequencing, and developmental pattern of mRNA expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dabrowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jagielska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ciesla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Plucienniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kwiatowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 128, pp.209-221. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0031182003004426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Cloning and sequence analysis of a novel stage-specific cDNA from adult Trichinella spiralis]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.Q. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.P. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.X. Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zhongguo ji sheng chong xue yu ji sheng chong bing za zhi = Chinese journal of parasitology &amp; parasitic diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 21 (3), pp.154-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and expression of a T314 cDNA of Trichinella spiralis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23 (2), pp.169-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and evaluation of a Western blot kit for diagnosis of human trichinellosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Yera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakir Andiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Limonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Diagnostic Laboratory Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (5), pp.793-796. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/CDLI.10.5.793-796.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Construction and expression of the recombinant plasmid pcDNA31/Ts87 of Trichinella spiralis]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.P. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xp Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lp Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xn Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zhongguo ji sheng chong xue yu ji sheng chong bing za zhi = Chinese journal of parasitology &amp; parasitic diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 21 (2), pp.93-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Prokaryotic expression and characterization of an antigenic gene of adult Trichinella spiralis]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.P. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.P. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zhongguo ji sheng chong xue yu ji sheng chong bing za zhi = Chinese journal of parasitology &amp; parasitic diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 21 (1), pp.16-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les protéases chez les helminthes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 31 (5), pp.461-471. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/vetres:2000132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00902674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les protéases chez les helminthes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 31 (5), pp.161-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trichinellose : une zoonose parasitaire persistante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Fabien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 72 (3), pp.101-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of eleven antigenic groups in Trichinella genus and identification of stage and species markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vayssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fabien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Calamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 115 (6), pp.641-651. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0031182097001716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obtention d'anticorps monoclonaux vis-à-vis des espèces Trichinella spiralis et Trichinella T5 : leur utilisation comme marqueur d'espèce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf Fabien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Vayssier Taussat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 25 (6), pp.606-606</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00902292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (152)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One world, one health, concept applied to emerging infectious diseases.,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Czech Tick Meeting 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biological Center, Sep 2023, Ceske Budejovice, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mot d’ordre épistémique « une seule santé » appliqué aux maladies infectieuses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie Veterinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Veterinaire de France, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of emerging zoonotic and epizootic infectious diseases in Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harbin Veterinary Institute, Harbin, REP China.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harbin Veterinary Institute, Dec 2023, Harbin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mot d’ordre épistémique One Health.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Think tank EPISCOPE.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPISCOPE, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux connaître les zoonoses émergentes, regard sur notre monde.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEPIA Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPIA Bretagne, Nov 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde une santé sous le prisme des maladies infectieuses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Une seule santé : de l’exposition aux produits phytopharmaceutiques aux impacts »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIM OneHealth, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maladies infectieuses et parasitaires: l’importance du mot d’ordre épistémique « un monde, une santé ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrés délocalisé des sociétés françaises de parasitologie et mycologie._Conférence inaugurale session 5 One health parasitologie et mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société francaise de Parasitologie, May 2023, Marakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One world, one health, concept applied to emerging infectious diseases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jilin University, RP China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jilin University, Dec 2023, Jilin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux connaître les zoonoses émergentes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIe Congrès National de la Société Française d'Hygiène Hospitalière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Hygiène Hospitalière, May 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation spatio-temporelle des agents de la piroplasmose équine en France : analyse de 7 années de données sérologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Metayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tiques et Maladies à Tiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maladies infectieuses : l’importance du mot d’ordre épistémique « un monde, une santé ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBRNE Research &amp; Innovation conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CBRNE, May 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel impact en infectiologie du mot d’ordre épistémique « une seule santé » .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRBA, Oct 2022, Bretigny-sur-Orge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les zoonoses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion ISEE. Suite à la projection du film "Une fabrique de pandémies".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hopital de Corbeil-Essonnes, Jun 2022, Corbeil-Essonnes (91), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosafety and research that may be dual in nature .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australia Group congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Australia Group, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept « une seule santé »: pourquoi les maladies infectieuses ne viennent pas que du soleil levant?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires innosciences de l’AID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AID, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept One health et les zoonoses. One health pour le Plan régional santé environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence régionale santé-environnement Auvergne Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Region auvergne Rhône-Alpes, Jul 2022, Clermon-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spreading of human diseases from the animal kingdom. Environment and Planetary Health.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School 2022. MONDOR BIOMEDICAL RESEARCH INSTITUTE (IMRB). University of Paris Cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MONDOR BIOMEDICAL RESEARCH INSTITUTE (IMRB), Jul 2022, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropism and persistence of Toxoplasma gondii: from pork carcass to dry sausage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Dámek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Frémaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Opsteegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Thoumire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVth International Congress Of Parasitology,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxoplasma gondii seroprevalence in selected animal species in Europe: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Dámek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Swart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga Waap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Opsteegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pikka Jokelainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Congress of the French Society of Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual research and gene drive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du désarmement. 2020 Meeting Experts.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boireau, P. 2021. Le concept « une seule santé »: pourquoi les maladies infectieuses ne viennent pas que du soleil levant?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle : « L’Ile-de-France, grand territoire rural»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Saint Germain en laye, May 2021, Saint Germain en Laye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Trichinella spiralis new born larvae specific protein, Ts-NBL1, interacts with host’s cell vimentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuelin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Heckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Caignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMOP, changing climate, changing parasites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04141073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les zoonoses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Santé publique France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Saint Maurice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OIE Collaborating centre for Foodborne Zoonotic parasites (European region): overview of activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Adjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMOP, changing climate, changing parasites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04140809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIM1HEALTH What is it ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">rencontres de recherche en santé animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BioFIT, Dec 2021, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept « un monde une santé » : passé, présent, futur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine intervention pour les élèves Phisp – EHESP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept One health : vers une approche multidisciplinaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Santé du végétal, une seule santé et un seul monde.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">le Concept Une Seule Santé appliqué aux maladies infectieuses .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Pathologie du dromadaire en Tunisie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Tataouine, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept One Health à travers deux contes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science (Museum-DIM1HEALTH) Tribunes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept « One health » : passé, présent, futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ACTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient inactivation of Trichinella spiralis adults unc-63 by RNA interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Karadjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Heckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Conference on Trichinelosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Cluj-Napoca, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04119474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasites transmitted by food and Sharing the experience of an OIE collaborative center for zoonotic parasites transmitted by food.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Summer course « Food safety »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSV, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et émergence des pathologies infectieuses : impact en biologie prédictive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Changements climatiques et apparition de maladies animales émergentes ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de Hongrie. Congrès organisé avec l’OMSA, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde, une médecine, une santé : un concept intégratif et globalisant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Actualité du Pharo »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The New-Born Larvae stage specific serine protease NBL1 interacts with the host’s cell Vimentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Heckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Caignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minyang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Trichinelosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Cluj-Napoca, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04119526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OGM et nouvelles technologies de modification des génomes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agence Nationale du Médicament Vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Fougères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au concept One health ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque MTE2019-1health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche des Cordeliers, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept intégratif et globalmisant »un monde, une santé » appliqué à la parasitologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrés SFP-SFMM 2019 Journées Franco-Maghrébines de parasitologie-mycologie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits and limitations of emerging techniques for mosquito vector control.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Golstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grande conférence de l’ Académie des sciences: Insectes: amis, ennemis et modèles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic performance of artificial digestion, ELISA and Western Blot for the detection of Trichinella spp. in wild boars from the North Western region of Romania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsolt Boros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin M. Gherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Sabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro Foodborne Parasite Cost action meeting (FA1408)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Oeiras, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An international network of OIE collaborating centres’ dedicated to Food-borne Zoonotic Parasites at world level.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuelin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyang Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China International Food Safety &amp; Quality Conference + Expo 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIFSQ, Nov 2018, Shangai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host pathogen interaction: antigenic shift in Trichinella invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuelin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Karadjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyang Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International COngress of Parasitology (ICOPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Daegu (Korea), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoonotic foodborne parasites in wild boar meat: how Trichinella inspection allows identification of other helminths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Karadjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Belgian Wildlife Diseases Society Symposium "Food-Borne Pathogens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite analysis of Trichinella britovi isolates from the Mediterranean islands of Corsica and Sardinia suggests their different geographical origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Marucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe La Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 th International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichinella in Corsica Island: when the parasite takes advantage of the slightest weak link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina Zanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment challenges of Synthetic Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Buzoni-Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Eloit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Pei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SynBio Workshop : Risk assessment challenges of Synthetic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haut Conseil des Biotechnologies (HCB). FRA., Dec 2012, Paris, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflection towards recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Buzoni-Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Eloit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Pei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SynBio Workshop : Risk assessment challenges of Synthetic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haut Conseil des Biotechnologies (HCB). FRA., Dec 2012, Paris, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission risk of human trichinellosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katsuhisa Takumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Teunis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Fonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Plitvice Lakes National Park, Croatia. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2008.10.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichinella diagnostics and control : Mandatory and best practices for ensuring food safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvin A. Gajadhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Pozio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ray Gamble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsten Nöckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Maddox-Hyttel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Plitvice Lakes National Park, France. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2008.10.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichinella species circulating among wild and domestic animals in Romania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Cozma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandar Zocevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Pozio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inconnu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12th International Conference on Trichinellosis., Sep 2007, Plitvice Lakes National Park, Croatia. pp.Inconnu, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2008.10.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of three artificial digestion methods for detection of non-encapsulated Trichinella pseudospiralis larvae in pork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nockler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reckinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Szabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maddox-Hyttel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Pozio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Plitvice Lakes National Park, Croatia. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2008.10.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal Trichinella infection in Romania: Geographical heterogeneity for the last 8 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stoichici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inconnu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du danger à l'évaluation du risque engendré par Trichinella britovi chez les suidés domestiques et sauvages : application à l'émergence de la trichinellose en Corse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution des transversalités AFSSA/INRA 2006-2007.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential activation of mast cells by antigens from Trichinella spiralis muscle larvae adults and newborn larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Yépez-Mulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Montaño-Escalona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Fonseca-Liñán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Munoz-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Arizmendi-Puga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inconnu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données épidémiologiques de la fièvre catarrhale ovine en Europe en 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Zanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (GTV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nantes, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caveolin 1 and cholesterol play a major role in the develompment of Trichinella spiralis oocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Ortega-Pierres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Hernández-Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rm Bermudez-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Fonseca-Liñán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P García-Reyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxoplasma gondii and veterinary public health in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Halos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Ghent, Belgium. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichinella sp infection in horses of Romania: serological survey and parasitological examination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cm Cretu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Draghici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Pozio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission risk of human trichinellosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Katsuhisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Fonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Teunis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and use of Trichinella proficiency samples as part of a quality assurance system to improve the sensitivity of Trichinella digestion testing in laboratories in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trichinella diagnostics and control: quality assurance, harmonization and certification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Zagreb, Croatia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New challenges for Trichinella research network Workpackage 27, MedVetNet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRICHIMED meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichinellose et système d’élevage extensif : approche éco-épidémiologique de la situation sanitaire en région insulaire, la Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on the mediterranean pig</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Messina, Italie. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichinella meat inspection by digestion technique: evaluation of a fluid pepsin formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Maddox-Hyttel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Noeckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Pozio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of Trichinella and the stage specific genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inconnu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Changchun, China. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ring trial on comparison of articial digestion methods for detection of encapsulated Trichinella spiralis larvae in porkmeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Heckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Meeting of National Reference Laboratorie for Parasites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Roma, Italy. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dramatic increase in the incidence of human trichinellosis in Romania over the past 25 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Antoniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cm Cretu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incomplete artificial digestion for preparation of Trichinella proficiency samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Scandrett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual Scientific Meeting MedVetNet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Lucca, Italy. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of the full-length cDNA encoding paramyosin of Trichinella spiralis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High antigenic genes screening from cDNA libraries of Trichinella spiralis at different stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of Experience of French Food Safety Agency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Meeting of the Beijing Olympic Food Safety Expert Committee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Beijing, China. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a risk assessment of Trichinella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Katsuhisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Teunis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Vonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual Scientific Meeting MedVetNet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Lucca, Italy. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichinella surveillance system in wild and domestic animals in France Outcome of the last 10 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Hars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dupouy-Camet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation of pig mast cells by Trichinella antigens triggers Th2 cytokine mRNA expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Picherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lainé-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ring trial on the validation of three digestion methods for the detection of non-encapsulated Trichinella pseudospiralis larvae in pork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Noeckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Reckinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Maddox-Hyttel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Pozio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity of human trichinellosis and animal Trichinella infection in Romania: a geographical paradox due to ancestral food habits and political changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stoichici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Antoniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential activation of mast cells by antigens from Trichinella spiralis muscle larvae, adults and new born larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Yépez-Mulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Montaño-Escalona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Fonseca-Liñán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Arizmendy-Puga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichinella control in EU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Croatian Symposium on trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation of pig mast cells by Trichinella antigens triggers Th2 cytokine mRNA expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Picherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lainé-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual Scientific Meeting MedVetNet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Lucca, Italy. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of trichinellosis in Romania: a history of food habits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Cozma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning, expression and identification of a novel 70-KDa heat shock protein gene (Ts-hsp70) gene from Trichinella spiralis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichinella spiralis oocyte maturation is inhibited by cyclosporin A in rats infected with this parasite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Hernández-Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rm Bermudez-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Fonseca-Liñán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pb Garcia-Reyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of the Trichinella nurse cell and the role of stage specific proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafeng Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Three Countries Joint Meeting, Living together Physiopathology of Intracellular Parasitic Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Strasbourg, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of the trematode Alaria alata in wild boar in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Ferte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lainé-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delineation of an immunodominant epitope of Trichinella NBL stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation, biochemical analysis and localization of a 24kDa glutathione s-transferase from Trichinella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bahuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bruschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a capture ELISA for early diagnosis of pig trichinellosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Noeckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Le Rhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichinella diagnosis: EU directive and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trichinella diagnostics and control: quality assurance, harmonization and certification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Zagreb, Croatia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan saison de Chasse 2007 et recherche de parasites en France chez le sanglier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de restitution du plan de surveillance faune sauvage pour la trichinellose en Haute Corse (DDSV, LVD, INRA, BIOSCOPE et les fédérations de chasse)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Bastia, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and use of Trichinella proficiency samples as part of a quality assurance system to improve the sensitivity of Trichinella digestion testeing in laboratories in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Scandrett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actual status of trichinellosis in Romania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cm Cretu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se Cilievici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Popa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Dida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and characterization of a potential early diagnosis gene from newborn larvae of Trichinella spiralis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Le Rhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Guerhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers de nouvelles approches vaccinales contre le parasite nématode Trichinella chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l'ENVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Maisons-Alfort, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of Toxoplasmosis in pigs and wildboars in Spain and in Poland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bahuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Cabaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Protozoa orally transmitted in public and animal health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nouzilly, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caveolin-1 protein is expressed in mature oocyte and during early development of NBL of Trichinella spiralis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Hernández-Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rm Bermudez-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Fonseca-Liñán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P García-Reyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Guerhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Congress of Parasitologists ICOPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Glasgow, United Kingdom. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichinellosis and Trichinella infection in wildlife and domestic animals in Romania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Antoniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stoichici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Congress of Parasitologists ICOPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Glasgow, United Kingdom. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the role of NRAMP in invasive aspergillosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Svirshchevskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Femenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Congress of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de recherche et développement sur les trichinelloses animales en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du secteur porcin de l'AFSSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Ploufragan, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a capture ELISA for early diagnosis of pig trichinellosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Noeckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Pourquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Congress of Parasitologists ICOPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Glasgow, United Kingdom. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of Toxoplasmosis in pigs and wildboars in SPAIN AND POLAND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bahuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Cabaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Protozoa orally transmitted in public and animal heath</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nouzilly, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the mechanisms of the inhibition of apoptosis by conidia Aspergillus fumigatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybille Lair-Fulleringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Femenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mc Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila K. Gorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Advances against Aspergillosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Athens, Greece. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the role of NRAMP in invasive aspergillosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Svirshchevskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Femenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Advances against Aspergillosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Athens, Greece. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BISOCOPE Corse méditérranée Emergence de la trichinellose en Corse chez le porc Bilan de deux années de suivi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion publique Fédération de Chasseurs de Haute Corse, éleveurs, DSV Haute Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Corté, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the developments of new tools for pig trichinellosis control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Noeckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bahuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Le Rhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Congress MedVetNet, Satellite meeting og TRICHIMED Workpackage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Malta. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular identification of the four European Trichinella species by amplification of the Small and Large Subunit Ribosomal mitochondrial RNA genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Guerhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Cozma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Le Rhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Congress of Parasitologists ICOPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Glasgow, United Kingdom. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichinellosis, an example of remaining zoonosis Toward new control measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inconnu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Changchun, China. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging zoonosis, impact in public health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European laws regarding food safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cluj Napoca, Romania. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais vaccinaux anti-Trichinella: sélection d'adjuvants et de protéines recombinantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l’AFSSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Maisons-Alfort, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence de la trichinellose animale en Corse : bilan et propositions de mesures prophylactiques et de suivi de l'émergence INtégration dans le projet BIOSCOPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion publique Fédération de Chasseurs de Haute Corse, éleveurs, DSV Haute Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Corté, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlights of the symposium on nematode parasites held at AFSSA, Maisons Alfort, France, the 26th of November 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Guerhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Human, Plant and Animal Nematode Parasites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Maisons-Alfort, France. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2005.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des mécanismes d’inhibition de l’apoptose par les conidies d’Aspergillus fumigatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Femenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybille Lair-Fulleringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Abdelouahad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des Microbiologistes de l’INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dourdan, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of stage specific genes of Trichinella spiralis at newborn larvae and adults stages by suppression subtractive hybridization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">My Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cy Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xp Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Le Rhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Congress of Parasitologists ICOPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Glasgow, United Kingdom. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichinella and Trichinellosis in Europe : new regulation and new methods of control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European laws regarding food safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cluj Napoca, Romania. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automation of the reading and recognition of Trichinella sp after a digestion test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Congress of Parasitologists ICOPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Glasgow, United Kingdom. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence des maladies infectieuses chez des organismes non aquacoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Castric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque santé aquacole - Ecole vétérinaire de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nantes, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichinet and Trichimed: go and return between research on trichinella and control of trichinellosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bolas-Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Congress MedVetNet, Satellite meeting og TRICHIMED Workpackage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Malta. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of trichinellosis in Romania: an history of food habits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Antoniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stoichici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Congress of Parasitologists ICOPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Glasgow, United Kingdom. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des mécanismes d’inhibition de l’apoptose par les conidies d’Aspergillus fumigatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Femenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Abdelouahad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chermette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Mycologie Médicale (SFMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des mécanismes d’inhibition de l’apoptose par les conidies d’Aspergillus fumigatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Femenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Abdelouahad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chermette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Rencontres des Microbiologistes de l’INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dourdan, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des mechanismes d’inhibition de l’apoptose par les conidies d’Aspergillus fumigatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Femenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybille Lair-Fulleringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Abdelouahad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Mycologie Médicale (SFMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichinellosis, an example of remaining zoonosis Toward new control measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inconnu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Changchun, China. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trichinellose transmise par le sanglier : un risque parasitaire persistant en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dupouy-Camet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A de Bruyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Ancelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques infectieux communautaires d'origine hydrique et alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a capture ELISA for early diagnosis of pig trichinellosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Noeckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Pourquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inconnu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a 24kDa Glutathione S-transferase (GST24) of Trichinella spiralis for diagnosis, vaccine developement, and charcatérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bahuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Glemarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Congress of Parasitologists ICOPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Glasgow, United Kingdom. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swine infection with Trichinella spiralis: comparative analysis of the mucosal intestinal and systemic immune responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Picherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle P. Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Noeckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Guerhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Congress of Parasitologists ICOPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Glasgow, United Kingdom. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protozoa orally transmitted in public and animal health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Licois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nouzilly, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic heterogeneity of the triosephosphate isomerase locus on isolates of Giardia duodenalis in a dog breeding unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bahuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rm Bermudez-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Protozoa orally transmitted in public and animal heath</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nouzilly, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation of a quality assurance system for animal trichinellosis diagnosis in France : results of the ring trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Scandrett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gajadhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Congress of Parasitologists ICOPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Glasgow, United Kingdom. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7th Framework research program, an overview of the call and the new challenges for research on protozoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Protozoa orally transmitted in public and animal heath</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nouzilly, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichinet and Trichimed: go and return between research on trichinella and control of trichinellosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bolas-Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Congress MedVetNet, Satellite meeting og TRICHIMED Workpackage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Malta. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde consacrée à la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Parasitologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse immunitaire du porc vis-à-vis de Trichinella spiralis : expression de cytokines et d'anticorps spécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Picherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Noeckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fj Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Guerhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du Département de Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging and re-emerging zoonotic diseases : the role of veterinarians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changchun UNiversity of Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, China. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of adjuvant formulation on the induced protection of mice immunized with total soluble antigen of Trichinella spiralis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre de Pooter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Laine-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2005.05.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology of Trichinellosis in Lithuania during 1990 - 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Malakauskas Ab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cmo Kapel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Baltic Society for Parasitology spring symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging Zoonosis, why now?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CINVESTAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, México, Mexico. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse immunitaire du porc vis-à-vis de Trichinella spiralis: expression de cytokines et d’anticorps spécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Picherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle P. Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Noeckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leguerhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Batz-sur-Mer, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular cloning of a cDNA encoding a putative cuticle collagen of Trichinella spiralis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.Q. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M.O. Kapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.P. Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2005.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental studies in pigs on Trichinella detection in different diagnostic matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsten Nöckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J. Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian M.O. Kapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Pozio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2005.05.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais vaccinaux anti-Trichinella: sélection d'adjuvants et de protéines recombinantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l’AFSSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Maisons-Alfort, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and analysis of a novel cDNA from Trichinella spiralis encoding a protein with an FYVE zinc finger domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baoquan Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M.O. Kapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.P. Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2005.05.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swine immunity to Trichinella spiralis infestation : mucosal intestinal and systemic responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Picherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle P. Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Noeckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leguerhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française d’Immunologie et Club Francophone des Cellules Dendritiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toulouse, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple species identification of Trichinella isolates by amplification and sequencing of the 5S ribosomal DNA intergenic spacer region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric de Bruyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Yera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Guerhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dupouy-Camet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2005.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necessity of immune recognition and control of a human organ stem cell circulating in blood as a monocyte, in order to avoir proliferating diseases Consequences in term of transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Mouthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Escaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inconnu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoonosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kunming, Military Medical Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, China. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host cytokine and antibody responses in germfree pigs infested by Trichinella spiralis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Picherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Noeckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fj Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Guerhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematode parasites : genetic diversity virulence genes diagnosis and control methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Maisons-Alfort, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trichinellose équine : site d’élection, histologie et épidémiologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Cretu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Dida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrés de la SFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Maisons-Alfort, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau TRICHINET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l’AFSSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Maisons-Alfort, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la kystogénèse et de la dédifférenciation de la cellule hôte dans la virulence de Trichinella Comparaison avec un autre nématode parasite intra cellulaire des végétaux : Meloidogyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mn Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Evian, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d’une technique d’obtention d’echantillons calibres pour le diagnostic des trichinelloses animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrés de la SFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Maisons-Alfort, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe pork and horse meat on EU markets: early and unbiased diagnostic tests for Trichinella (TRICHIPORSE) Overview and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU-RAIN meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Dublin, Ireland. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRICHIPORSE contract, an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrés de la Fédération de Parasitologie Roumaine, Facultatea de medicina vetrinara Cluj-Napoca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Romania. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunodominant peptide in Trichinella genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CINVESTAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, México, Mexico. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Trichinella spiralis new born larvae specific protein, Ts-NBL1, interacts with host’s cell vimentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Heckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Caignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04142499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autopsies des équidés: intérêts et quelques données focus issues de Resumeq entre 2015 et 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernez-Romand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Linster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropism and persistence of Toxoplasma gondii: from pork carcass to dry sausage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Dámek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Fremaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Opsteegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Thoumire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Meeting on Apicomplexa in Farm Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bern, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropism and persistence of Toxoplasma gondii: from pork carcass to dry sausage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Dámek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Fremaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Opsteegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Thoumire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The One Health EJP Annual Scientific Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropism and persistence of Toxoplasma gondii: from pork carcass to dry sausage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Dámek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Fremaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Opsteegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Thoumire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference of the World Association for the Advancement of Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropism and persistence of Toxoplasma gondii: from pork carcass to sausage and dry ham, a quantitative risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Dámek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Fremaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Opsteegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Vuillermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The One Health EJP Annual Scientific Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological surveillance of schistosomiasis outbreak in Corsica (France): are animal reservoir hosts implicated in local transmission?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oleaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier REY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grech-Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI Congreso de la Sociedad Espanola de Parasitologia SOCEPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Pontevedra, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichinella spiralis stage specific serine protease NBL1 interacts with the host’s cell Vimentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Heckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Caignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée « Sciences de la Vie », Ecole doctorale SVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Créteil (Université Paris XII UPEC), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04142289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Trichinella spp. Inspection allows identification of other helminths zoonotic foodborne parasites in wild boar meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Karadjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final meeting for COST Action Euro-FBP (FA1408) and FoodBorne Parasites Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, oeiras, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04141526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological activities of the French NRL for 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Karadjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth Workshop of National Reference Laboratories for Parasites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphometric and molecular characterization of early intestinal stages of Trichinella spiralis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandar Zocevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Changchun, France. 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxoplasmosis in corsican wild boar : a first epidemiological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaig Halos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Multicolloquium of Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Paris, France. 1 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular identification of Trichinella species circulating among wild and domestic animals in Romania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Cozma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Glemarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Pozio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Ghent, Belgium. pp.Inconnu, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WK27: Harmonisation of Trichinella infection control methods, quantitative risk assessment in pigs and an early diagnosis in humans to increase treatment efficacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bolas-Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual Scientific Meeting MedVetNet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Lucca, Italy. pp.Inconnu, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect on apoptosis-associated protein expression of H7402 cell co-incubating with Trichinella spiralis crude extract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species identification of Trichinella isolates from China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Gai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Ghent, Belgium. pp.Inconnu, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species identification of Trichinella isolates from China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Gai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WP22 a European perspective on Cryptosporidium and Giardia through the use of molecular and bioinformatics tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Caccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J van Der Giessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Wielinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mattson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Broglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual Scientific Meeting MedVetNet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Lucca, Italy. pp.Inconnu, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of three digestion methods for detection of encapsulated Trichinella spiralis larvae in pork : differences in sensitivity between EU officially approved methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Noeckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Maddox-Hyttel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of human trichinellosis and animal infection by Trichinella in Romania over the last 25 years: impact of political changes and regional food habits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Antoniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cm Cretu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual Scientific Meeting MedVetNet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Lucca, Italy. pp.Inconnu, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of DNA binding protein genes from newborn larvae of Trichinella spiralis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular cloning and characterization of a novel gene from Trichinella spiralis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity of human trichinellosis and animal Trichinella infection in Romania: a geographical paradox due to ancestral food habits and political changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stoichici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Antoniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Ghent, Belgium. pp.Inconnu, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre Aspergillus fumigatus et l’hôte Certains aspects de la prédisposition à l’aspergillose invasive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Alekseeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Femenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybille Lair-Fulleringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Abdelouahad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Tours, France. pp.Inconnu, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence on Toxoplasma gondii in wild game meat from French Guyana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Halos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ca de Broucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Marié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Ghent, Belgium. pp.Inconnu, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichinella sp infection in horses of Romania: serological survey and parasitological examination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cm Cretu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Pozio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Noeckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Ghent, Belgium. pp.Inconnu, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swine immune response against Trichinella spiralis delayed induction of mucosal immunity in a iberian strain compared to a german yorkshire SPF strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Picherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle P. Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Noeckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Veterinary Immunology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France. pp.Inconnu, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspergillus fumigatus conidia block TNF- and staurosporine-induced apoptosis in epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadejda Berkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybille Lair-Fulleringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Féménia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mc Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Batz-sur-Mer, France. pp.Inconnu, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de l’efficacité de nouveaux adjuvants de vaccines dans un modèle Trichinella spiralis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ascarateil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre de Pooter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française d’Immunologie et Club Francophone des Cellules Dendritiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toulouse, France. pp.Inconnu, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspergillus fumigatus conidia block TNF-induced apoptosis through the inhibition of pro-caspase-3 processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadejda Berkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybille Lair-Fulleringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Femenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Advances against Aspergillosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, San Francisco, United States. pp.Inconnu, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel du HCB pour l’utilisation confinée d’organismes génétiquement modifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 212 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antigenic shift during Trichinella cycle, consequences for vaccine developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Karadjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuelin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyuan Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trichinella and Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.455-516, 2021, 978-0-12-821209-7. </w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-821209-7.00014-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03750537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichinelloses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A de Bruyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Ancelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Brochériou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bonafe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maladies Infectieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2006, Encyclopédie Médico-chirurgicale. Maladies Infectieuses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichinella antigens and immunodominant epitopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Guerhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinarity for Parasites, Vectors and Parasitic Diseases. Vol. 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monduzzi Editore, 358 p., 2004, 9788875871154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Podcast : Tous parasités ? » _The Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept OneHealth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audition. Commission d’enquête chargée d’évaluer les recherches, la prévention et les politiques publiques à mener contre la propagation des moustiques Aedes et des maladies vectorielles par l’Assemblée nationale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audition sur Tiques et maladies transmises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse sur la détection des produits issus des nouvelles technologies génomiques (NGT) appliquées aux plantes. Paris, Paris, le 26 novembre 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2021, 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine HCB - dossier 2020-172. Paris, le 06 septembre 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2021, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires sur le rapport de surveillance de culture du MON 810 en 2018. Paris, le 25 février 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2020, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine du 2 juillet 2020 relative au projet de décret modifiant l’article D.531-2 du code de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2020, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier RX-015. Paris, le 26 février 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier 2018-151. Paris, le 10 janvier 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine de l’ANSM. Paris le 20 décembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert De Verneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Franche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotecjnologies. 2019, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB sur le dossier EFSA-GMO-ES-2018-154. Paris, le 5 avril 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - habilitation agents 2019. Paris, le 4 juillet 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - EFSA-GMO-ES-2018-154. Paris, le 5 avril 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier EFSA-GMO-RX-013. Paris, le 30 janvier 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB- dossier 2019-159. Paris, le 16 décembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB – dossier RX-016. Paris, le 21 février 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB – habilitation agents juillet 2019. Paris, le 19 septembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier EFSA-GMO-NL-2018-153. Paris, le 24 mai 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires sur le rapport de surveillance de culture du MON 810 en 2017. Paris, le 23 décembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 41 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier 2014-123. Paris, le 27 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] --. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires sur le projet de document consensus de l’OCDE sur les considérations environnementales relatives à l’évaluation des risques associé. Paris, le 23 mai 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2018, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier EFSA-GMO-RX009. Paris, le 4 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] --. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier 2017-143. Paris, le 15 mai 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] --. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier C/NL/06/01_001. Paris, le 17 octobre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2018, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier 2018-150. Paris, le 24 octobre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] --. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB du 12 octobre 2015 concernant l’utilisation de moustiques génétiquement modifiés dans le cadre de la lutte antivectorielle. Paris, le 31 mai 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut conseil des biotechnologies. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HCB_ Avis sur les risques environnementaux et sanitaires liés à la mise sur le marche de pétunias génétiquement modifiés non-autorisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Inrae. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFSA-GMO-DE-2017-141 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil Des Biotechnologies. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur les nouvelles techniques d’obtention de plantes (New plant breeding techniques-NPBT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil de Biotechnologie. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier C/NL/04/02_001. Paris, le 13 mars 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut conseil des biotechnologies. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier NL-2011-96. Paris, le 13 janvier 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique Avis en réponse à la saisine HCB - dossier NL-2005-28. Paris, le 17 mars 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier EFSA-GMO-RX-003. Paris, le 9 décembre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut conseil des biotechnologies. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine 150519 - dossier C-NL-13-01. Paris, le 7 septembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2015, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB 150129 - dossier 2014-1211 concernant le dossier EFSA-GMO-NL-2014-121. Paris, le 22 avril 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2015, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique Avis en réponse à la saisine HCB – dossier BE-2015-1251. Paris, le 18 décembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine 150519 - dossier C-NL-13-02. Paris, le 7 septembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2015, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine 150129- saisine HCB -dossier 2014-121 concernant le dossier EFSA-GMO-NL-2014-121</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique, Paris, le 23 juin 2015 avis en réponse à la saisine du 24 avril 2014 de Messieurs Bernard Accoyer et Jean Bizet suite à la proposition de loi relative à l’interdiction de la mise en culture des variétés de maïs génétiquement modifié sur le territoire français1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité scientifique avis en réponse à la saisine HCB – dossier BE-2011-981. Paris, le 12 novembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier NL-2005-23. Paris, le 21 octobre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2015, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine du 7 novembre 2013, de Madame Marie-Christine Blandin, relative à l’article de Snell et al. (Food and Chemical Toxicology, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMMENTAIRES sur le rapport de surveillance de culture du MON 810 en 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 130211- saisine HCB - dossier 2009-751 concernant le dossier EFSA-GMO-NL-2009-75</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 121206- saisine HCB - dossier 2012-109 concernant le dossier EFSA-GMO-NL-2012-109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Drillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 130930- saisine HCB - dossier 2012-1081 concernant le dossier EFSA-GMO-NL-2012-108</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine 130919-saisine HCB - dossier C-NL-13-01 concernant le dossier C/NL/13/01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 130418- saisine HCB - dossier 2012-1061 concernant le dossier EFSA-GMO-NL-2012-106</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 130110- saisine HCB - dossier 2012-1041 concernant le dossier EFSA-GMO-ES-2012-104</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 130905- saisine HCB - dossier 2009-681 concernant le dossier EFSA-GMO-NL-2009-68</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS Commentaires sur le document d’orientation de l’AESA relatif aux plans de surveillance environnementale post-commercialisation des plantes génétiquement modifiées, en vue de sa transcription en norme contraignante par la Commission européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis concernant les recommandations du Comité de surveillance biologique du territoire relatives à la surveillance des PGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 110310-saisine HCB- dossiers culture concernant notamment le dossier EFSA-GMO-UK-2008-60</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMMENTAIRES sur le rapport de surveillance de culture d’Amflora en 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 120411-saisine HCB- dossier 2011-1011 concernant le dossier EFSA-GMO-BE-2011-101</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine du 24 septembre 2012 relative à l’article de Séralini et al. (Food and Chemical Toxicology, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 120315-saisine HCB- dossier 2009-73 concernant le dossier EFSA-GMO-NL-2009-73</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Drillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à la consultation de l’AESA sur le choix des comparateurs dans l’évaluation des risques des plantes génétiquement modifiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à la consultation de l’AESA sur le choix des comparateurs dans l’évaluation des risques des plantes génétiquement modifiées. Paris, le 14 janvier 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 110126-saisine HCB- dossier 2010-83 concernant le dossier EFSA-GMO-UK-2010-83</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires sur le projet de document de l’OCDE sur les considérations environnementales relatives à l’évaluation des risques associes à la dissémination des plantes génétiquement modifiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine du 8 décembre 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à la consultation publique de l’AESA sur le projet de document d’orientation relatif aux études de toxicité sub-chronique de 90 jours sur les denrées alimentaires et aliments pour animaux menées chez les rongeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 110310-saisine HCB- dossiers culture concernant notamment le dossier EFSA-GMO-NL-2005-24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 110426-saisine HCB- dossier 2010-88 concernant le dossier EFSA-GMO-SE-2010-88</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Deguergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMMENTAIRES sur le rapport de surveillance de culture du MON 810 en 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 110915-saisine HCB- dossier 2011-91 concernant le dossier EFSA-GMO-NL-2011-91</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine sur le projet de décret relatif à l’étiquetage des denrées alimentaires issues de filières qualifiées « sans organismes génétiquement modifiés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS Commentaires sur les lignes directrices de l’AESA relatives à l’évaluation environnementale des plantes génétiquement modifiées, en vue de leur transcription par la Commission européenne en norme contraignante pour le pétitionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 100506-projet saisine HCB-coexistence sur la définition des conditions techniques relatives à la mise en culture, la récolte, le stockage et le transport des végétaux génétiquement modifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 100826-saisine HCB- dossier 2010-82 concernant notamment le dossier EFSA-GMO-DE-2010-82</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à la consultation publique de l’AESA sur le projet de lignes directrices sur les plans de surveillance environnementale post-commercialisation des plantes génétiquement modifiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 110317-saisine HCB- dossier 2010-89 concernant le dossier EFSA-GMO-NL-2010-89</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert De Verneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 100510-saisine HCB- dossiers imports concernant notamment le dossier EFSA-GMO-RX-40-3-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 100616-saisine HCB- dossier 2010-79 concernant le dossier EFSA-GMO-BE-2010-79</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le dossier EFSA-GMO-NL-2009-72. Paris, le 03/02/2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à la saisine 100319-saisine HCB-lignes directrices AESA. Paris, le 28 avril 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le dossier B/FR/09.11.01. Paris, le 15 mars 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2010, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine1 100118-saisine HCB- dossier Bt11 culture concernant la partie « culture » du dossier C/F/96/05.10. Paris, le 16 avril 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le dossier EFSA/GMO/DE/2008/63. Paris, le le 07/01/2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine1 100226-saisine HCB-dossier 1507 culture concernant la partie « culture » du dossier C/ES/01/012. Paris, le 6 mai 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 091211-saisine HCB- dossier 2009-73 concernant le dossier EFSA-GMO-NL-2009-73</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 091201-saisine HCB-info compl oeillets concernant notamment le dossier C/NL/09/02.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine1 100301-saisine HCB-dossier pomme de terre culture relative au dossier C/SE/96/3501. Paris, le 12 juillet 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010, 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 091201-saisine HCB-info compl oeillets concernant notamment le dossier C/NL/09/01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 100605-saisine HCB- décret déclaration sur le projet de décret relatif à la mise en culture de végétaux génétiquement modifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 091201-saisine HCB-info compl oeillets concernant notamment le dossier C/NL/97/13-01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis relatif à la saisine du 15 décembre 2009 de Monsieur le Député François Grosdidier, quant aux conclusions de l'étude intitulée “A comparison of the effects of three GM corn varieties on mammalian health” par J. Spiroux de Vendômois, F. Roullier, D. Cellier & G.E. Séralini, Int. J. Biol. Sci, 2009 : 5(7) : 706-726</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2009, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le dossier EFSA/GMO/NL/2005/22. Paris, le 12 octobre 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2009, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur les réponses de l'AESA aux questions posées par les Etats membres au sujet de la culture et de la consommation du maïs Mon810, Dossier EFSA-GMO-RX-MON 810</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2009, 43 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des virus entéritiques au nématode parasite Trichinella; aller et retour entre recherche et expertises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine vétérinaire et santé animale. Université Paris XII Val de Marne, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00790064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId897"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascal BOIREAU </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Visiting Professor of Jilin University, ChangchunExpert for Institute of Animal Health, CAAS, Beijing</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Boireau, DMV, Ms, Ph.D. D’h.c. Université de Bucharest (Romania), Pr invité Unité de Jilin University (China), Expert Institute of Animal Sciences, CAAS, Beijing (China) Past Président  Société Française de parasitologie.Pascal Boireau est vétérinaire, inspecteur général de santé publique en retraite, titulaire d'un doctorat en virologie et d'une habilitation à diriger des recherches en France et en Chine. Après huit années de travaux sur le coronavirus, le virus de la leucémie féline et le parvovirus canin, il s'est tourné vers les parasites d'origine alimentaire. En 1998, il a initié la première unité mixte de recherche (UMR BIPAR) de l'Anses, labellisée INRAe, et une équipe de l'École nationale vétérinaire d'Alfort sur les maladies parasitaires et pathogènes transmises par les tiques. P. Boireau a coordonné plus de dix contrats de recherche internationaux avec des partenaires européens, mexicains et chinois. Parmi eux, TRICHIPORSE et TRICHIMED (contrats européens) visant à proposer de nouveaux outils de diagnostic pour le contrôle des infections à Trichinella chez les mammifères. Il a été nommé Docteur Honoris Causa de l'Université de Bucarest en mai 2004. Il a été successivement Président de la Société Française de Parasitologie, Vice-Président de la Société Mondiale de Parasitologie, Vice-Président du comité scientifique du Haut Conseil des Biotechnologies et Président du comité scientifique du GIS IBISA (plateformes nationales). Pascal Boireau a également été directeur adjoint du département de santé animale (INRAe) puis directeur du laboratoire de santé animale (2007-2023) dédié à la lutte contre les principaux ravageurs animaux et zoonoses en France. Il est impliqué dans plus de 120 articles internationaux (MEDLINE), plus de 60 publications nationales diverses, 2 brevets internationaux et a organisé de nombreux congrès. Son expertise sur les OGM depuis plus de 30 ans lui a permis d'être impliqué dans différentes structures en France pour donner des conseils dans ce domaine. Le thème d'intérêt majeur (DIM) de la Province Île-de-France « One Health » a été initié et coordonné par Pascal Boireau pour soutenir la lutte contre les maladies infectieuses sur ce territoire pendant 5 ans (2016-2021). Ce projet a été renouvelé en 2022. Pascal Boireau est actuellement professeur invité à l'Université de Jilin (Chine) et Expert à l’Institut des Sciences animales de Beijing (Pékin). Il est membre de l’Académie vétérinaire de France.(</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://scholar.google.fr/citations?hl=en&user=rZPExNkAAAAJ&view_op=list_works&cstart=20;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Pascal_Boireau/publications/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.dim1health.com/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peace: an Indispensable Foundation for Operationalizing the One Health Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dupouy-Camet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giraudoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bavf.2026.71187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bafilomycin A1 is a promising therapeutic agent against T. spiralis infection by inhibiting the heme-transporting ATP6V0C/HRG-1 complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yushu He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoying He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingbo Lv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 22 (3), pp.e1014042. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1014042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05630788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitology at the heart of the “One Health” concept: a longstanding alliance illustrated by cysticercosis control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dupouy-Camet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gholamreza Mowlavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negar Bizhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gharbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 33, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2026008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde animal et la musique : quand le concept « one health, one welfare » rencontre la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Adjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Coutureau-Vicaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fontbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 178, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bavf.2025.71139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichinella spiralis inhibits myoblast differentiation by targeting SQSTM1/p62 with a secreted E3 ubiquitin ligase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Da Pang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Min Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zi Jian Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (3), pp.109102. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2024.109102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inactivation of Toxoplasma gondii in dry sausage and processed pork, and quantification of the pathogen in pig tissues prior to production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Dámek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Fremaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Thoumire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Waterborne Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.e00194. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fawpar.2023.e00194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116892v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and Temporal Circulation of Babesia caballi and Theileria equi in France Based on Seven Years of Serological Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Metayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (2), pp.227. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens11020227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Trichinella spiralis new born larvae-specific protein, Ts-NBL1, interacts with host’s cell vimentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Heckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Caignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 121 (5), pp.1369-1378. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-022-07479-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03659181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Health: A social science discussion of a global agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Estebanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.17. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2022014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seroprevalance of Trichinella spp. in wild boars ( Sus scrofa ) from Bihor county, western Romania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsolt Boros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana-Catalina Panait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin M. Gherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chevillot-Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Helminthologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57 (3), pp.235-240. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/helm-2020-0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLRP3 played a role in Trichinella spiralis-triggered Th2 and regulatory T cells response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuemin Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haining Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (1), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-020-00829-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological surveillance of schistosomiasis outbreak in Corsica (France): Are animal reservoir hosts implicated in local transmission?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Oleaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier REY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grech-Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (6), pp.e0007543. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0007543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxoplasma gondii in beef consumed in France: regional variation in seroprevalence and parasite isolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Geers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26, pp.77. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2019076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilocus genotype analysis outlines distinct histories for Trichinella britovi in the neighboring Mediterranean islands of Corsica and Sardinia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe La Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Marucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ennio Bandino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-018-2939-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of adjuvant formulation on inducing immune response in mice immunized with a recombinant serpin from Trichinella spiralis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. B. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. N. Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. B. van Der Giessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 39 (7), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pim.12437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immune responses in mice vaccinated with a DNA vaccine expressing serine protease-like protein from the new-born larval stage of Trichinella spiralis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Bo Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Ning Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joke W. B. van Der Giessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 144 (6), pp.712-719. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0031182016002493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunoproteomic analysis of the excretory-secretory products of Trichinella pseudospiralis adult worms and newborn larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haichao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuelin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haining Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-017-2522-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular identification of &amp;lt;em&amp;gt;Trichinella&amp;lt;/em&amp;gt; species by multiplex PCR: new insight for &amp;lt;em&amp;gt;Trichinella murrelli&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Karadjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Heckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe La Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Pozio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2017053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recombinant &amp;lt;em&amp;gt;Trichinella pseudospiralis&amp;lt;/em&amp;gt; Serine Protease Inhibitors Alter Macrophage Polarization In &amp;lt;em&amp;gt;Vitro&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libo Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai N. Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxoplasma gondii infection in pork produced in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitomir Djokic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 143 (5), pp.557-567. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0031182015001870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inadequate labeling of pork sausages prepared in Corsica causing a trichinellosis outbreak in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ruetsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Peloux-Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dupouy-Camet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2016027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors associated with Toxoplasma gondii infection in confined farrow-to-finish pig herds in western France: an exploratory study in 60 herds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitomir Djokic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (1), pp.466. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-016-1753-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animaux réservoirs de Toxoplasma gondii : état des lieux en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Geers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitomir Djokic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francophone des Laboratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (477), pp.35-52. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1773-035X(15)30315-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autres maladies parasitaires à transmission vectorielle : helminthoses animales, besnoitiose bovine et paludisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Scientifique et Technique- Office International des Epizooties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (2), pp.641-649. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20506/rst.34.2.2386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la contamination par Toxoplasma gondii des viandes ovines, bovines et porcines – résultats des plans de surveillance pour les années 2007, 2009 et 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Geers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69, pp.15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mini-FLOTAC for counting Toxoplasma gondii oocysts from cat feces – Comparison with cell counting plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitomir Djokic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Ducry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 147, pp.67-71. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exppara.2014.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unique antigenic gene expression at different developmental stages of Trichinella pseudospiralis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.P. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.L. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.L. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.Q. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 194 (2-4), pp.198-201. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2013.01.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of early antigen genes of adult-stage Trichinella spiralis using pig serum from different stages of early infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.P. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.L. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 194 (2-4), pp.222-225. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2013.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New strategy for the survey of Toxoplasma gondii in meat for human consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Villena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Geers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 183 (3-4), pp.203-208. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2011.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of mammalian muscle differentiation by excretory secretory products of muscle larvae of Trichinella spiralis in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuping Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuelin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanxia Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 110 (6), pp.2481-2490. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-011-2789-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of cytokine expression in murine macrophages stimulated by excretory/secretory products from Trichinella spiralis in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuping Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuelin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenhong Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 360 (1-2), pp.79-88. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11010-011-1046-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trichinellose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des G.T.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, hors-serie, pp.91-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxoplasma et la toxoplasmose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des G.T.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, hors-serie, pp.91-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Trichinella spiralis early antigens at the pre-adult and adult stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandar Zocevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Mace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 138 (4), pp.463-471. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0031182010001526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seroprevalence and factors associated with Toxoplasma gondii infection in wild boar ( Sus scrofa) in a Mediterranean island.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaig Halos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 138 (9), pp.1257-1266. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0950268810000117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological survey of trichinellosis in wild boar (&amp;lt;em&amp;gt;Sus scrofa&amp;lt;/em&amp;gt;) and fox (&amp;lt;em&amp;gt;Vulpes vulpes&amp;lt;/em&amp;gt;) in a French insular region, Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 172 (1-2), pp.150-154. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2010.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichinella spp. infection in horses of Romania: Serological and parasitological survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen M. Cretu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin M. Gherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Draghici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Pozio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 159, pp.285-289. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2008.10.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichinella species circulating among wild and domestic animals in Romania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin M. Gherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile Cozma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandar Zocevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Pozio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 159, pp.218-221. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2008.10.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fièvre du Nil occidental et la fièvre catarrhale ovine, deux viroses en progression inattendue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 162 (1), pp.73-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular cloning and characterization of heat shock protein 70 from Trichinella spiralis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaohua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinping Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaping Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Tropica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 110 (1), pp.46-51. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actatropica.2009.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and screening of the cDNA expression library for muscle larvae of Trichinella pseudospiralis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiuping Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gao Lifang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baoquan Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuelin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Zoonoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (9), pp.807-810</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichinella species circulating among wild and domestic animals in Romania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.Q. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.Y. Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.H. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.G. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 159 (3-4), pp.218-221. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2008.10.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Conidia of Various Aspergillus Species on Apoptosis of Human Pneumocytes and Bronchial Epithelial Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Féménia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybille Lair-Fulleringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Sarfati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycopathologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 167 (5), pp.249-262. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11046-008-9175-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative survey underlining the significant level of contamination by Toxoplasma gondii of ovine meat consumed in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïg Halos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int J Parasitol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpara.2009.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal Trichinella infection in Romania: Geographical heterogeneity for the last 8 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Stoichici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin M. Gherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolae Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 159, pp.290 - 294. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2008.10.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of mitochondrial RNA genes for the differentiation of four Trichinella species by multiplex PCR amplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baoquan Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Rhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Heckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Helminthology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 83 (2), pp.121-128. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022149X09359830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification d'antigènes du parasite Trichinella : de nouveaux outils pour le diagnostic précoce et la vaccination animale contre la trichinellose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Guerhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre aux Entreprises - INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susceptibility of mice to invasive aspergillosis correlates with delayed cell influx into the lungs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena V. Svirshchevskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina A. Shevchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Féménia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Latgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Immunogenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (5), pp.289-299. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1744-313X.2009.00869.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, molecular characterisation and differential expression of caveolin-1 in Trichinella spiralis maturing oocytes and embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romel Hernández-Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Maria Bermudez-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio Fonseca-Liñan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garcia-Reyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Guerhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 38 (2), pp.191-202. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpara.2007.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First identification of Trichinella sp. in golden jackal (Canis aureus) in Romania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin M. Gherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Seucom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile Cozma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of wildlife diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (2), pp.457-459. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7589/0090-3558-44.2.457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The functions of Deoxyribonuclease II in immunity and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma Feng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiu Ping Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Lin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Ling Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Fang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNA and Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (5), pp.223-228. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/dna.2007.0691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of Toxoplasma gondii infection in sheep by ELISA and MAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titilincu Adriana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaïg Halos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viorica Mircean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Parasitologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.15-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of a full-length cDNA encoding paramyosin of Trichinella spiralis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaping Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junfei Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 365 (3), pp.528-533. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrc.2007.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of stage-specifically expressed genes of Trichinella spiralis by suppression subtractive hybridization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.L. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.Q. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.P. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 134, pp.1443-1455. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0031182007002855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dramatic increase in the incidence of human trichinellosis in Romania over the past 25 years : Impact of political changes and regional food habits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Antoniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Gherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen M. Cretu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76 (5), pp.983-986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a fluid versus a powder pepsin formulation to detect Trichinella spiralis larvae in meat samples by a digestion technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Maddox-Hyttel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsten Nöckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Pozio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 70 (12), pp.2896-2899</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque sanitaire lié au sanglier sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Hars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Garin-Bastuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Frédérique Le Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des G.T.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40, pp.37-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence des maladies infectieuses animales et humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Castric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (3), pp.199-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of proficiency samples to assess diagnostic laboratories in France performing a Trichinella digestion assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorry Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Scandrett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 70 (7), pp.1685-1690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swine infection with Trichinella spiralis: Comparative analysis of the mucosal intestinal and systemic immune responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Picherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle P. Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Noeckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Guerhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 143 (2), pp.122-130. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2006.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and analysis of a cDNA encoding a putative serine protease comprising two trypsin-like domains of Trichinella spiralis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baoquan Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Guerhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Le Rhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 98 (4), pp.288-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichinella in pork: current knowledge on the suitability of freezing as a public health measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Pozio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Kapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gajadhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dupouy-Camet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosurveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (11), pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human trichinellosis acquired from wild boar meat: a continuing parasitic risk in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A de Bruyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Ancelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dupouy-Camet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosurveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (9), pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspergillus fumigatus conidia inhibit tumour necrosis factor- or staurosporine-induced apoptosis in epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Berkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybille Lair-Fulleringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Féménia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (1), pp.139-150. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/intimm/dxh356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat inspection for Trichinella in pork, horsemeat and game within the EU: available technology and its present implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Maddox-Hyttel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Nockler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Malakauskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J van Der Giessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosurveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (1), pp.50-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment and characterization of continuous hematopoietic progenitors-derived pig normal mast cell lines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Femenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Arock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 77 (7), pp.808-23. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lfs.2005.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Cloning and Sequence Analys is of a cDNA Encoding p46000 Antigen from Newborn Larvae of Trichinella spiralis]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wx Fu Baoquan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25, pp.37-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Study on Antibody Response of Mice Infected with Trichinella spiralis by p46 Recombinant Antigen]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lh Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bq Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">My Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yl Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zhongguo ji sheng chong xue yu ji sheng chong bing za zhi = Chinese journal of parasitology &amp; parasitic diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (1), pp.32-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An epidemiological survey of equine anaplasmosis (Anaplasma phagocytophilum) in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Pittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Scientifique et Technique- Office International des Epizooties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24 (3), pp.899-908</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stage-specific open reading frame from three-day old adult worms of Trichinella spiralis encodes zinc-finger motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.P. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garcia-Reyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.Q. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.V. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (2), pp.151-157. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2005122151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Cloning and characterization of p43 cDNA from Trichinella spiralis]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huizhen Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lr Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">My Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xp Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sm Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zhongguo ji sheng chong xue yu ji sheng chong bing za zhi = Chinese journal of parasitology &amp; parasitic diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (6), pp.432-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Protective immunity in mice after immunized with recombinant protein encoding p46 kDa antigen of Trichinella spiralis]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fb Yuan Lihong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Zoonoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21, pp.221-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment and characterization of continuous hematopoietic progenitors-derived pig normal mast cell lines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Femenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Arock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Leriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Delouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 77, pp.808-823</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Cloning of WN1 cDNA of Trichinella spiralis newborn larvae]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fb Gao Changling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25, pp.276-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichinella spiralis : Stimulation of mast cells by TSL-1 antigens trigger cytokine mRNA expression and release of IL-4 and TNF through an Ig-independent pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violeta Niborski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio Fonseca-Liñan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Enciso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 108 (3-4), pp.101-108. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exppara.2004.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichinella spiralis thymidylate synthase : cDNA cloning and sequencing, and developmental pattern of mRNA expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dabrowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jagielska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ciesla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Plucienniczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kwiatowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 128, pp.209-221. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0031182003004426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Cloning and sequence analysis of a novel stage-specific cDNA from adult Trichinella spiralis]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.Q. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.P. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.X. Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zhongguo ji sheng chong xue yu ji sheng chong bing za zhi = Chinese journal of parasitology &amp; parasitic diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 21 (3), pp.154-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Construction and expression of the recombinant plasmid pcDNA31/Ts87 of Trichinella spiralis]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.P. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xp Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lp Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xn Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zhongguo ji sheng chong xue yu ji sheng chong bing za zhi = Chinese journal of parasitology &amp; parasitic diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 21 (2), pp.93-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and expression of a T314 cDNA of Trichinella spiralis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23 (2), pp.169-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and evaluation of a Western blot kit for diagnosis of human trichinellosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Yera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakir Andiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Limonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Diagnostic Laboratory Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (5), pp.793-796. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/CDLI.10.5.793-796.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Prokaryotic expression and characterization of an antigenic gene of adult Trichinella spiralis]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.P. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.P. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zhongguo ji sheng chong xue yu ji sheng chong bing za zhi = Chinese journal of parasitology &amp; parasitic diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 21 (1), pp.16-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les protéases chez les helminthes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 31 (5), pp.461-471. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/vetres:2000132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00902674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les protéases chez les helminthes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 31 (5), pp.161-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trichinellose : une zoonose parasitaire persistante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Fabien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 72 (3), pp.101-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of eleven antigenic groups in Trichinella genus and identification of stage and species markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vayssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fabien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Calamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 115 (6), pp.641-651. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0031182097001716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05067147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obtention d'anticorps monoclonaux vis-à-vis des espèces Trichinella spiralis et Trichinella T5 : leur utilisation comme marqueur d'espèce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf Fabien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Vayssier Taussat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 25 (6), pp.606-606</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00902292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (152)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux connaître les zoonoses émergentes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIe Congrès National de la Société Française d'Hygiène Hospitalière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Hygiène Hospitalière, May 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One world, one health, concept applied to emerging infectious diseases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jilin University, RP China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jilin University, Dec 2023, Jilin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One world, one health, concept applied to emerging infectious diseases.,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Czech Tick Meeting 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biological Center, Sep 2023, Ceske Budejovice, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mot d’ordre épistémique « une seule santé » appliqué aux maladies infectieuses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie Veterinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Veterinaire de France, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of emerging zoonotic and epizootic infectious diseases in Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harbin Veterinary Institute, Harbin, REP China.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harbin Veterinary Institute, Dec 2023, Harbin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mot d’ordre épistémique One Health.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Think tank EPISCOPE.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPISCOPE, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux connaître les zoonoses émergentes, regard sur notre monde.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEPIA Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPIA Bretagne, Nov 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde une santé sous le prisme des maladies infectieuses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Une seule santé : de l’exposition aux produits phytopharmaceutiques aux impacts »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIM OneHealth, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maladies infectieuses et parasitaires: l’importance du mot d’ordre épistémique « un monde, une santé ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrés délocalisé des sociétés françaises de parasitologie et mycologie._Conférence inaugurale session 5 One health parasitologie et mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société francaise de Parasitologie, May 2023, Marakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation spatio-temporelle des agents de la piroplasmose équine en France : analyse de 7 années de données sérologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Metayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tiques et Maladies à Tiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maladies infectieuses : l’importance du mot d’ordre épistémique « un monde, une santé ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CBRNE Research &amp; Innovation conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CBRNE, May 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel impact en infectiologie du mot d’ordre épistémique « une seule santé » .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRBA, Oct 2022, Bretigny-sur-Orge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les zoonoses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion ISEE. Suite à la projection du film "Une fabrique de pandémies".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hopital de Corbeil-Essonnes, Jun 2022, Corbeil-Essonnes (91), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosafety and research that may be dual in nature .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australia Group congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Australia Group, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spreading of human diseases from the animal kingdom. Environment and Planetary Health.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School 2022. MONDOR BIOMEDICAL RESEARCH INSTITUTE (IMRB). University of Paris Cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MONDOR BIOMEDICAL RESEARCH INSTITUTE (IMRB), Jul 2022, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept « une seule santé »: pourquoi les maladies infectieuses ne viennent pas que du soleil levant?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires innosciences de l’AID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AID, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept One health et les zoonoses. One health pour le Plan régional santé environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence régionale santé-environnement Auvergne Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Region auvergne Rhône-Alpes, Jul 2022, Clermon-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropism and persistence of Toxoplasma gondii: from pork carcass to dry sausage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Dámek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Frémaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Opsteegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Thoumire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVth International Congress Of Parasitology,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIM1HEALTH What is it ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">rencontres de recherche en santé animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BioFIT, Dec 2021, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OIE Collaborating centre for Foodborne Zoonotic parasites (European region): overview of activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Adjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMOP, changing climate, changing parasites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04140809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxoplasma gondii seroprevalence in selected animal species in Europe: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Dámek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Swart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga Waap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Opsteegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pikka Jokelainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Congress of the French Society of Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual research and gene drive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du désarmement. 2020 Meeting Experts.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boireau, P. 2021. Le concept « une seule santé »: pourquoi les maladies infectieuses ne viennent pas que du soleil levant?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle : « L’Ile-de-France, grand territoire rural»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Saint Germain en laye, May 2021, Saint Germain en Laye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Trichinella spiralis new born larvae specific protein, Ts-NBL1, interacts with host’s cell vimentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuelin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Heckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Caignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMOP, changing climate, changing parasites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04141073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les zoonoses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Santé publique France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Saint Maurice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept « un monde une santé » : passé, présent, futur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine intervention pour les élèves Phisp – EHESP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept One health : vers une approche multidisciplinaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Santé du végétal, une seule santé et un seul monde.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">le Concept Une Seule Santé appliqué aux maladies infectieuses .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Pathologie du dromadaire en Tunisie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Tataouine, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept One Health à travers deux contes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science (Museum-DIM1HEALTH) Tribunes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept « One health » : passé, présent, futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ACTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits and limitations of emerging techniques for mosquito vector control.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Golstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grande conférence de l’ Académie des sciences: Insectes: amis, ennemis et modèles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic performance of artificial digestion, ELISA and Western Blot for the detection of Trichinella spp. in wild boars from the North Western region of Romania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsolt Boros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin M. Gherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Sabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro Foodborne Parasite Cost action meeting (FA1408)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Oeiras, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient inactivation of Trichinella spiralis adults unc-63 by RNA interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Karadjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Heckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Conference on Trichinelosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Cluj-Napoca, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04119474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasites transmitted by food and Sharing the experience of an OIE collaborative center for zoonotic parasites transmitted by food.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Summer course « Food safety »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSV, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et émergence des pathologies infectieuses : impact en biologie prédictive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Changements climatiques et apparition de maladies animales émergentes ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de Hongrie. Congrès organisé avec l’OMSA, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monde, une médecine, une santé : un concept intégratif et globalisant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Actualité du Pharo »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The New-Born Larvae stage specific serine protease NBL1 interacts with the host’s cell Vimentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Heckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Caignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minyang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Trichinelosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Cluj-Napoca, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04119526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OGM et nouvelles technologies de modification des génomes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agence Nationale du Médicament Vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Fougères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au concept One health ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque MTE2019-1health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche des Cordeliers, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept intégratif et globalmisant »un monde, une santé » appliqué à la parasitologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrés SFP-SFMM 2019 Journées Franco-Maghrébines de parasitologie-mycologie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An international network of OIE collaborating centres’ dedicated to Food-borne Zoonotic Parasites at world level.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuelin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyang Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China International Food Safety &amp; Quality Conference + Expo 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIFSQ, Nov 2018, Shangai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host pathogen interaction: antigenic shift in Trichinella invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuelin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Karadjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyang Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International COngress of Parasitology (ICOPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Daegu (Korea), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoonotic foodborne parasites in wild boar meat: how Trichinella inspection allows identification of other helminths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Karadjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Belgian Wildlife Diseases Society Symposium "Food-Borne Pathogens"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichinella in Corsica Island: when the parasite takes advantage of the slightest weak link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gina Zanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite analysis of Trichinella britovi isolates from the Mediterranean islands of Corsica and Sardinia suggests their different geographical origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Marucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe La Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 th International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk assessment challenges of Synthetic Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Buzoni-Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Eloit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Pei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SynBio Workshop : Risk assessment challenges of Synthetic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haut Conseil des Biotechnologies (HCB). FRA., Dec 2012, Paris, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflection towards recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Buzoni-Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Eloit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Pei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SynBio Workshop : Risk assessment challenges of Synthetic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haut Conseil des Biotechnologies (HCB). FRA., Dec 2012, Paris, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential activation of mast cells by antigens from Trichinella spiralis muscle larvae adults and newborn larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Yépez-Mulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Montaño-Escalona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Fonseca-Liñán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Munoz-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Arizmendi-Puga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inconnu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission risk of human trichinellosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katsuhisa Takumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Teunis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoj Fonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Plitvice Lakes National Park, Croatia. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2008.10.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of three artificial digestion methods for detection of non-encapsulated Trichinella pseudospiralis larvae in pork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nockler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Reckinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Szabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maddox-Hyttel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Pozio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Plitvice Lakes National Park, Croatia. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2008.10.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichinella diagnostics and control : Mandatory and best practices for ensuring food safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvin A. Gajadhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Pozio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ray Gamble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsten Nöckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Maddox-Hyttel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Plitvice Lakes National Park, France. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2008.10.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichinella species circulating among wild and domestic animals in Romania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Cozma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandar Zocevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Pozio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inconnu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12th International Conference on Trichinellosis., Sep 2007, Plitvice Lakes National Park, Croatia. pp.Inconnu, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2008.10.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal Trichinella infection in Romania: Geographical heterogeneity for the last 8 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stoichici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inconnu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du danger à l'évaluation du risque engendré par Trichinella britovi chez les suidés domestiques et sauvages : application à l'émergence de la trichinellose en Corse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution des transversalités AFSSA/INRA 2006-2007.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données épidémiologiques de la fièvre catarrhale ovine en Europe en 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Zanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (GTV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nantes, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a capture ELISA for early diagnosis of pig trichinellosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Noeckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Le Rhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichinella diagnosis: EU directive and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trichinella diagnostics and control: quality assurance, harmonization and certification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Zagreb, Croatia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan saison de Chasse 2007 et recherche de parasites en France chez le sanglier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de restitution du plan de surveillance faune sauvage pour la trichinellose en Haute Corse (DDSV, LVD, INRA, BIOSCOPE et les fédérations de chasse)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Bastia, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and use of Trichinella proficiency samples as part of a quality assurance system to improve the sensitivity of Trichinella digestion testeing in laboratories in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Scandrett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actual status of trichinellosis in Romania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cm Cretu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se Cilievici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Popa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Dida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and characterization of a potential early diagnosis gene from newborn larvae of Trichinella spiralis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Le Rhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Guerhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caveolin 1 and cholesterol play a major role in the develompment of Trichinella spiralis oocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Ortega-Pierres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Hernández-Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rm Bermudez-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Fonseca-Liñán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P García-Reyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxoplasma gondii and veterinary public health in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Halos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Ghent, Belgium. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichinella sp infection in horses of Romania: serological survey and parasitological examination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cm Cretu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Draghici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Pozio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission risk of human trichinellosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Katsuhisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Fonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Teunis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and use of Trichinella proficiency samples as part of a quality assurance system to improve the sensitivity of Trichinella digestion testing in laboratories in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trichinella diagnostics and control: quality assurance, harmonization and certification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Zagreb, Croatia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New challenges for Trichinella research network Workpackage 27, MedVetNet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRICHIMED meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichinellose et système d’élevage extensif : approche éco-épidémiologique de la situation sanitaire en région insulaire, la Corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Maestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on the mediterranean pig</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Messina, Italie. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichinella meat inspection by digestion technique: evaluation of a fluid pepsin formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Maddox-Hyttel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Noeckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Pozio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High antigenic genes screening from cDNA libraries of Trichinella spiralis at different stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of Experience of French Food Safety Agency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Meeting of the Beijing Olympic Food Safety Expert Committee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Beijing, China. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a risk assessment of Trichinella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Katsuhisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Teunis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Vonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual Scientific Meeting MedVetNet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Lucca, Italy. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichinella surveillance system in wild and domestic animals in France Outcome of the last 10 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Hars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dupouy-Camet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of Trichinella and the stage specific genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inconnu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Changchun, China. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ring trial on comparison of articial digestion methods for detection of encapsulated Trichinella spiralis larvae in porkmeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Heckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Meeting of National Reference Laboratorie for Parasites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Roma, Italy. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dramatic increase in the incidence of human trichinellosis in Romania over the past 25 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Antoniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cm Cretu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incomplete artificial digestion for preparation of Trichinella proficiency samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Forbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Scandrett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual Scientific Meeting MedVetNet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Lucca, Italy. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of the full-length cDNA encoding paramyosin of Trichinella spiralis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ring trial on the validation of three digestion methods for the detection of non-encapsulated Trichinella pseudospiralis larvae in pork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Noeckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Reckinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Maddox-Hyttel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Pozio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation of pig mast cells by Trichinella antigens triggers Th2 cytokine mRNA expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Picherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lainé-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichinella control in EU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Croatian Symposium on trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation of pig mast cells by Trichinella antigens triggers Th2 cytokine mRNA expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Picherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lainé-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual Scientific Meeting MedVetNet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Lucca, Italy. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential activation of mast cells by antigens from Trichinella spiralis muscle larvae, adults and new born larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Yépez-Mulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Montaño-Escalona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Fonseca-Liñán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Arizmendy-Puga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity of human trichinellosis and animal Trichinella infection in Romania: a geographical paradox due to ancestral food habits and political changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stoichici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Antoniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of trichinellosis in Romania: a history of food habits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Cozma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning, expression and identification of a novel 70-KDa heat shock protein gene (Ts-hsp70) gene from Trichinella spiralis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichinella spiralis oocyte maturation is inhibited by cyclosporin A in rats infected with this parasite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Hernández-Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rm Bermudez-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Fonseca-Liñán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pb Garcia-Reyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of the Trichinella nurse cell and the role of stage specific proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafeng Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Three Countries Joint Meeting, Living together Physiopathology of Intracellular Parasitic Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Strasbourg, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of the trematode Alaria alata in wild boar in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Ferte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lainé-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delineation of an immunodominant epitope of Trichinella NBL stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation, biochemical analysis and localization of a 24kDa glutathione s-transferase from Trichinella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bahuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bruschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protozoa orally transmitted in public and animal health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Licois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nouzilly, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic heterogeneity of the triosephosphate isomerase locus on isolates of Giardia duodenalis in a dog breeding unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bahuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rm Bermudez-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Protozoa orally transmitted in public and animal heath</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nouzilly, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation of a quality assurance system for animal trichinellosis diagnosis in France : results of the ring trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Scandrett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gajadhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Congress of Parasitologists ICOPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Glasgow, United Kingdom. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7th Framework research program, an overview of the call and the new challenges for research on protozoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Protozoa orally transmitted in public and animal heath</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nouzilly, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichinet and Trichimed: go and return between research on trichinella and control of trichinellosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bolas-Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Congress MedVetNet, Satellite meeting og TRICHIMED Workpackage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Malta. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers de nouvelles approches vaccinales contre le parasite nématode Trichinella chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l'ENVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Maisons-Alfort, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the role of NRAMP in invasive aspergillosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Svirshchevskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Femenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Congress of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of Toxoplasmosis in pigs and wildboars in Spain and in Poland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bahuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Cabaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Protozoa orally transmitted in public and animal health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nouzilly, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caveolin-1 protein is expressed in mature oocyte and during early development of NBL of Trichinella spiralis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Hernández-Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rm Bermudez-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Fonseca-Liñán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P García-Reyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Guerhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Congress of Parasitologists ICOPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Glasgow, United Kingdom. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichinellosis and Trichinella infection in wildlife and domestic animals in Romania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Antoniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stoichici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Congress of Parasitologists ICOPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Glasgow, United Kingdom. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de recherche et développement sur les trichinelloses animales en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du secteur porcin de l'AFSSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Ploufragan, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a capture ELISA for early diagnosis of pig trichinellosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Noeckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Pourquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Congress of Parasitologists ICOPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Glasgow, United Kingdom. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of Toxoplasmosis in pigs and wildboars in SPAIN AND POLAND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bahuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Cabaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Protozoa orally transmitted in public and animal heath</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nouzilly, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the mechanisms of the inhibition of apoptosis by conidia Aspergillus fumigatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybille Lair-Fulleringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Femenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mc Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila K. Gorna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Advances against Aspergillosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Athens, Greece. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the role of NRAMP in invasive aspergillosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Svirshchevskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Femenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Advances against Aspergillosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Athens, Greece. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of stage specific genes of Trichinella spiralis at newborn larvae and adults stages by suppression subtractive hybridization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">My Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cy Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xp Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Le Rhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Congress of Parasitologists ICOPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Glasgow, United Kingdom. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichinella and Trichinellosis in Europe : new regulation and new methods of control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European laws regarding food safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cluj Napoca, Romania. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automation of the reading and recognition of Trichinella sp after a digestion test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Congress of Parasitologists ICOPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Glasgow, United Kingdom. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence des maladies infectieuses chez des organismes non aquacoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Castric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Cliquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque santé aquacole - Ecole vétérinaire de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nantes, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BISOCOPE Corse méditérranée Emergence de la trichinellose en Corse chez le porc Bilan de deux années de suivi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion publique Fédération de Chasseurs de Haute Corse, éleveurs, DSV Haute Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Corté, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the developments of new tools for pig trichinellosis control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Noeckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bahuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Le Rhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Congress MedVetNet, Satellite meeting og TRICHIMED Workpackage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Malta. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular identification of the four European Trichinella species by amplification of the Small and Large Subunit Ribosomal mitochondrial RNA genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Guerhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Cozma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Le Rhun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Congress of Parasitologists ICOPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Glasgow, United Kingdom. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichinellosis, an example of remaining zoonosis Toward new control measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inconnu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Changchun, China. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging zoonosis, impact in public health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European laws regarding food safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cluj Napoca, Romania. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais vaccinaux anti-Trichinella: sélection d'adjuvants et de protéines recombinantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l’AFSSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Maisons-Alfort, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence de la trichinellose animale en Corse : bilan et propositions de mesures prophylactiques et de suivi de l'émergence INtégration dans le projet BIOSCOPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion publique Fédération de Chasseurs de Haute Corse, éleveurs, DSV Haute Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Corté, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlights of the symposium on nematode parasites held at AFSSA, Maisons Alfort, France, the 26th of November 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Guerhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Human, Plant and Animal Nematode Parasites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Maisons-Alfort, France. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2005.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des mécanismes d’inhibition de l’apoptose par les conidies d’Aspergillus fumigatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Femenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybille Lair-Fulleringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Abdelouahad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des Microbiologistes de l’INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dourdan, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of trichinellosis in Romania: an history of food habits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Antoniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stoichici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Congress of Parasitologists ICOPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Glasgow, United Kingdom. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichinet and Trichimed: go and return between research on trichinella and control of trichinellosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bolas-Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Congress MedVetNet, Satellite meeting og TRICHIMED Workpackage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Malta. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des mécanismes d’inhibition de l’apoptose par les conidies d’Aspergillus fumigatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Femenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Abdelouahad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chermette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Mycologie Médicale (SFMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trichinellose transmise par le sanglier : un risque parasitaire persistant en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dupouy-Camet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A de Bruyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Ancelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques infectieux communautaires d'origine hydrique et alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des mécanismes d’inhibition de l’apoptose par les conidies d’Aspergillus fumigatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Femenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Abdelouahad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Chermette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Rencontres des Microbiologistes de l’INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dourdan, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des mechanismes d’inhibition de l’apoptose par les conidies d’Aspergillus fumigatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Femenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybille Lair-Fulleringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Abdelouahad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Mycologie Médicale (SFMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a capture ELISA for early diagnosis of pig trichinellosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Noeckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Pourquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inconnu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a 24kDa Glutathione S-transferase (GST24) of Trichinella spiralis for diagnosis, vaccine developement, and charcatérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bahuon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Glemarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Congress of Parasitologists ICOPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Glasgow, United Kingdom. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichinellosis, an example of remaining zoonosis Toward new control measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inconnu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Changchun, China. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swine infection with Trichinella spiralis: comparative analysis of the mucosal intestinal and systemic immune responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Picherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle P. Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Noeckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Guerhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Congress of Parasitologists ICOPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Glasgow, United Kingdom. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde consacrée à la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Parasitologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse immunitaire du porc vis-à-vis de Trichinella spiralis : expression de cytokines et d'anticorps spécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Picherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Noeckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fj Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Guerhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du Département de Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging and re-emerging zoonotic diseases : the role of veterinarians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changchun UNiversity of Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, China. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of adjuvant formulation on the induced protection of mice immunized with total soluble antigen of Trichinella spiralis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre de Pooter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Laine-Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2005.05.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais vaccinaux anti-Trichinella: sélection d'adjuvants et de protéines recombinantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l’AFSSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Maisons-Alfort, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and analysis of a novel cDNA from Trichinella spiralis encoding a protein with an FYVE zinc finger domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baoquan Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M.O. Kapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.P. Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2005.05.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology of Trichinellosis in Lithuania during 1990 - 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Malakauskas Ab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cmo Kapel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scandinavian Baltic Society for Parasitology spring symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging Zoonosis, why now?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CINVESTAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, México, Mexico. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse immunitaire du porc vis-à-vis de Trichinella spiralis: expression de cytokines et d’anticorps spécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Picherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle P. Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Noeckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leguerhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Batz-sur-Mer, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular cloning of a cDNA encoding a putative cuticle collagen of Trichinella spiralis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.Q. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M.O. Kapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.P. Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2005.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental studies in pigs on Trichinella detection in different diagnostic matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karsten Nöckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J. Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian M.O. Kapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Pozio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2005.05.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swine immunity to Trichinella spiralis infestation : mucosal intestinal and systemic responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Picherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle P. Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Noeckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leguerhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française d’Immunologie et Club Francophone des Cellules Dendritiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toulouse, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple species identification of Trichinella isolates by amplification and sequencing of the 5S ribosomal DNA intergenic spacer region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric de Bruyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Yera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Guerhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dupouy-Camet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2005.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Necessity of immune recognition and control of a human organ stem cell circulating in blood as a monocyte, in order to avoir proliferating diseases Consequences in term of transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Mouthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Escaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inconnu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoonosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kunming, Military Medical Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, China. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host cytokine and antibody responses in germfree pigs infested by Trichinella spiralis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Picherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Noeckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fj Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Guerhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nematode parasites : genetic diversity virulence genes diagnosis and control methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Maisons-Alfort, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trichinellose équine : site d’élection, histologie et épidémiologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Cretu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Dida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrés de la SFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Maisons-Alfort, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe pork and horse meat on EU markets: early and unbiased diagnostic tests for Trichinella (TRICHIPORSE) Overview and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU-RAIN meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Dublin, Ireland. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRICHIPORSE contract, an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrés de la Fédération de Parasitologie Roumaine, Facultatea de medicina vetrinara Cluj-Napoca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Romania. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunodominant peptide in Trichinella genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CINVESTAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, México, Mexico. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau TRICHINET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l’AFSSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Maisons-Alfort, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la kystogénèse et de la dédifférenciation de la cellule hôte dans la virulence de Trichinella Comparaison avec un autre nématode parasite intra cellulaire des végétaux : Meloidogyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mn Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Evian, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d’une technique d’obtention d’echantillons calibres pour le diagnostic des trichinelloses animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrés de la SFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Maisons-Alfort, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropism and persistence of Toxoplasma gondii: from pork carcass to dry sausage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Dámek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Fremaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Opsteegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Thoumire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Meeting on Apicomplexa in Farm Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bern, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Trichinella spiralis new born larvae specific protein, Ts-NBL1, interacts with host’s cell vimentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Heckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Caignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04142499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autopsies des équidés: intérêts et quelques données focus issues de Resumeq entre 2015 et 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernez-Romand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Linster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Laloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropism and persistence of Toxoplasma gondii: from pork carcass to dry sausage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Dámek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Fremaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Opsteegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Thoumire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The One Health EJP Annual Scientific Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropism and persistence of Toxoplasma gondii: from pork carcass to dry sausage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Dámek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Fremaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Opsteegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Thoumire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference of the World Association for the Advancement of Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropism and persistence of Toxoplasma gondii: from pork carcass to sausage and dry ham, a quantitative risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filip Dámek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Fremaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Opsteegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Vuillermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The One Health EJP Annual Scientific Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Trichinella spp. Inspection allows identification of other helminths zoonotic foodborne parasites in wild boar meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Karadjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final meeting for COST Action Euro-FBP (FA1408) and FoodBorne Parasites Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, oeiras, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04141526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological surveillance of schistosomiasis outbreak in Corsica (France): are animal reservoir hosts implicated in local transmission?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oleaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier REY</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Grech-Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI Congreso de la Sociedad Espanola de Parasitologia SOCEPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Pontevedra, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichinella spiralis stage specific serine protease NBL1 interacts with the host’s cell Vimentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anqi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Heckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Caignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vitour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée « Sciences de la Vie », Ecole doctorale SVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Créteil (Université Paris XII UPEC), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04142289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological activities of the French NRL for 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Karadjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth Workshop of National Reference Laboratories for Parasites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphometric and molecular characterization of early intestinal stages of Trichinella spiralis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandar Zocevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Changchun, France. 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxoplasmosis in corsican wild boar : a first epidemiological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lénaig Halos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Multicolloquium of Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Paris, France. 1 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence on Toxoplasma gondii in wild game meat from French Guyana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Halos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ca de Broucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Marié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Ghent, Belgium. pp.Inconnu, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichinella sp infection in horses of Romania: serological survey and parasitological examination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cm Cretu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Pozio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Noeckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Ghent, Belgium. pp.Inconnu, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular identification of Trichinella species circulating among wild and domestic animals in Romania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Cozma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Glemarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Pozio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Ghent, Belgium. pp.Inconnu, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WK27: Harmonisation of Trichinella infection control methods, quantitative risk assessment in pigs and an early diagnosis in humans to increase treatment efficacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bolas-Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual Scientific Meeting MedVetNet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Lucca, Italy. pp.Inconnu, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect on apoptosis-associated protein expression of H7402 cell co-incubating with Trichinella spiralis crude extract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafeng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of human trichinellosis and animal infection by Trichinella in Romania over the last 25 years: impact of political changes and regional food habits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Antoniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cm Cretu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual Scientific Meeting MedVetNet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Lucca, Italy. pp.Inconnu, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species identification of Trichinella isolates from China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Gai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Ghent, Belgium. pp.Inconnu, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species identification of Trichinella isolates from China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Gai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WP22 a European perspective on Cryptosporidium and Giardia through the use of molecular and bioinformatics tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Caccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J van Der Giessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Wielinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mattson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Broglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Annual Scientific Meeting MedVetNet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Lucca, Italy. pp.Inconnu, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of three digestion methods for detection of encapsulated Trichinella spiralis larvae in pork : differences in sensitivity between EU officially approved methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Noeckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Maddox-Hyttel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular cloning and characterization of a novel gene from Trichinella spiralis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of DNA binding protein genes from newborn larvae of Trichinella spiralis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, National Park Plitvice Lakes, Croatia. pp.Inconnu, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre Aspergillus fumigatus et l’hôte Certains aspects de la prédisposition à l’aspergillose invasive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Alekseeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Femenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybille Lair-Fulleringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Abdelouahad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Tours, France. pp.Inconnu, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity of human trichinellosis and animal Trichinella infection in Romania: a geographical paradox due to ancestral food habits and political changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stoichici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Antoniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Ghent, Belgium. pp.Inconnu, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swine immune response against Trichinella spiralis delayed induction of mucosal immunity in a iberian strain compared to a german yorkshire SPF strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Picherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle P. Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Noeckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Veterinary Immunology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France. pp.Inconnu, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspergillus fumigatus conidia block TNF- and staurosporine-induced apoptosis in epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadejda Berkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybille Lair-Fulleringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Féménia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mc Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Batz-sur-Mer, France. pp.Inconnu, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de l’efficacité de nouveaux adjuvants de vaccines dans un modèle Trichinella spiralis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ascarateil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre de Pooter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française d’Immunologie et Club Francophone des Cellules Dendritiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toulouse, France. pp.Inconnu, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspergillus fumigatus conidia block TNF-induced apoptosis through the inhibition of pro-caspase-3 processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadejda Berkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybille Lair-Fulleringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Femenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Advances against Aspergillosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, San Francisco, United States. pp.Inconnu, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel du HCB pour l’utilisation confinée d’organismes génétiquement modifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 212 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antigenic shift during Trichinella cycle, consequences for vaccine developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Karadjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuelin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyuan Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trichinella and Trichinellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.455-516, 2021, 978-0-12-821209-7. </w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-821209-7.00014-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03750537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichinelloses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A de Bruyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Ancelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Brochériou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bonafe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maladies Infectieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2006, Encyclopédie Médico-chirurgicale. Maladies Infectieuses</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichinella antigens and immunodominant epitopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Vallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Guerhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Blaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multidisciplinarity for Parasites, Vectors and Parasitic Diseases. Vol. 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monduzzi Editore, 358 p., 2004, 9788875871154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Podcast : Tous parasités ? » _The Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept OneHealth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audition. Commission d’enquête chargée d’évaluer les recherches, la prévention et les politiques publiques à mener contre la propagation des moustiques Aedes et des maladies vectorielles par l’Assemblée nationale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audition sur Tiques et maladies transmises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse sur la détection des produits issus des nouvelles technologies génomiques (NGT) appliquées aux plantes. Paris, Paris, le 26 novembre 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2021, 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine HCB - dossier 2020-172. Paris, le 06 septembre 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2021, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires sur le rapport de surveillance de culture du MON 810 en 2018. Paris, le 25 février 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2020, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine du 2 juillet 2020 relative au projet de décret modifiant l’article D.531-2 du code de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2020, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier RX-015. Paris, le 26 février 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier 2018-151. Paris, le 10 janvier 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine de l’ANSM. Paris le 20 décembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert De Verneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Franche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotecjnologies. 2019, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB sur le dossier EFSA-GMO-ES-2018-154. Paris, le 5 avril 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB- dossier 2019-159. Paris, le 16 décembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB – dossier RX-016. Paris, le 21 février 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - habilitation agents 2019. Paris, le 4 juillet 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - EFSA-GMO-ES-2018-154. Paris, le 5 avril 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier EFSA-GMO-RX-013. Paris, le 30 janvier 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB – habilitation agents juillet 2019. Paris, le 19 septembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier EFSA-GMO-NL-2018-153. Paris, le 24 mai 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires sur le rapport de surveillance de culture du MON 810 en 2017. Paris, le 23 décembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2019, 41 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier 2018-150. Paris, le 24 octobre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] --. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier 2014-123. Paris, le 27 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] --. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires sur le projet de document consensus de l’OCDE sur les considérations environnementales relatives à l’évaluation des risques associé. Paris, le 23 mai 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2018, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier EFSA-GMO-RX009. Paris, le 4 juin 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] --. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier C/NL/06/01_001. Paris, le 17 octobre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2018, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier 2017-143. Paris, le 15 mai 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] --. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier C/NL/04/02_001. Paris, le 13 mars 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut conseil des biotechnologies. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB du 12 octobre 2015 concernant l’utilisation de moustiques génétiquement modifiés dans le cadre de la lutte antivectorielle. Paris, le 31 mai 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut conseil des biotechnologies. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HCB_ Avis sur les risques environnementaux et sanitaires liés à la mise sur le marche de pétunias génétiquement modifiés non-autorisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Inrae. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFSA-GMO-DE-2017-141 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil Des Biotechnologies. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur les nouvelles techniques d’obtention de plantes (New plant breeding techniques-NPBT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil de Biotechnologie. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier EFSA-GMO-RX-003. Paris, le 9 décembre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut conseil des biotechnologies. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier NL-2011-96. Paris, le 13 janvier 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique Avis en réponse à la saisine HCB - dossier NL-2005-28. Paris, le 17 mars 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB - dossier NL-2005-23. Paris, le 21 octobre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2015, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine 150519 - dossier C-NL-13-01. Paris, le 7 septembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2015, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine HCB 150129 - dossier 2014-1211 concernant le dossier EFSA-GMO-NL-2014-121. Paris, le 22 avril 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2015, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique Avis en réponse à la saisine HCB – dossier BE-2015-1251. Paris, le 18 décembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine 150519 - dossier C-NL-13-02. Paris, le 7 septembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2015, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine 150129- saisine HCB -dossier 2014-121 concernant le dossier EFSA-GMO-NL-2014-121</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique, Paris, le 23 juin 2015 avis en réponse à la saisine du 24 avril 2014 de Messieurs Bernard Accoyer et Jean Bizet suite à la proposition de loi relative à l’interdiction de la mise en culture des variétés de maïs génétiquement modifié sur le territoire français1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité scientifique avis en réponse à la saisine HCB – dossier BE-2011-981. Paris, le 12 novembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine du 7 novembre 2013, de Madame Marie-Christine Blandin, relative à l’article de Snell et al. (Food and Chemical Toxicology, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Anne M. A. Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 130418- saisine HCB - dossier 2012-1061 concernant le dossier EFSA-GMO-NL-2012-106</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 130110- saisine HCB - dossier 2012-1041 concernant le dossier EFSA-GMO-ES-2012-104</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 130905- saisine HCB - dossier 2009-681 concernant le dossier EFSA-GMO-NL-2009-68</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMMENTAIRES sur le rapport de surveillance de culture du MON 810 en 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 130211- saisine HCB - dossier 2009-751 concernant le dossier EFSA-GMO-NL-2009-75</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 121206- saisine HCB - dossier 2012-109 concernant le dossier EFSA-GMO-NL-2012-109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Drillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine 130919-saisine HCB - dossier C-NL-13-01 concernant le dossier C/NL/13/01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 130930- saisine HCB - dossier 2012-1081 concernant le dossier EFSA-GMO-NL-2012-108</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS Commentaires sur le document d’orientation de l’AESA relatif aux plans de surveillance environnementale post-commercialisation des plantes génétiquement modifiées, en vue de sa transcription en norme contraignante par la Commission européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis concernant les recommandations du Comité de surveillance biologique du territoire relatives à la surveillance des PGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Scientifique Du Haut Conseil Des Biotechnologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 110310-saisine HCB- dossiers culture concernant notamment le dossier EFSA-GMO-UK-2008-60</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMMENTAIRES sur le rapport de surveillance de culture d’Amflora en 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 120411-saisine HCB- dossier 2011-1011 concernant le dossier EFSA-GMO-BE-2011-101</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine du 24 septembre 2012 relative à l’article de Séralini et al. (Food and Chemical Toxicology, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 120315-saisine HCB- dossier 2009-73 concernant le dossier EFSA-GMO-NL-2009-73</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Drillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à la consultation publique de l’AESA sur le projet de lignes directrices sur les plans de surveillance environnementale post-commercialisation des plantes génétiquement modifiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 110317-saisine HCB- dossier 2010-89 concernant le dossier EFSA-GMO-NL-2010-89</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert De Verneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à la consultation de l’AESA sur le choix des comparateurs dans l’évaluation des risques des plantes génétiquement modifiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 110310-saisine HCB- dossiers culture concernant notamment le dossier EFSA-GMO-NL-2005-24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à la consultation publique de l’AESA sur le projet de document d’orientation relatif aux études de toxicité sub-chronique de 90 jours sur les denrées alimentaires et aliments pour animaux menées chez les rongeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 110426-saisine HCB- dossier 2010-88 concernant le dossier EFSA-GMO-SE-2010-88</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Deguergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 110126-saisine HCB- dossier 2010-83 concernant le dossier EFSA-GMO-UK-2010-83</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires sur le projet de document de l’OCDE sur les considérations environnementales relatives à l’évaluation des risques associes à la dissémination des plantes génétiquement modifiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine du 8 décembre 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à la consultation de l’AESA sur le choix des comparateurs dans l’évaluation des risques des plantes génétiquement modifiées. Paris, le 14 janvier 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 110915-saisine HCB- dossier 2011-91 concernant le dossier EFSA-GMO-NL-2011-91</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMMENTAIRES sur le rapport de surveillance de culture du MON 810 en 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine sur le projet de décret relatif à l’étiquetage des denrées alimentaires issues de filières qualifiées « sans organismes génétiquement modifiés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS Commentaires sur les lignes directrices de l’AESA relatives à l’évaluation environnementale des plantes génétiquement modifiées, en vue de leur transcription par la Commission européenne en norme contraignante pour le pétitionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 100506-projet saisine HCB-coexistence sur la définition des conditions techniques relatives à la mise en culture, la récolte, le stockage et le transport des végétaux génétiquement modifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 100826-saisine HCB- dossier 2010-82 concernant notamment le dossier EFSA-GMO-DE-2010-82</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 100605-saisine HCB- décret déclaration sur le projet de décret relatif à la mise en culture de végétaux génétiquement modifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 091201-saisine HCB-info compl oeillets concernant notamment le dossier C/NL/97/13-01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 100510-saisine HCB- dossiers imports concernant notamment le dossier EFSA-GMO-RX-40-3-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 100616-saisine HCB- dossier 2010-79 concernant le dossier EFSA-GMO-BE-2010-79</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le dossier B/FR/09.11.01. Paris, le 15 mars 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2010, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le dossier EFSA-GMO-NL-2009-72. Paris, le 03/02/2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à la saisine 100319-saisine HCB-lignes directrices AESA. Paris, le 28 avril 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine1 100118-saisine HCB- dossier Bt11 culture concernant la partie « culture » du dossier C/F/96/05.10. Paris, le 16 avril 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le dossier EFSA/GMO/DE/2008/63. Paris, le le 07/01/2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine1 100226-saisine HCB-dossier 1507 culture concernant la partie « culture » du dossier C/ES/01/012. Paris, le 6 mai 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 091211-saisine HCB- dossier 2009-73 concernant le dossier EFSA-GMO-NL-2009-73</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 091201-saisine HCB-info compl oeillets concernant notamment le dossier C/NL/09/02.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine1 100301-saisine HCB-dossier pomme de terre culture relative au dossier C/SE/96/3501. Paris, le 12 juillet 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010, 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 091201-saisine HCB-info compl oeillets concernant notamment le dossier C/NL/09/01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le dossier EFSA/GMO/NL/2005/22. Paris, le 12 octobre 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2009, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur les réponses de l'AESA aux questions posées par les Etats membres au sujet de la culture et de la consommation du maïs Mon810, Dossier EFSA-GMO-RX-MON 810</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2009, 43 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis relatif à la saisine du 15 décembre 2009 de Monsieur le Député François Grosdidier, quant aux conclusions de l'étude intitulée “A comparison of the effects of three GM corn varieties on mammalian health” par J. Spiroux de Vendômois, F. Roullier, D. Cellier & G.E. Séralini, Int. J. Biol. Sci, 2009 : 5(7) : 706-726</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2009, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des virus entéritiques au nématode parasite Trichinella; aller et retour entre recherche et expertises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine vétérinaire et santé animale. Université Paris XII Val de Marne, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00790064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId902"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.fr/citations?hl=en&amp;user=rZPExNkAAAAJ&amp;view_op=list_works&amp;cstart=20;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Pascal_Boireau/publications/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dim1health.com/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595854v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dupouy-Camet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gharbi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boireau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2026.71187" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595860v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Mowlavi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Bizhani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2026008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186681v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Adjou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Coutureau-Vicaire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fontbonne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2025.71139" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558027v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Da Pang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Min Jin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi Jian Dong" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Ding" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109102" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04116892v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip D&#225;mek" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fremaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Thoumire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delsart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fawpar.2023.e00194" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03659181v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anqi Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolei Liu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Heckmann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vitour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-022-07479-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910422v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Estebanez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022014" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941513v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Nadal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marsot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Metayer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guillot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11020227" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316855v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Boros" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vall&#233;e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana-Catalina Panait" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin M. Gherman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chevillot-Grasset" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/helm-2020-0032" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973591v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuemin Jin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Bai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Yang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haining Shi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00829-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179171v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Oleaga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Polack" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grech-Angelini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quilichini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007543" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02459567v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Blaga" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Th&#233;bault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Geers" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2019076" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623407v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe La Rosa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vallee" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Marucci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennio Bandino" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-2939-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607290v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Bo Wang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Ning Shi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke W. B. van Der Giessen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182016002493" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620009v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haichao Zhu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelin Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2522-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628771v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Karadjian" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Pozio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2017053" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620520v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Xu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Tang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libo Wang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai N. Shi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01834" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620222v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B. Wang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. N. Shi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. B. van Der Giessen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pim.12437" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633785v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ruetsch" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Delaunay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Armengaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Peloux-Petiot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2016027" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636056v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitomir Djokic" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fablet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1753-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631173v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Durand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182015001870" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-ZS89BS5Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629943v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duvallet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20506/rst.34.2.2386" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02325709v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-035X(15)30315-4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHMJK7G3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04539634v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537929v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rinaldi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Roux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ducry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2014.10.009" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BKCVC94-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537911v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.P. Wu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Liu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Wang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blaga" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.Q. Fu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2013.01.055" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PV32CSZP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537918v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2013.02.001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJTDPT23-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537896v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2011.08.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBTMJ6F6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537901v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuping Wu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Song" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-011-2789-2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S8R9CMX5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537898v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhong Guan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11010-011-1046-4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W2Q8JCGD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539580v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacour" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539498v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Thomas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451029v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richomme" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tolon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;naig Halos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268810000117" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667524v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Lacour" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2010.04.026" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z5ND8LZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537888v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Zocevic" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mace" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyuan Liu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182010001526" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-X3TZQP7H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537866v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Cozma" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2008.10.034" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJW4TNTC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660717v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lecollinet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Breard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sailleau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666539v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaohua Wang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinping Zhu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaping Yang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Gu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2009.01.003" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-678R05ML-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537883v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Liu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Y. Yao" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H. Li" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G. Li" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543007v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gao Lifang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Ling" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoquan Fu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657898v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F&#233;m&#233;nia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Lair-Fulleringer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Wagner" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sarfati" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-008-9175-3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PJCKQBXN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418989v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Halos" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2009.06.009" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4X94NBH7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529485v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Stoichici" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Stefan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2008.10.059" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5BZJF9J-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654290v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Guerhier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668489v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V. Svirshchevskaya" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina A. Shevchenko" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Latg&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-313X.2009.00869.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SRT3JL0R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537887v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Rhun" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Le Naour" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022149X09359830" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-RL3CGZWD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529304v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen M. Cretu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Draghici" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2008.10.058" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MNTNCG7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655480v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romel Hern&#225;ndez-Bello" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Bermudez-Cruz" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Fonseca-Li&#241;an" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garcia-Reyna" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2007.07.009" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XKFD75N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529244v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Seucom" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/0090-3558-44.2.457" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666937v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Feng Liu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu Ping Wu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Lin Wang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ling Yu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Fang Wang" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/dna.2007.0691" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656869v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Li" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junfei Wei" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2007.11.012" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMXWJ5M1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543037v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titilincu Adriana" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorica Mircean" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661641v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Antoniu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Gherman" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656330v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Maddox-Hyttel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten N&#246;ckler" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656549v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hars" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rossi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bou&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Garin-Bastuji" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fr&#233;d&#233;rique Le Potier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661325v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pepin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bou&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Castric" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Cliquet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662912v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mac&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorry Forbes" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Scandrett" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668853v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Picherot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cote" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Noeckler" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2006.08.003" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFNV2BP4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666413v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Y. Li" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182007002855" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/713855045FA40F55FE31D060EE3C6B87A77C6222/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662752v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Trap" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Le Rhun" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655251v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kapel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gajadhar" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dupouy-Camet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655410v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Bruyne" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ancelle" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Vallee" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663871v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Berkova" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intimm/dxh356" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658352v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Webster" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maddox-Hyttel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Nockler" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malakauskas" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J van Der Giessen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282512v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Femenia" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arock" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leriche" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delouis" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Millet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2005.01.017" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2KNDVQW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680616v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lh Yuan" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bq Fu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Liu" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yl Zhang" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679395v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leblond" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pradier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Pittel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fortier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670324v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wx Fu Baoquan" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678756v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.P. Zhu" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia-Reyna" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yang" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.V. Li" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2005122151" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669470v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fb Yuan Lihong" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680617v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huizhen Guo" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lr Li" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xp Wu" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sm Sun" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669566v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fb Gao Changling" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679652v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Femenia" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leriche" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Millet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682840v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Niborski" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Enciso" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2004.07.015" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GSX1QP71-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680329v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dabrowska" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jagielska" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ciesla" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plucienniczak" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kwiatowski" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182003004426" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E86EF7A5EB43F1409873D80169CCB438BDC1524/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676656v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wang" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.X. Niu" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Lu" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669732v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677730v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yera" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakir Andiva" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Limonne" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/CDLI.10.5.793-796.2003" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676630v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.P. Yang" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xp Zhu" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Yang" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lp Zhang" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xn Xu" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676597v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhan" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902674v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2000132" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683759v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trap" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694363v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perret" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Fabien" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067147v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pascal Boireau" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vayssier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fabien" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calamel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0031182097001716" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902292v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boireau" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Fabien" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssier Taussat" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vallet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Perret" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562471v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562487v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562444v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562500v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562452v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562505v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562478v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562437v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562491v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482549v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566797v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563362v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563369v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563377v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563385v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562563v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566801v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04544456v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fr&#233;maux" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Opsteegh" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04544480v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Swart" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Waap" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pikka Jokelainen" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566823v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566804v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04141073v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelin Liu" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566828v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04140809v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566816v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566876v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566866v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566869v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566874v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566871v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04119474v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Karadjian" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Blanchard" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Grasteau" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566840v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566849v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566852v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04119526v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minyang Liu" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566854v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566856v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566844v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566862v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Golstein" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pag&#232;s" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533014v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Sabau" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533171v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyang Liu" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149604v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149602v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740250v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740385v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Riera" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Zanella" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806769v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Blanchard" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Buzoni-Gatel" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eloit" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Pei" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809617v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758327v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhisa Takumi" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Teunis" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Fonville" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2008.10.044" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZDHM45C-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756828v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin A. Gajadhar" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ray Gamble" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2008.10.063" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJP5Z24J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824211v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gherman" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Cozma" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756172v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nockler" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reckinger" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Szabo" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maddox-Hyttel" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2008.10.075" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z19LMB63-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814857v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Durand" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Stoichici" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Stefan" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751376v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Cabaret" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823238v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Y&#233;pez-Mulia" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Monta&#241;o-Escalona" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fonseca-Li&#241;&#225;n" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Munoz-Cruz" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Arizmendi-Puga" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816933v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Stephan" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zanella" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Br&#233;ard" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817516v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ortega-Pierres" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hern&#225;ndez-Bello" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rm Bermudez-Cruz" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Garc&#237;a-Reyna" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815194v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Halos" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Alliot" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815058v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cm Cretu" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Draghici" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815728v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Katsuhisa" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fonville" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814359v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813837v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811788v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Richomme" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Maestrini" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814468v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811951v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811709v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816809v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Antoniu" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816948v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Forbes" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Scandrett" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815253v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Zhu" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Yang" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gu" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Li" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816365v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Wu" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fu" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Wang" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Zhang" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Yu" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813309v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816681v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vonville" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816780v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rossi" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hars" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814331v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lain&#233;-Prade" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815350v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Reckinger" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Szab&#243;" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823003v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822461v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Arizmendy-Puga" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811773v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817020v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815270v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814333v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Wang" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hao" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818076v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pb Garcia-Reyna" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813606v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafeng Liu" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813965v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ferte" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815492v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Li" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822148v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bahuon" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bruschi" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811768v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Serrano" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814017v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814909v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814619v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814816v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se Cilievici" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Popa" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dida" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816315v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813314v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815502v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Cabaj" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816631v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815734v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813388v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Svirshchevskaya" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Femenia" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lantier" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812354v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814135v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pourquier" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814704v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814616v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Wagner" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila K. Gorna" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817169v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813542v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815017v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822053v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811803v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811639v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812914v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812190v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822428v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2005.07.001" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07HCR8KJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819773v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Abdelouahad" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816219v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cy Li" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811823v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815731v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lelong" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816874v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813291v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bolas-Fernandez" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815086v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814351v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chermette" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814066v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815089v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812394v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815257v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816627v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Serrano" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822107v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Glemarec" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deville" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814484v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814895v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Naciri" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Licois" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bout" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814946v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814900v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811826v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812328v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825770v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833027v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fj Serrano" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825695v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764157v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Deville" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre de Pooter" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Aucouturier" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Laine-Prade" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2005.05.029" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBP5F3HK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825381v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malakauskas Ab" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cmo Kapel" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825740v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825885v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leguerhier" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764309v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.O. Kapel" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.P. Meng" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2005.05.020" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW1NR9W8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764504v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Serrano" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M.O. Kapel" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2005.05.033" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3S2VTZDW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826824v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764482v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2005.05.059" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JNDNMQW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825412v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764506v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric de Bruyne" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2005.05.026" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3M7J3G3R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826675v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Labat" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mouthon" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Escaig" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825232v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827669v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833018v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cretu" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825229v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758765v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mn Rosso" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826662v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825250v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825760v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825842v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04142499v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566838v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Foucher" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernez-Romand" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tapprest" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Linster" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laloy" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383319v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551311v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551247v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551315v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vuillermet" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890272v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oleaga" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04142289v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04141526v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149607v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809274v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821520v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tolon" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822094v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814380v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814715v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cui" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Zhao" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Liu" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814307v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Li" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Li" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Li" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Gai" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814848v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812099v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Caccio" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Wielinga" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mattson" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Broglia" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815691v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814982v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814879v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Deng" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Li" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815761v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815321v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824652v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Alekseeva" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816040v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ca de Broucker" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Mari&#233;" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816580v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814209v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833693v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadejda Berkova" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827817v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ascarateil" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832537v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Wagner" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604551v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Leguay" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dassa" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bagnis" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03750537v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780128212097/trichinella-and-trichinellosis" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821209-7.00014-7" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815184v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Broch&#233;riou" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonafe" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831361v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562522v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563392v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566879v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566848v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752888v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Comit&#233; Scientifique Du Haut Conseil Des Biotechnologies" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Barny" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752894v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917702v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comit&#233; Scientifique Du Haut Conseil Des Biotechnologies" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917686v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788222v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790157v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917764v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert De Verneuil" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Franche" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354427v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354431v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790350v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788108v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917777v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917709v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354433v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790080v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917782v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787190v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917623v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne M. A. Barny" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787185v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787191v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917630v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789394v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789521v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789212v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791061v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791518v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789356v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800686v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915560v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bellivier" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795354v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917581v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917533v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800867v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917593v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800022v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801204v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797665v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917605v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801289v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915576v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertheau" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915583v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferry" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915967v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Drillien" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915568v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807779v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Chauvel" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915579v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915955v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915573v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915559v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809619v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915971v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915972v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915976v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916042v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915978v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915992v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915488v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915998v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915536v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915492v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915553v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915990v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915995v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Deguergue" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916007v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915979v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915527v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915530v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915555v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915982v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915547v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915996v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Coignard" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916002v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916003v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916035v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comit&#233; Scientifique" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915463v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916027v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916024v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916034v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916023v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916005v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916013v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916018v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916010v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916008v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916016v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916040v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916031v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916036v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00790064v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.fr/citations?hl=en&amp;user=rZPExNkAAAAJ&amp;view_op=list_works&amp;cstart=20;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Pascal_Boireau/publications/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dim1health.com/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595854v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dupouy-Camet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gharbi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boireau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2026.71187" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630788v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yushu He" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoying He" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingbo Lv" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vallee" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1014042" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595860v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Mowlavi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Bizhani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2026008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186681v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Adjou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Coutureau-Vicaire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fontbonne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2025.71139" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558027v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Da Pang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Min Jin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi Jian Dong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Ding" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109102" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04116892v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip D&#225;mek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fremaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Thoumire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delsart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fawpar.2023.e00194" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941513v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Nadal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marsot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Metayer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guillot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11020227" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03659181v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anqi Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolei Liu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Heckmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vitour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-022-07479-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910422v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Estebanez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316855v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Boros" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vall&#233;e" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana-Catalina Panait" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin M. Gherman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chevillot-Grasset" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/helm-2020-0032" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973591v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuemin Jin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Bai" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Yang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haining Shi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00829-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179171v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Oleaga" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Polack" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grech-Angelini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quilichini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007543" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02459567v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Blaga" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Th&#233;bault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Geers" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2019076" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623407v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe La Rosa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Marucci" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennio Bandino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-2939-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620222v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bai" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B. Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. N. Shi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. B. van Der Giessen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pim.12437" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607290v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Bo Wang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Ning Shi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke W. B. van Der Giessen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182016002493" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620009v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haichao Zhu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelin Wang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2522-9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628771v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Karadjian" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Pozio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2017053" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620520v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Xu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Tang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libo Wang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai N. Shi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01834" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631173v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitomir Djokic" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Durand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182015001870" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-ZS89BS5Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633785v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ruetsch" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Delaunay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Armengaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Peloux-Petiot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2016027" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636056v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fablet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1753-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02325709v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-035X(15)30315-4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHMJK7G3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629943v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duvallet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20506/rst.34.2.2386" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04539634v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537929v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rinaldi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Roux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ducry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2014.10.009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2BKCVC94-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537911v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.P. Wu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Liu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Wang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blaga" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.Q. Fu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2013.01.055" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PV32CSZP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537918v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2013.02.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJTDPT23-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537896v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2011.08.001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBTMJ6F6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537901v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuping Wu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Song" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-011-2789-2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S8R9CMX5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537898v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhong Guan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11010-011-1046-4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W2Q8JCGD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539580v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacour" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539498v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Thomas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537888v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Zocevic" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mace" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyuan Liu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182010001526" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-X3TZQP7H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451029v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richomme" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tolon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;naig Halos" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268810000117" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667524v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Lacour" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2010.04.026" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z5ND8LZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529304v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen M. Cretu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Draghici" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2008.10.058" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MNTNCG7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537866v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Cozma" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2008.10.034" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJW4TNTC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660717v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lecollinet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Breard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sailleau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666539v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaohua Wang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinping Zhu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaping Yang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Gu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2009.01.003" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-678R05ML-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543007v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gao Lifang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Ling" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoquan Fu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04537883v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Liu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Y. Yao" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H. Li" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G. Li" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657898v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F&#233;m&#233;nia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Lair-Fulleringer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Wagner" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sarfati" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-008-9175-3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PJCKQBXN-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418989v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Halos" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2009.06.009" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4X94NBH7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529485v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Stoichici" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Stefan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2008.10.059" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5BZJF9J-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537887v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Rhun" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Le Naour" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022149X09359830" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-RL3CGZWD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654290v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Guerhier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668489v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V. Svirshchevskaya" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina A. Shevchenko" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Latg&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-313X.2009.00869.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SRT3JL0R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655480v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romel Hern&#225;ndez-Bello" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Bermudez-Cruz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Fonseca-Li&#241;an" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garcia-Reyna" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2007.07.009" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XKFD75N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529244v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Seucom" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/0090-3558-44.2.457" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666937v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Feng Liu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiu Ping Wu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Lin Wang" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ling Yu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Fang Wang" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/dna.2007.0691" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543037v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titilincu Adriana" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorica Mircean" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656869v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Li" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junfei Wei" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2007.11.012" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMXWJ5M1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666413v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Y. Li" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182007002855" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/713855045FA40F55FE31D060EE3C6B87A77C6222/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661641v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Antoniu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Gherman" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656330v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Maddox-Hyttel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten N&#246;ckler" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656549v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hars" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rossi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bou&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Garin-Bastuji" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fr&#233;d&#233;rique Le Potier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661325v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pepin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bou&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Castric" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Cliquet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662912v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mac&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorry Forbes" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Scandrett" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668853v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Picherot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cote" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Noeckler" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2006.08.003" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFNV2BP4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662752v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Trap" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Le Rhun" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655251v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kapel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gajadhar" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dupouy-Camet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655410v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Bruyne" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ancelle" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Vallee" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663871v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Berkova" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intimm/dxh356" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658352v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Webster" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maddox-Hyttel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Nockler" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malakauskas" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J van Der Giessen" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282512v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Femenia" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arock" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leriche" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delouis" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Millet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2005.01.017" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2KNDVQW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670324v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wx Fu Baoquan" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680616v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lh Yuan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bq Fu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Liu" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yl Zhang" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679395v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leblond" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pradier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Pittel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fortier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678756v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.P. Zhu" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia-Reyna" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yang" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.V. Li" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2005122151" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680617v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huizhen Guo" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lr Li" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xp Wu" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sm Sun" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669470v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fb Yuan Lihong" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679652v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Femenia" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leriche" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Millet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669566v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fb Gao Changling" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682840v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Niborski" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Enciso" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2004.07.015" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GSX1QP71-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680329v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dabrowska" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jagielska" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ciesla" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plucienniczak" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kwiatowski" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182003004426" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E86EF7A5EB43F1409873D80169CCB438BDC1524/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676656v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wang" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.X. Niu" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Lu" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676630v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.P. Yang" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xp Zhu" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Yang" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lp Zhang" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xn Xu" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669732v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677730v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yera" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakir Andiva" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Limonne" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/CDLI.10.5.793-796.2003" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676597v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhan" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902674v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2000132" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683759v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trap" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694363v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perret" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Fabien" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067147v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pascal Boireau" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vayssier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fabien" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calamel" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0031182097001716" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902292v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boireau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Fabien" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssier Taussat" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vallet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Perret" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562491v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562437v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562471v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562487v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562444v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562500v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562452v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562505v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562478v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482549v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566797v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563362v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563369v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563377v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566801v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563385v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562563v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04544456v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fr&#233;maux" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Opsteegh" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566816v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04140809v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04544480v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Swart" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Waap" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pikka Jokelainen" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566823v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566804v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04141073v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelin Liu" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566828v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566876v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566866v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566869v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566874v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566871v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566862v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Golstein" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pag&#232;s" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533014v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Sabau" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04119474v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Karadjian" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Blanchard" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Grasteau" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566840v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566849v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566852v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04119526v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minyang Liu" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566854v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566856v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566844v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533171v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyang Liu" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149604v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149602v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740385v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Riera" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Zanella" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740250v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806769v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Blanchard" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Buzoni-Gatel" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eloit" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Pei" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809617v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823238v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Y&#233;pez-Mulia" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Monta&#241;o-Escalona" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fonseca-Li&#241;&#225;n" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Munoz-Cruz" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Arizmendi-Puga" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758327v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhisa Takumi" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Teunis" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Fonville" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2008.10.044" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8ZDHM45C-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756172v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nockler" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reckinger" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Szabo" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maddox-Hyttel" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2008.10.075" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z19LMB63-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756828v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvin A. Gajadhar" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ray Gamble" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2008.10.063" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJP5Z24J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824211v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gherman" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Cozma" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814857v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Durand" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Stoichici" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Stefan" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751376v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Cabaret" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816933v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Stephan" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Zanella" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Br&#233;ard" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811768v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Serrano" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814017v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814909v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814619v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Forbes" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Scandrett" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814816v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cm Cretu" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se Cilievici" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Popa" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dida" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816315v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafeng Liu" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fu" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Wu" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817516v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ortega-Pierres" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hern&#225;ndez-Bello" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rm Bermudez-Cruz" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Garc&#237;a-Reyna" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815194v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Halos" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Alliot" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815058v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Draghici" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815728v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Katsuhisa" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fonville" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814359v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813837v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811788v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Richomme" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Maestrini" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814468v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816365v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Wang" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Zhang" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Yu" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813309v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816681v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vonville" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816780v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rossi" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hars" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811951v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811709v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816809v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Antoniu" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816948v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815253v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Zhu" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Yang" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gu" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Li" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815350v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Reckinger" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Szab&#243;" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814331v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lain&#233;-Prade" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811773v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817020v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822461v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Arizmendy-Puga" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823003v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815270v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814333v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Wang" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hao" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818076v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pb Garcia-Reyna" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813606v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813965v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ferte" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815492v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Li" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822148v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bahuon" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bruschi" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814895v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Naciri" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Licois" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bout" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814946v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814900v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811826v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812328v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bolas-Fernandez" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813314v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813388v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Svirshchevskaya" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Femenia" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lantier" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815502v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Cabaj" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816631v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815734v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812354v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814135v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pourquier" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814704v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814616v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Wagner" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila K. Gorna" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817169v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816219v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cy Li" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811823v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815731v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lelong" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816874v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813542v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815017v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822053v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811803v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811639v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812914v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812190v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822428v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2005.07.001" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07HCR8KJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819773v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Abdelouahad" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815086v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813291v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814351v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Chermette" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815257v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814066v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815089v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816627v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Serrano" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822107v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Glemarec" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Deville" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812394v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814484v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825770v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833027v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fj Serrano" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825695v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764157v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Deville" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre de Pooter" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Aucouturier" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Laine-Prade" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2005.05.029" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBP5F3HK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826824v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764482v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.O. Kapel" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.P. Meng" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2005.05.059" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JNDNMQW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825381v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malakauskas Ab" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cmo Kapel" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825740v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825885v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leguerhier" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764309v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2005.05.020" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW1NR9W8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764504v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Serrano" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M.O. Kapel" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2005.05.033" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3S2VTZDW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825412v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764506v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric de Bruyne" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2005.05.026" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3M7J3G3R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826675v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Labat" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mouthon" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Escaig" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825232v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827669v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833018v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cretu" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825250v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825760v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825842v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825229v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758765v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mn Rosso" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826662v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383319v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04142499v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566838v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Foucher" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernez-Romand" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tapprest" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Linster" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laloy" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551311v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551247v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551315v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vuillermet" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04141526v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890272v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oleaga" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04142289v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149607v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809274v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821520v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tolon" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816040v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ca de Broucker" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Mari&#233;" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816580v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822094v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814380v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814715v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cui" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Zhao" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Liu" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814982v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814307v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Li" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Li" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Li" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Gai" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814848v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812099v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Caccio" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Wielinga" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mattson" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Broglia" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815691v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815761v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814879v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Deng" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Li" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824652v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Alekseeva" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815321v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814209v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833693v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadejda Berkova" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827817v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ascarateil" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832537v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Wagner" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604551v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Leguay" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dassa" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bagnis" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03750537v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/book/9780128212097/trichinella-and-trichinellosis" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821209-7.00014-7" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815184v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Broch&#233;riou" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonafe" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831361v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562522v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04563392v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566879v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04566848v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752888v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Comit&#233; Scientifique Du Haut Conseil Des Biotechnologies" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Barny" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752894v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917702v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comit&#233; Scientifique Du Haut Conseil Des Biotechnologies" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917686v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788222v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790157v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917764v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert De Verneuil" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Franche" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354427v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917777v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917709v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354431v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790350v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788108v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354433v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790080v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917782v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789394v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787190v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917623v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne M. A. Barny" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787185v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917630v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787191v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789356v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789521v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789212v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791061v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791518v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795354v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800686v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915560v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bellivier" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917605v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917581v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917533v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800867v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917593v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800022v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801204v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797665v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801289v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915579v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertheau" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915955v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915573v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915576v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915583v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferry" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915967v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Drillien" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807779v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Chauvel" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915568v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915559v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809619v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915971v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915972v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915976v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916042v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915978v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915547v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915996v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Coignard" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915992v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915990v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915553v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915995v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Deguergue" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915998v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915536v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915492v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915488v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915979v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916007v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915527v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915530v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915555v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915982v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916008v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916016v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916002v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916003v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916027v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916035v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comit&#233; Scientifique" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915463v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916024v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916034v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916023v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916005v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916013v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916018v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916010v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916031v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916036v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916040v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00790064v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>