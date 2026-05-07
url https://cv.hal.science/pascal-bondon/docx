--- v0 (2026-03-15)
+++ v1 (2026-05-07)
@@ -446,612 +446,612 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust estimate for count time series using GLARMA models: An application to environmental and epidemiological data</w:t>
+                <w:t xml:space="preserve">Combining Generalized Linear Autoregressive Moving Average and Bootstrap Models for Analyzing Time Series of Respiratory Diseases and Air Pollutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Julia Alves Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valdério Anselmo Reisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valderio Anselmo Reisen</w:t>
+                <w:t xml:space="preserve">Glaura Conceicao Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 137 (Part A), pp.115658. </w:t>
+              <w:t xml:space="preserve">Mathematics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (5), pp.859. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2024.115658⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/math13050859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04691875v1</w:t>
+                <w:t xml:space="preserve">hal-05189158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Generalized Linear Autoregressive Moving Average and Bootstrap Models for Analyzing Time Series of Respiratory Diseases and Air Pollutants</w:t>
+                <w:t xml:space="preserve">Robust estimate for count time series using GLARMA models: An application to environmental and epidemiological data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Julia Alves Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glaura Conceicao Franco</w:t>
+                <w:t xml:space="preserve">Valderio Anselmo Reisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (5), pp.859. </w:t>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 137 (Part A), pp.115658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/math13050859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2024.115658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05189158v1</w:t>
+                <w:t xml:space="preserve">hal-04691875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence of a periodic and seasonal INAR process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A dimension reduction factor approach for multivariate time series with long-memory. A robust alternative method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valdério Anselmo Reisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Márton Ispány</w:t>
+                <w:t xml:space="preserve">Céline Lévy-Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edson Zambon Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bondon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paulo Roberto Prezotti Filho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Time Series Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jtsa.12746⟩</w:t>
+              <w:t xml:space="preserve">Statistical Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65, pp.2865-2886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00362-023-01504-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04581441v1</w:t>
+                <w:t xml:space="preserve">hal-04225878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale mixtures of multivariate centered skew-normal distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">João Victor B. de Freitas</w:t>
+                <w:t xml:space="preserve">Existence of a periodic and seasonal INAR process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Márton Ispány</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Juvêncio Nobre</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valdério Anselmo Reisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Roberto Prezotti Filho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11222-024-10512-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Time Series Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jtsa.12746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04837432v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dimension reduction factor approach for multivariate time series with long-memory. A robust alternative method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valdério Anselmo Reisen</w:t>
+                <w:t xml:space="preserve">Scale mixtures of multivariate centered skew-normal distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Victor B. de Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Lévy-Leduc</w:t>
+                <w:t xml:space="preserve">Valdério Reisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edson Zambon Monte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bondon</w:t>
+                <w:t xml:space="preserve">Juvêncio Nobre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 65, pp.2865-2886. </w:t>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (6), pp.212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00362-023-01504-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11222-024-10512-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225878v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-quantile estimation for GARCH models</w:t>
               </w:r>
@@ -1522,77 +1522,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spectral approach to estimate the autocovariance function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lévy-Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valdério Reisen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Planning and Inference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 221, pp.281-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1620,1248 +1620,1248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deconstruction of annoyance due to air pollution by multiple correspondence analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A periodic and seasonal statistical model for non-negative integer-valued time series with an application to dispensed medications in respiratory diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Prezotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valdério Reisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Márton Ispány</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Machado</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valdério Reisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-13958-8⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2021.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03209912v1</w:t>
+                <w:t xml:space="preserve">hal-03185700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-regression spectral estimator for periodic ARMA models. An empirical investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro José Queiroz Sarnaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valdério Anselmo Reisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lévy-Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Environmental Research and Risk Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 35 (3), pp.653-664. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00477-020-01958-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized additive model for count time series: An application to quantify the impact of air pollutants on human health</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deconstruction of annoyance due to air pollution by multiple correspondence analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Meri Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Julia A. Camara</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valdério Reisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pesquisa Operacional</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/0101-7438.2021.041.00241120⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (35), pp.47904-47920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-13958-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03437160v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baseline removal in spectrometry gamma by observation of local minima</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generalized additive model for count time series: An application to quantify the impact of air pollutants on human health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Julia A. Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kélian This</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Colas</w:t>
+                <w:t xml:space="preserve">Glaura Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valderio Reisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">System Theory, Control and Computing Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.52846/stccj.2021.1.1.4⟩</w:t>
+              <w:t xml:space="preserve">Pesquisa Operacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41, pp.e241120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/0101-7438.2021.041.00241120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519883v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03437160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A periodic and seasonal statistical model for non-negative integer-valued time series with an application to dispensed medications in respiratory diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Baseline removal in spectrometry gamma by observation of local minima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kélian This</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Brusquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Frigerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Prezotti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valdério Reisen</w:t>
+                <w:t xml:space="preserve">Sébastien Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bondon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">System Theory, Control and Computing Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (1), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2021.03.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.52846/stccj.2021.1.1.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185700v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projection Methods for Uniformly Convex Expandable Sets</w:t>
+                <w:t xml:space="preserve">Principal component analysis with autocorrelated data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Chrétien</w:t>
+                <w:t xml:space="preserve">Bartolomeu Zamprogno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valdério Reisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Higor Cotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neyval Costa Reis Júnior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/math8071108⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Computation and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 90 (12), pp.2117-2135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00949655.2020.1764556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02896463v1</w:t>
+                <w:t xml:space="preserve">hal-02560885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of redundant air quality monitoring stations using robust principal component analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valdério Reisen</w:t>
+                <w:t xml:space="preserve">Empirical study of robust estimation methods for PAR models with application to the air quality area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Correa Solci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valdério A. Reisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jose Queiroz Sarnaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bondon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paulo Prezotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (1), pp.152-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03610926.2018.1533970⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10666-020-09717-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02626255v1</w:t>
+                <w:t xml:space="preserve">hal-01886198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical study of robust estimation methods for PAR models with application to the air quality area</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Jose Queiroz Sarnaglia</w:t>
+                <w:t xml:space="preserve">Identification of redundant air quality monitoring stations using robust principal component analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Higor Cotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valdério Reisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Prezotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25, pp.521-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10666-020-09717-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03610926.2018.1533970⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01886198v1</w:t>
+                <w:t xml:space="preserve">hal-02626255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of multivariate time series techniques to estimate the impact of particulate matter on the perceived annoyance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projection Methods for Uniformly Convex Expandable Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bondon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2019.117080⟩</w:t>
+              <w:t xml:space="preserve">Mathematics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/math8071108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02501972v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02896463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principal component analysis with autocorrelated data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Use of multivariate time series techniques to estimate the impact of particulate matter on the perceived annoyance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valdério Reisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Meri Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neyval Costa Reis Júnior</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Computation and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 90 (12), pp.2117-2135. </w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 222, pp.117080. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00949655.2020.1764556⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2019.117080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02560885v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust factor modelling for high-dimensional time series: An application to air pollution data</w:t>
               </w:r>
@@ -2873,64 +2873,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valdério Anselmo Reisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Marcio Sgrancio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lévy-Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edson Zambon Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higor Henrique Aranda Cotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2975,412 +2975,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized additive model with principal component analysis: An application to time series of respiratory disease and air pollution data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust Estimation of Fractional Seasonal Processes: Modeling and Forecasting Daily Average SO2 Concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valderio A. Reisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edson Zambon Monte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliana B. de Souza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valderio A. Reisen</w:t>
+                <w:t xml:space="preserve">Glaura C. Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glaura C. Franco</w:t>
+                <w:t xml:space="preserve">Adriano M. Sgrancio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marton Ispany</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bondon</w:t>
+                <w:t xml:space="preserve">Fabio A. Fajardo Molinares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 67 (2), pp.453-480. </w:t>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 146, pp.27-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/rssc.12239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2017.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01599112v1</w:t>
+                <w:t xml:space="preserve">hal-01617641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Estimation and Testing of the Cointegration Order Based on the Frequency Domain</w:t>
+                <w:t xml:space="preserve">Generalized additive model with principal component analysis: An application to time series of respiratory disease and air pollution data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor V. M. Souza</w:t>
+                <w:t xml:space="preserve">Juliana B. de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valderio A. Reisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glaura C. Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marton Ispany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bondon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business and Economic Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07350015.2016.1251442⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 67 (2), pp.453-480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rssc.12239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578357v1</w:t>
+                <w:t xml:space="preserve">hal-01599112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Estimation of Fractional Seasonal Processes: Modeling and Forecasting Daily Average SO2 Concentrations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Estimation and Testing of the Cointegration Order Based on the Frequency Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor V. M. Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valderio A. Reisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glaura C. Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bondon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 146, pp.27-43. </w:t>
+              <w:t xml:space="preserve">Journal of Business and Economic Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (4), pp.695-704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matcom.2017.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07350015.2016.1251442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617641v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy storage sizing for wind power: impact of the autocorrelation of day-ahead forecast errors</w:t>
               </w:r>
@@ -3581,235 +3581,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piecewise FARIMA models for long-memory time series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Li Song</w:t>
+                <w:t xml:space="preserve">Scalable structural break detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamas Elteto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaus Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Germain-Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Computation and Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00949655.2011.582470⟩</w:t>
+              <w:t xml:space="preserve">Applied Soft Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asoc.2012.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00819756v1</w:t>
+                <w:t xml:space="preserve">hal-00711843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable structural break detection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cecile Germain-Renaud</w:t>
+                <w:t xml:space="preserve">Piecewise FARIMA models for long-memory time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soft Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Computation and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 82 (9), pp.1367-1382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.asoc.2012.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00949655.2011.582470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711843v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00819756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Least squares estimation of ARCH models with missing observations</w:t>
               </w:r>
@@ -3977,64 +3977,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Non-Stationary Grid Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamas Elteto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Germain-Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4202,308 +4202,308 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to continuum estimation in gamma spectrum by observation of local minima</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Colas</w:t>
+                <w:t xml:space="preserve">Multivariate analysis on perceived annoyance caused by air pollution and their determinants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviani Santana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valderio A. Reisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Meri Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on System Theory, Control and Computing (ICSTCC 2020)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Air Quality - Science and Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Thessaloniki, Greece. pp.190</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02985542v1</w:t>
+                <w:t xml:space="preserve">hal-02985464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate analysis on perceived annoyance caused by air pollution and their determinants</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jane Meri Santos</w:t>
+                <w:t xml:space="preserve">Contribution to continuum estimation in gamma spectrum by observation of local minima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kélian This</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Brusquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Frigerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Air Quality - Science and Application</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th International Conference on System Theory, Control and Computing (ICSTCC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Sinaia, Romania. pp.937-942, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icstcc50638.2020.9259717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02985464v1</w:t>
+                <w:t xml:space="preserve">hal-02985542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Quantile Time Series in Financial Time Series Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valdério Reisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4548,502 +4548,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02985580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust method for estimating the number of factors in an approximate factor model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Higor Cotta</w:t>
+                <w:t xml:space="preserve">Time series models and principal component analysis techniques to estimate the impact of particulate matter on health and quality of life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valderio A. Reisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Work-Conference on Time Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Granada, Spain. pp.711-722</w:t>
+              <w:t xml:space="preserve">International Conference on Robust Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Guayaquil, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02358699v1</w:t>
+                <w:t xml:space="preserve">hal-02359500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust estimation and testing of the cointegration order based on the frequency domain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Igor V. M. Souza</w:t>
+                <w:t xml:space="preserve">The PINAR (1, 1_S) model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Prezotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valderio A. Reisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G.C. Franco</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marton Ispany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Computational and Financial Econometrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Conference on Robust Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Guayaquil, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02358658v1</w:t>
+                <w:t xml:space="preserve">hal-02359803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time series models and principal component analysis techniques to estimate the impact of particulate matter on health and quality of life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Milena Machado</w:t>
+                <w:t xml:space="preserve">A robust method for estimating the number of factors in an approximate factor model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Higor Cotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valderio A. Reisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Robust Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Guayaquil, Ecuador</w:t>
+              <w:t xml:space="preserve">International Work-Conference on Time Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Granada, Spain. pp.711-722</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359500v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PINAR (1, 1_S) model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paulo Prezotti</w:t>
+                <w:t xml:space="preserve">A robust estimation and testing of the cointegration order based on the frequency domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor V. M. Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valderio A. Reisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marton Ispany</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.C. Franco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Robust Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Guayaquil, Ecuador</w:t>
+              <w:t xml:space="preserve">13th International Conference on Computational and Financial Econometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359803v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robust alternative to the sample autocovariance and autocorrelation functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higor Cotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valderio A. Reisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lévy-Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Robust Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Guayaquil, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5062,921 +5062,921 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The estimation and testing of the fractional cointegration order based on the frequency domain : A robust approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On subset integer-valued autoregressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marton Ispany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valderio A. Reisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G.C. Franco</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Paraiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Computational and Financial Econometrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">12th International Vilnius Conference on Probability Theory and Mathematical Statistics and 2018 IMS Annual Meeting on Probability and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Vilnius, Lithuania. pp.332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02003755v1</w:t>
+                <w:t xml:space="preserve">hal-01886233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust alternative for the estimation of autocovariance from the frequency domain for multivariate processes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The estimation and testing of the fractional cointegration order based on the frequency domain : A robust approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valderio A. Reisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor V. M. Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.C. Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bondon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Lévy-Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Work-Conference on Time Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Granada, Spain. pp.1011 - 1012</w:t>
+              <w:t xml:space="preserve">12th International Conference on Computational and Financial Econometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886240v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model for count time series with periodic two orders autoregressive structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A robust alternative for the estimation of autocovariance from the frequency domain for multivariate processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Higor Cotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valderio A. Reisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Faradiba Sarquis Serpa</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lévy-Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Computational and Financial Econometrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">International Work-Conference on Time Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Granada, Spain. pp.1011 - 1012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02003709v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On subset integer-valued autoregressions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">A model for count time series with periodic two orders autoregressive structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Prezotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valderio Reisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marton Ispany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Paraiba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bondon</w:t>
+                <w:t xml:space="preserve">Faradiba Sarquis Serpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Vilnius Conference on Probability Theory and Mathematical Statistics and 2018 IMS Annual Meeting on Probability and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Vilnius, Lithuania. pp.332</w:t>
+              <w:t xml:space="preserve">12th International Conference on Computational and Financial Econometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886233v1</w:t>
+                <w:t xml:space="preserve">hal-02003709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radar Detection Schemes for Joint Temporal and Spatial Correlated Clutter Using Vector ARMA Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust estimation of covariance and correlation functions of a stationary multivariate process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Higor Cotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valderio A. Reisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wajih Ben Abdallah</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bondon</w:t>
+                <w:t xml:space="preserve">Wolfgang Stummer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th European Signal Processing Conference (EUSIPCO 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Work-Conference on Time Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Granada, Spain. pp.47-58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578366v1</w:t>
+                <w:t xml:space="preserve">hal-01578459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An application of the GAM-PCA-VAR model to respiratory disease and air pollution data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Glaura C. Franco</w:t>
+                <w:t xml:space="preserve">Forecasting Intraday Risk Measures using Multiplicative Component GARCH Model and Multimodal Distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bondon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Work-Conference on Time Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2017, Granada, Spain. pp.319-320</w:t>
+              <w:t xml:space="preserve">, Sep 2017, Granada, Spain. pp.249-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578442v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust estimation of covariance and correlation functions of a stationary multivariate process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Higor Cotta</w:t>
+                <w:t xml:space="preserve">An application of the GAM-PCA-VAR model to respiratory disease and air pollution data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marton Ispany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana B. de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valderio A. Reisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glaura C. Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Work-Conference on Time Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2017, Granada, Spain. pp.47-58</w:t>
+              <w:t xml:space="preserve">, Sep 2017, Granada, Spain. pp.319-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578459v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting Intraday Risk Measures using Multiplicative Component GARCH Model and Multimodal Distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Thibault</w:t>
+                <w:t xml:space="preserve">Radar Detection Schemes for Joint Temporal and Spatial Correlated Clutter Using Vector ARMA Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajih Ben Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Work-Conference on Time Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th European Signal Processing Conference (EUSIPCO 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Kos, Greece. 5 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/eusipco.2017.8081373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578470v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust autocovariance estimation from the frequency domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higor Cotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valderio A. Reisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6027,51 +6027,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multimodal Asymmetric Exponential Power Distribution: Application to risk measurement for financial high-frequency data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6112,148 +6112,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backtesting Expected Shortfall with a skewed exponential power distribution in electricity markets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Thibault</w:t>
+                <w:t xml:space="preserve">A robust estimation approach for fitting a PARMA model to real data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jose Queiroz Sarnaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valderio Anselmo Reisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lévy-Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Signal Processing Conference (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp.2141-2145, </w:t>
+              <w:t xml:space="preserve">2016 IEEE Statistical Signal Processing Workshop (SSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Palma de Mallorca, Spain. 5 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/eusipco.2016.7760627⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ssp.2016.7551740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578831v1</w:t>
+                <w:t xml:space="preserve">hal-01560258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A skewed exponential power distribution to measure value at risk in electricity market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6294,174 +6320,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust estimation approach for fitting a PARMA model to real data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valderio Anselmo Reisen</w:t>
+                <w:t xml:space="preserve">Backtesting Expected Shortfall with a skewed exponential power distribution in electricity markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bondon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Lévy-Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Statistical Signal Processing Workshop (SSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Palma de Mallorca, Spain. 5 p., </w:t>
+              <w:t xml:space="preserve">24th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp.2141-2145, </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ssp.2016.7551740⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/eusipco.2016.7760627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560258v1</w:t>
+                <w:t xml:space="preserve">hal-01578831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periodic ARMA models: Application to particulate matter concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Jose Queiroz Sarnaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valderio Reisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6804,351 +6804,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de données à longue mémoire localement stationnaires</w:t>
+                <w:t xml:space="preserve">A selection criterion for piecewise stationary long-memory models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44ème Journées de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE SSP 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Ann Arbor, United States. pp.908-911, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSP.2012.6319856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00819792v1</w:t>
+                <w:t xml:space="preserve">hal-00819795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural changes estimation for long-memory processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de données à longue mémoire localement stationnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Latin American Congress of Probability and Mathematical Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Vina del Mar, Chile</w:t>
+              <w:t xml:space="preserve">44ème Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00819786v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00819792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A selection criterion for piecewise stationary long-memory models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural changes estimation for long-memory processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE SSP 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th Latin American Congress of Probability and Mathematical Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Vina del Mar, Chile</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SSP.2012.6319856⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00819795v1</w:t>
+                <w:t xml:space="preserve">hal-00819786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A procedure for modeling non-stationary signals with long range dependence</w:t>
+                <w:t xml:space="preserve">Piecewise model selection for non-stationary long memory data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.4440-4445</w:t>
+              <w:t xml:space="preserve">GRETSI 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00663084v1</w:t>
+                <w:t xml:space="preserve">hal-00662562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling non-stationary long-memory signals with large amounts of data</w:t>
               </w:r>
@@ -7210,390 +7210,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00663090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Break detection in nonstationary strongly dependent long time series</w:t>
+                <w:t xml:space="preserve">A procedure for modeling non-stationary signals with long range dependence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSP 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFAC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. pp.4440-4445</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00663085v1</w:t>
+                <w:t xml:space="preserve">hal-00663084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piecewise model selection for non-stationary long memory data</w:t>
+                <w:t xml:space="preserve">Break detection in nonstationary strongly dependent long time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SSP 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Nice, France. pp.577-580, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSP.2011.5967763⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662562v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for modeling nonstationary FARIMA signals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discovering Piecewise Linear Models of Grid Workload</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamas Elteto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Germain-Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Li Song</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Sondra Workshop on Electromagnetic Modeling, New Concepts and Signal Processing for Radar Detection and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, France. pp.208-211</w:t>
+              <w:t xml:space="preserve">10th IEEE/ACM International Conference on Cluster, Cloud and Grid Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Melbourne, Australia. pp.474-484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00819799v1</w:t>
+                <w:t xml:space="preserve">hal-00491562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering Piecewise Linear Models of Grid Workload</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new method for modeling nonstationary FARIMA signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michèle Sebag</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IEEE/ACM International Conference on Cluster, Cloud and Grid Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Melbourne, Australia. pp.474-484</w:t>
+              <w:t xml:space="preserve">2nd Sondra Workshop on Electromagnetic Modeling, New Concepts and Signal Processing for Radar Detection and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France. pp.208-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00491562v1</w:t>
+                <w:t xml:space="preserve">hal-00819799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling piecewise long memory signals based on MDL</w:t>
               </w:r>
@@ -7986,51 +7986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Solci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Márton Ispány</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chang Chiann (Editor), Aluisio de Souza Pinheiro (Editor), Clélia Maria Castro Toloi (Editor). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Time Series and Wavelets Analysis : Festschrift in Honor of Pedro A. Morettin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature; Springer Nature Switzerland, pp.149-173, In press, 978-3-031-66398-7. </w:t>
@@ -8068,103 +8068,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Overview of Robust Spectral Estimators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valdério Reisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lévy-Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higor Cotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Márton Ispány</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cyclostationarity: Theory and Methods IV</w:t>
@@ -8206,103 +8206,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On generalized additive models with dependent time series covariates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marton Ispany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valderio A. Reisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glaura C. Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higor Cotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rojas, I. and Pomares, H. and Valenzuela, O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Time Series Analysis and Forecasting - Selected contributions from ITISE 2017</w:t>
@@ -8376,90 +8376,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tsqn: Applications of the Qn Estimator to Time Series (Univariate and Multivariate)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higor Cotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valderio Reisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lévy-Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8509,64 +8509,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovering Linear Models of Grid Workload</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamas Elteto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Germain-Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8917,51 +8917,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37B380A5"/>
+    <w:nsid w:val="AD9A8447"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9148,51 +9148,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-bondon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5158-7337" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122768418" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433565v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Machado" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Ribeiro Cavalcante" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Carminatti Benaquio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Roberto Prezotti Filho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Fr&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos17010015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378554v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Meneghel Danilevicz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bondon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vald&#233;rio Anselmo Reisen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2025.116600" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691875v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Julia Alves Camara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valderio Anselmo Reisen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2024.115658" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05189158v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaura Conceicao Franco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math13050859" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04581441v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Isp&#225;ny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtsa.12746" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837432v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Victor B. de Freitas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Azevedo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vald&#233;rio Reisen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juv&#234;ncio Nobre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-024-10512-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04225878v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#233;vy-Leduc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Zambon Monte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00362-023-01504-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04100547v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Patrocinio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valderio Reisen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Monte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Danilevicz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10614-023-10398-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04508666v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-024-10396-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04216462v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valderio A. Reisen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faradiba Sarquis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2023.2272228" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03810393v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Meri Santos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio Fernando Pego E Silva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neyval Costa Reis Junior" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.115955" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03695445v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2022.05.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03209912v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fr&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chagnon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-13958-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03185742v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Jos&#233; Queiroz Sarnaglia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-020-01958-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03437160v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Julia A. Camara" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaura Franco" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0101-7438.2021.041.00241120" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03519883v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;lian This" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Brusquet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Frigerio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52846/stccj.2021.1.1.4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03185700v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Prezotti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2021.03.025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02896463v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chr&#233;tien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math8071108" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02626255v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Higor Cotta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-020-09717-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01886198v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Correa Solci" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vald&#233;rio A. Reisen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Jose Queiroz Sarnaglia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2018.1533970" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02501972v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neyval Costa Reis J&#250;nior" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.117080" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02560885v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeu Zamprogno" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00949655.2020.1764556" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02902032v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Marcio Sgrancio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Higor Henrique Aranda Cotta" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2018.09.062" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01599112v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana B. de Souza" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaura C. Franco" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marton Ispany" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12239" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01578357v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. M. Souza" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07350015.2016.1251442" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01617641v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano M. Sgrancio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio A. Fajardo Molinares" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2017.10.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863901v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haessig" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lascaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.1680" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926709v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Song" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00949655.2011.653643" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00819756v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00949655.2011.582470" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00711843v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Elteto" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Hansen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Germain-Renaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2012.06.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00819753v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bahamonde" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9892.2012.00803.x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00819784v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Cheng" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2012.6237616" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616279v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-011-9194-z" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661242v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Picinbono" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02985542v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc50638.2020.9259717" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02985464v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviani Santana" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02985580v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02358699v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02358658v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Franco" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02359500v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02359803v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02358679v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02003755v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01886240v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02003709v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faradiba Sarquis Serpa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01886233v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Paraiba" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01578366v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajih Ben Abdallah" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2017.8081373" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01578442v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01578459v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Stummer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01578470v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Thibault" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01578463v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01578369v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081378" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01578831v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eusipco.2016.7760627" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01577056v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ssp.2016.7551835" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560258v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ssp.2016.7551740" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01262098v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362771" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108724v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926715v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926726v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926712v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00819792v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00819786v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00819795v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2012.6319856" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00663084v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00663090v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00663085v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967763" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00662562v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00819799v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491562v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00819796v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495848" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386640v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03088038v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria M. Vi&#233;gas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur G. de Castro" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eustaquio V. de Castro" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Becalli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germana Dias" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731791v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sarnaglia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Solci" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-66398-7_8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02360657v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22529-2_12" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01886225v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96944-2_20" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01578823v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435561v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03892683v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:45ed1131fb950274d4d25c467f51cba082a49349;origin=https://hal.archives-ouvertes.fr/hal-03892683;visit=swh:1:snp:3189c7a15cc8516ffd3c5b8adad9905efd7e5b5b;anchor=swh:1:rel:4aaf5c17012337dcb615a35f083d09628514d649;path=/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03892684v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:61b5c33ddd6b8a17ef51fbb47728c91d060d5b6e;origin=https://hal.archives-ouvertes.fr/hal-03892684;visit=swh:1:snp:443384d2fc1f2ee4f037f0d1c3fb298ecb977b57;anchor=swh:1:rel:546dab48d5b66a2cc04966afd6cd5294b1606a89;path=/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-bondon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5158-7337" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122768418" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433565v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Machado" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Ribeiro Cavalcante" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Carminatti Benaquio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Roberto Prezotti Filho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Fr&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos17010015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378554v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Meneghel Danilevicz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bondon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vald&#233;rio Anselmo Reisen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2025.116600" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05189158v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Julia Alves Camara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaura Conceicao Franco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math13050859" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691875v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valderio Anselmo Reisen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2024.115658" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04225878v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line L&#233;vy-Leduc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Zambon Monte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00362-023-01504-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04581441v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Isp&#225;ny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtsa.12746" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837432v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Victor B. de Freitas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Azevedo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vald&#233;rio Reisen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juv&#234;ncio Nobre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-024-10512-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04100547v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Patrocinio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valderio Reisen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Monte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Danilevicz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10614-023-10398-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04508666v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-024-10396-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04216462v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valderio A. Reisen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faradiba Sarquis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2023.2272228" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03810393v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Meri Santos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio Fernando Pego E Silva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neyval Costa Reis Junior" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.115955" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03695445v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2022.05.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03185700v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Prezotti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2021.03.025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03185742v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Jos&#233; Queiroz Sarnaglia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00477-020-01958-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03209912v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fr&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chagnon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-13958-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03437160v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Julia A. Camara" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaura Franco" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0101-7438.2021.041.00241120" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03519883v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;lian This" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Brusquet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Frigerio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52846/stccj.2021.1.1.4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02560885v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolomeu Zamprogno" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Higor Cotta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neyval Costa Reis J&#250;nior" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00949655.2020.1764556" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01886198v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Correa Solci" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vald&#233;rio A. Reisen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Jose Queiroz Sarnaglia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2018.1533970" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02626255v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-020-09717-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02896463v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chr&#233;tien" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math8071108" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02501972v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.117080" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02902032v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Marcio Sgrancio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Higor Henrique Aranda Cotta" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2018.09.062" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01617641v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaura C. Franco" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano M. Sgrancio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio A. Fajardo Molinares" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2017.10.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01599112v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana B. de Souza" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marton Ispany" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12239" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01578357v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. M. Souza" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07350015.2016.1251442" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863901v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haessig" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lascaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.1680" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926709v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Song" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00949655.2011.653643" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00711843v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Elteto" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Hansen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Germain-Renaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2012.06.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00819756v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00949655.2011.582470" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00819753v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bahamonde" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9892.2012.00803.x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00819784v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Cheng" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2012.6237616" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616279v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-011-9194-z" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661242v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Picinbono" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02985464v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviani Santana" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02985542v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icstcc50638.2020.9259717" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02985580v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02359500v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02359803v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02358699v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02358658v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Franco" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02358679v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01886233v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Paraiba" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02003755v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01886240v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02003709v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faradiba Sarquis Serpa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01578459v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Stummer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01578470v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Thibault" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01578442v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01578366v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajih Ben Abdallah" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2017.8081373" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01578463v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01578369v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081378" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01560258v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ssp.2016.7551740" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01577056v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ssp.2016.7551835" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01578831v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eusipco.2016.7760627" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01262098v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362771" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108724v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926715v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926726v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926712v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00819795v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2012.6319856" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00819792v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00819786v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00662562v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00663090v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00663084v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00663085v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967763" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491562v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00819799v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00819796v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495848" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386640v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03088038v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria M. Vi&#233;gas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur G. de Castro" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eustaquio V. de Castro" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Becalli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germana Dias" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731791v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sarnaglia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Solci" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-66398-7_8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02360657v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22529-2_12" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01886225v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96944-2_20" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01578823v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435561v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03892683v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:45ed1131fb950274d4d25c467f51cba082a49349;origin=https://hal.archives-ouvertes.fr/hal-03892683;visit=swh:1:snp:3189c7a15cc8516ffd3c5b8adad9905efd7e5b5b;anchor=swh:1:rel:4aaf5c17012337dcb615a35f083d09628514d649;path=/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03892684v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:61b5c33ddd6b8a17ef51fbb47728c91d060d5b6e;origin=https://hal.archives-ouvertes.fr/hal-03892684;visit=swh:1:snp:443384d2fc1f2ee4f037f0d1c3fb298ecb977b57;anchor=swh:1:rel:546dab48d5b66a2cc04966afd6cd5294b1606a89;path=/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>