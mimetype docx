--- v0 (2026-04-14)
+++ v1 (2026-05-13)
@@ -165,66 +165,62 @@
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sigman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître April 15, 2026, In press, Routledge Studies in Modern European History, 978-1-041-12815-1. </w:t>
+              <w:t xml:space="preserve">, pp.160, 2026, Routledge Studies in Modern European History, 978-1-041-12815-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003666745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1227,142 +1223,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1989 in the East. Between Order and Subversion. Introduction</w:t>
+                <w:t xml:space="preserve">[Introduction] - 1989 in the East. Between Order and Subversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sigman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pascal Bonnard; Carole Sigman. </w:t>
+              <w:t xml:space="preserve">Bonnard, Pascal; Sigman, Carole. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1989 in the East. Between Order and Subversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, Routledge Studies in Modern European History, 978-1-041-12815-1</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2026, Routledge Studies in Modern European History, 978-1-041-12815-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003666745-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05437640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Au nom de la démocratie. Arènes transnationales, passeurs locaux, appropriations autoritaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1408,279 +1413,279 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthala; Sciences Po Aix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-21, 2021, Questions transnationales, 9782811128500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03214487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discipliner un savoir de gouvernement : la construction des études européennes en Pologne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Larat, Fabrice; Mangenot, Michel; Schirmann, Sylvain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les études européennes: genèses et institutionnalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.213-240, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02555804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique de la politique du multilinguisme de l’UE : au-delà du récit enchanté d’une avancée démocratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cailleux, Dorothée; Sakhno, Sergueï; Raviot, Jean-Robert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Situations de plurilinguisme et politiques du multilinguisme en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.61-72, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/978-3-0352-6627-6/13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01390127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colons, minorités, immigrés...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Bauer, Christian Jacques, Mathieu Plésiat, Máté Zombory. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minorités nationales en Europe centrale. Démocratie, savoirs scientifiques et enjeux de représentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre français de recherche en science sociales (CEFRES), pp.49-70, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00633070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1690,126 +1695,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Georges Mink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Vargovčíková</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, pp.215-232. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/receo1.502.0215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02420571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1819,220 +1824,220 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un point de vue du centre sur des contacts entre marges : les mobilités de coopérants est-européens en Algérie lues à travers les sources françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marges impériales en dialogue : échanges, transferts, interactions et influences croisés entre les espaces postcoloniaux francophones et la périphérie soviétique européenne dans la seconde moitié du XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherches en Histoire Internationale et Atlantique (Nantes), May 2019, Pecs, Hongrie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04674498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation-débat autour de l'édition ukrainienne du livre L'Europe et ses passés douloureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université Taras Chevchenko</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Kiev, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00833863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId55"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2179,51 +2184,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article5187" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437638v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sigman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/1989-in-the-East-Between-Order-and-Subversion/Bonnard-Sigman/p/book/9781041128151" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003666745" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498682v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Dakowska" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gobille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/questions-transnationales/3396-faire-defaire-la-democratie-de-moscou-bogota-et-teheran-au-conseil-de-l-europe-9782811128500.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05090863v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548210v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mink" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03697146v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dauc&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Shukan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Rousselet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Madelain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jouhanneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03385765v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248930v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714393v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Godard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zalewski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.522.0111" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03257185v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.514.0007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514196v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23745118.2016.1269437" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278331v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Pawe&#322; Sosnowski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11649/cs.2015.028" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437640v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03214487v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555804v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390127v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6627-6/13" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633070v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420571v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Vargov&#269;&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.502.0215" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04674498v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833863v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Claverie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Rozenberg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article5187" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437638v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sigman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/1989-in-the-East-Between-Order-and-Subversion/Bonnard-Sigman/p/book/9781041128151" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003666745" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498682v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Dakowska" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gobille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/questions-transnationales/3396-faire-defaire-la-democratie-de-moscou-bogota-et-teheran-au-conseil-de-l-europe-9782811128500.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05090863v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01548210v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mink" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03697146v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dauc&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Shukan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Rousselet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Madelain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jouhanneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03385765v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248930v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714393v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Godard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zalewski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.522.0111" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03257185v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.514.0007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514196v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23745118.2016.1269437" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278331v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Pawe&#322; Sosnowski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11649/cs.2015.028" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437640v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/mono/introduction-pascal-bonnard-carole-sigman?context=ubx&amp;amp;refId=526bfe58-85d0-465d-9933-3a800264165b" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003666745-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03214487v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555804v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390127v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6627-6/13" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633070v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420571v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Vargov&#269;&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.502.0215" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04674498v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833863v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Claverie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Rozenberg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>