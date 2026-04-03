--- v0 (2026-03-13)
+++ v1 (2026-04-03)
@@ -393,295 +393,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal learning from molecular dynamics simulations for protein–ligand binding affinity prediction</w:t>
+                <w:t xml:space="preserve">Prozac 2.0 : from antidepressant to antiviral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Libouban</w:t>
+                <w:t xml:space="preserve">Marine O Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safeh Khemiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Yaacoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Parisel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jose C Gómez-Tamayo</w:t>
+                <w:t xml:space="preserve">Franck Touret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Attoumani-Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf429⟩</w:t>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (5), pp.380-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/vir.2025.1111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05346168v1</w:t>
+                <w:t xml:space="preserve">hal-05379132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prozac 2.0 : from antidepressant to antiviral</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatio-temporal learning from molecular dynamics simulations for protein–ligand binding affinity prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Libouban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Parisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine O Faucher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carole Yaacoub</w:t>
+                <w:t xml:space="preserve">Samia Aci-Sèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Touret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sarah Attoumani-Madi</w:t>
+                <w:t xml:space="preserve">Jose C Gómez-Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 29 (5), pp.380-381. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (8), pp.btaf429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/vir.2025.1111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05379132v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetrahydropyridine LIMK inhibitors: Structure activity studies and biological characterization</w:t>
               </w:r>
@@ -853,51 +853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Aci-Sèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Issues in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 46 (1), pp.710 - 728. </w:t>
@@ -987,51 +987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Serillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Aci-Sèche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 (10), pp.5411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1091,51 +1091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohit Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joannes T.M. Linders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Aci-Sèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Verheyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1199,64 +1199,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Data on Structure-Based Binding Affinity Predictions Using Deep Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Libouban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Aci-Sèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Carlos Gómez-Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1459,51 +1459,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A perspective on the sharing of docking data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Aci-Sèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1587,295 +1587,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Drug-Target Residence Time by Targeted Molecular Dynamics Simulations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and biological evaluation of substituted 5,7-dihydro-6 H -indolo[2,3- c ]quinolin-6-one as novel selective Haspin inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Raimbaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samia Aci-Sèche</w:t>
+                <w:t xml:space="preserve">Sreenivas Avula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ducrot</w:t>
+                <w:t xml:space="preserve">Xudan Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingfen Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micky Tortorella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jcim.2c00852⟩</w:t>
+              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (1), pp.1632-1650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14756366.2022.2082419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03855904v1</w:t>
+                <w:t xml:space="preserve">hal-03818922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and biological evaluation of substituted 5,7-dihydro-6 H -indolo[2,3- c ]quinolin-6-one as novel selective Haspin inhibitors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xingfen Lang</w:t>
+                <w:t xml:space="preserve">Estimation of Drug-Target Residence Time by Targeted Molecular Dynamics Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Ziada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diharce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micky Tortorella</w:t>
+                <w:t xml:space="preserve">Eric Raimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Aci-Sèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Josselin</w:t>
+                <w:t xml:space="preserve">Pierre Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 37 (1), pp.1632-1650. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14756366.2022.2082419⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jcim.2c00852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818922v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, Synthesis and SAR in 2,4,7-Trisubstituted Pyrido[3,2-d]Pyrimidine Series as Novel PI3K/mTOR Inhibitors</w:t>
               </w:r>
@@ -2253,563 +2253,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VSPrep: A KNIME workflow for the preparation of molecular databases for virtual screening</w:t>
+                <w:t xml:space="preserve">Comparative Assessment of Protein Kinase Inhibitors in Public Databases and in PKIDB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose-Manuel Gally</w:t>
+                <w:t xml:space="preserve">Colin Bournez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Peyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Aci-Seche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bourg</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samia Aci-Sèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/0929867326666190614160451⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (14), pp.3226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules25143226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387324v1</w:t>
+                <w:t xml:space="preserve">hal-02904776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Assessment of Protein Kinase Inhibitors in Public Databases and in PKIDB</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">VSPrep: A KNIME workflow for the preparation of molecular databases for virtual screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Carles</w:t>
+                <w:t xml:space="preserve">Jose-Manuel Gally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Fogha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Peyrat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bourg</w:t>
+                <w:t xml:space="preserve">Quoc-Tuan Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Aci-Sèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (14), pp.3226. </w:t>
+              <w:t xml:space="preserve">Current Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (38), pp.6480-6494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules25143226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2174/0929867326666190614160451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904776v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a new series of flavopiridol-like structures as kinase inhibitors with high cytotoxic potency</w:t>
+                <w:t xml:space="preserve">Fr-PPIChem: An Academic Compound Library Dedicated to Protein-Protein Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nada Ibrahim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bonnet</w:t>
+                <w:t xml:space="preserve">Nicolas Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Daniel Brion</w:t>
+                <w:t xml:space="preserve">Christophe Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Peyrat</w:t>
+                <w:t xml:space="preserve">Laurent Hoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Bignon</w:t>
+                <w:t xml:space="preserve">David Lagorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 199 (31), pp.112355. </w:t>
+              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (6), pp.1566-1574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acschembio.0c00179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03036489v1</w:t>
+                <w:t xml:space="preserve">hal-02569625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fr-PPIChem: An Academic Compound Library Dedicated to Protein-Protein Interactions</w:t>
+                <w:t xml:space="preserve">Identification of a new series of flavopiridol-like structures as kinase inhibitors with high cytotoxic potency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bosc</w:t>
+                <w:t xml:space="preserve">Nada Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Muller</w:t>
+                <w:t xml:space="preserve">Jean-Daniel Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Hoffer</w:t>
+                <w:t xml:space="preserve">Jean-François Peyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Lagorce</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bourg</w:t>
+                <w:t xml:space="preserve">Jerome Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (6), pp.1566-1574. </w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 199 (31), pp.112355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acschembio.0c00179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02569625v1</w:t>
+                <w:t xml:space="preserve">hal-03036489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinchona-based zwitterionic stationary phases: Exploring retention and enantioseparation mechanisms in supercritical fluid chromatography with a fragmentation approach</w:t>
               </w:r>
@@ -2968,51 +2968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omid Feizbakhsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Baratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3561,51 +3561,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PKIDB: A Curated, Annotated and Updated Database of Protein Kinase Inhibitors in Clinical Trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4206,51 +4206,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PKIDB: A Curated, Annotated and Updated Database of Protein Kinase Inhibitors in Clinical Trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4466,51 +4466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Manuel Gally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc-Tuan Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Aci-Seche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4564,291 +4564,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced molecular dynamics simulation methods for kinase drug discovery</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">30th Franco-Belgian conference of pharmacochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bouckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Goffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Dilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4155/fmc.16.9⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (4), pp.73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph9040073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02494426v1</w:t>
+                <w:t xml:space="preserve">hal-02141338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">30th Franco-Belgian conference of pharmacochemistry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advanced molecular dynamics simulation methods for kinase drug discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Aci-Seche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Ziada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdennour Braka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohit Arora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (4), pp.73. </w:t>
+              <w:t xml:space="preserve">Future Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (5), pp.545-566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ph9040073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4155/fmc.16.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141338v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel optimization of valmerins (tetrahydropyrido[1,2-a]isoindolones) as potent dual CDK5/GSK3 inhibitors</w:t>
               </w:r>
@@ -5731,331 +5731,343 @@
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 80, pp.352-363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejmech.2014.04.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-Step One-Pot Synthesis of Benzoannulated Spiroacetals by Suzuki–Miyaura Coupling/Acid-Catalyzed Spiroacetalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey N. Butkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Corbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieven Meerpoel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Stansfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Angibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14, pp.4998 - 5001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ol302088w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03102296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benzoic acid and pyridine derivatives as inhibitors of Trypanosoma cruzi trans-sialidase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Neres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip N Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pravin L Kotian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Buschiazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 15 (5), pp.2106-2119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bmc.2006.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02554109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6065,91 +6077,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and preclinical validation of LIMKs inhibitors: Promising drugs for osteosarcoma treatment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayan Berabez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Champiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Sainjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennour Braka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6168,100 +6180,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCT 29th Young Research Fellow Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and preclinical validation of LIMKs inhibitors: Promising drugs for osteosarcoma treatment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Champiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Sainjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennour Braka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6293,73 +6305,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVII EFMC International Symposium on Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, NICE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragment covalent docking (FCD) approach: An innovative in silico tools for the prediction of peptide-protein interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diharce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6414,565 +6426,565 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">256th National Meeting and Exposition of the American-Chemical-Society Nanoscience, Nanotechnology and Beyond (ACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Chemical Society (ACS). USA., Aug 2018, Boston, United States. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception of DYRK1A kinase inhibitors via metal-catalyzed C-H arylation, inspired by fragment-growing studies</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement de petites molécules inhibitrices des LIM kinases, nouvelles cibles thérapeutiques pour lutter contre le cancer, les maladies neurologiques et la neurofibromatose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Fruit</w:t>
+                <w:t xml:space="preserve">Béatrice Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Plé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Doudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Electronic Conference on Medicinal Chemistry (ECMC, 4, 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée Fédération CBM-ICOA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Orléans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383907v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de petites molécules inhibitrices des LIM kinases, nouvelles cibles thérapeutiques pour lutter contre le cancer, les maladies neurologiques et la neurofibromatose</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Cosson</w:t>
+                <w:t xml:space="preserve">Conception of DYRK1A kinase inhibitors via metal-catalyzed C-H arylation, inspired by fragment-growing studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Couly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diharce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Doudeau</w:t>
+                <w:t xml:space="preserve">Meijer Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Godin</w:t>
+                <w:t xml:space="preserve">Corinne Fruit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Fédération CBM-ICOA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Electronic Conference on Medicinal Chemistry (ECMC, 4, 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Jacques Vanden Eynde (coord.), Nov 2018, [online], Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ecmc-4-05580⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928530v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PrePeP – A Tool for the Identification and Characterization of Pan Assay Interference Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maksim Koptelov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albrecht Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th ACM SIGKDD International Conference on Knowledge Discovery &amp; Data Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Londres, United Kingdom. pp.462-471, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3219819.3219849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurofibromatosis type I: from basic to applied research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Vallée</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Braka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th LIA Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6982,449 +6994,449 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ChemBioFrance small molecules for health and research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mahuteau-Betzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Le Clech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiet Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RICT 2025 - 59th International Conference on Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05151514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of small molecule inhibitors of LIM kinases, new therapeutic targets to treat Neurofibromatosis type I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Vallée</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Champiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Global Neurofibromatosis Conference 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02924077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIM Kinases: new anticancer therapeutic targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Vallée</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Champiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Breast Cancer Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational study of ligand-receptor binding process using enhanced molecular dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Braka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Aci-Seche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7439,301 +7451,301 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Symposium on Quantitative Structure-Activity Relationship</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Vérone, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02919149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIM kinases: new therapeutic targets to treat Neurofibromatosis type I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Champiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Plé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 7th EMBO meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Mannheim, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Région LiCorNe: LIMK protein inhibitors, new therapeutic agents for treatment of cognitive disorders associated with type I Neurofibromatosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Cubéros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Champiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Fédération PCV FR2708</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02924056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7743,137 +7755,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The vision of ATHENA research-based cooperation by the University of Orléans (UORL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Todinca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">József Györkös; Ron Blonder; Anne Friderike Delouis; Konstantinos Petridis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATHENA Advanced Technology Higher Education Network Alliance The Vision of ATHENA Research-based Cooperation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">University of Maribor, University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 978-961-286-783-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18690/um.4.2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7883,161 +7895,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4-(7H-Pyrrolo[2,3-D]pyrimidin-4-yl)-3,6-dihydropyridine-(2H)-carboxamide derivatives as Limk and/or Rock kinases inhibitors for use in the treatment of cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bénédetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Plé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2021239727 A1. AMV. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03555349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId282"/>
+      <w:footerReference w:type="default" r:id="rId283"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8105,51 +8117,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63EF0465"/>
+    <w:nsid w:val="F879FCDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8336,51 +8348,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-bonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6485-138X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069441405" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197041422" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000041917668X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-7887-2011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safeh Khemiri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Faucher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bourg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Attoumani-Madi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Yaacoub" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2026.118621" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346168v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Libouban" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Parisel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Song" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Aci-S&#232;che" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose C G&#243;mez-Tamayo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf429" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379132v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine O Faucher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Touret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2025.1111" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575964v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Champir&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Berabez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Braka" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cosson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Corret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2024.116391" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04439697v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Yaacoub" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Pedeux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafite" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Jarry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cimb46010046" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662241v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ziada" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diharce" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Serillon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25105411" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037562v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Arora" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannes T.M. Linders" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verheyen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika van Heerde" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2023.115231" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662295v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Carlos G&#243;mez-Tamayo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Tresadern" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242216120" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077872v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Mizerska-Kowalska" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Aci-Seche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#380;bieta &#321;astawiecka" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.275.02.fr.09-2023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251910v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Rebehmed" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Brevern" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109386" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03855904v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raimbaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ducrot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.2c00852" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818922v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreenivas Avula" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudan Peng" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingfen Lang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micky Tortorella" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Josselin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2022.2082419" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348966v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Buron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Rodrigues" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Saurat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Hiebel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26175349" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416452v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Faarasse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d El Kazzouli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Bourzikat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202001421" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904687v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Fogha" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Obled" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b02697" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387324v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Manuel Gally" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Tuan Do" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0929867326666190614160451" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904776v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bournez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Carles" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Peyrat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25143226" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036489v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ibrahim" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Brion" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Peyrat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bignon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112355" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569625v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bosc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Muller" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hoffer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lagorce" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.0c00179" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904771v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Raimbault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam Mai Anh Ma" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ferri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie B&#228;urer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.460689" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004407v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Elie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Feizbakhsh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desban" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Baratte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2020.1825408" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484950v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Duval" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesellier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.03.018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373125v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Sirbu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Martini&#263;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chopin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Eliseeva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC03765A" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525312v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Cueto" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Beltramo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24071351" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494409v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Garnier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.9b00497" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904769v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23040908" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408667v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Oyallon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brachet-Botineau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Log&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Souab" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.04.056" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966502v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7756-7_20" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620165v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsine Driowya" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Allouchi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Gally" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Guillaumet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nj05088g" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024491v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Couly" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Harari" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubouilh-Benard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bailly" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Petit" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23092181" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272950v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904766v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Canault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vayer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.201700029" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904764v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Gally" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.201700023" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494426v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/fmc.16.9" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141338v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bouckaert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goffin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dilly" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hanson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pochet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph9040073" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01295635v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ouach" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj&#226;a Boulahjar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vala" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.02.072" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163306v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rey-Rodriguez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillaizeau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201406333" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K2PPLG3Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904762v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozkan Sari" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M&#233;tifiot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marchand" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pommier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.09.015" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212495v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lozach" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.06.046" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180887v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ludivine de Tauzia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Colliandre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm401138v" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02478615v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Cartron" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cheray" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arulraj Nadaradjane" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Routier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/epi.14.18" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904758v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Dehbi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Tikad" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.04.055" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102296v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey N. Butkevich" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Corbu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Meerpoel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Stansfield" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Angibaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol302088w" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554109v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Neres" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip N Edwards" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pravin L Kotian" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Buschiazzo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2006.12.024" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGB7MRPB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822252v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Sainjon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823073v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734800v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383907v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meijer Laurent" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fruit" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ecmc-4-05580" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928530v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vall&#233;e" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Pl&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cosson" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doudeau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Godin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939468v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Koptelov" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Zimmermann" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Bureau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3219819.3219849" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928517v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Godin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braka" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151514v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mahuteau-Betzer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Le Clech" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiet Tran" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924077v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Champir&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680148v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919149v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourg" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453490v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doudeau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Godin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924056v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cub&#233;ros" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500075v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Todinca" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.um.si/index.php/ump/catalog/book/812" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18690/um.4.2023" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555349v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;n&#233;detti" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-bonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6485-138X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069441405" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197041422" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000041917668X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-7887-2011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safeh Khemiri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Faucher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bourg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Attoumani-Madi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Yaacoub" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2026.118621" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379132v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine O Faucher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Touret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2025.1111" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346168v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Libouban" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Parisel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Song" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Aci-S&#232;che" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose C G&#243;mez-Tamayo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf429" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575964v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Champir&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Berabez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Braka" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cosson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Corret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2024.116391" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04439697v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Yaacoub" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Pedeux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafite" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Jarry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cimb46010046" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662241v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ziada" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diharce" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Serillon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25105411" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037562v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Arora" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannes T.M. Linders" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verheyen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika van Heerde" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2023.115231" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662295v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Carlos G&#243;mez-Tamayo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Tresadern" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242216120" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077872v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Mizerska-Kowalska" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Aci-Seche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#380;bieta &#321;astawiecka" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.275.02.fr.09-2023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251910v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Rebehmed" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Brevern" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109386" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818922v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreenivas Avula" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudan Peng" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingfen Lang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micky Tortorella" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Josselin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2022.2082419" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03855904v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raimbaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ducrot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.2c00852" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348966v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Buron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Rodrigues" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Saurat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Hiebel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26175349" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416452v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Faarasse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d El Kazzouli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Bourzikat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202001421" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904687v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Fogha" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Obled" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b02697" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904776v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bournez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Carles" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Peyrat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25143226" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387324v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Manuel Gally" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Tuan Do" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0929867326666190614160451" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569625v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bosc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Muller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hoffer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lagorce" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.0c00179" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036489v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ibrahim" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Brion" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Peyrat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bignon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112355" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904771v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Raimbault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam Mai Anh Ma" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ferri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie B&#228;urer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.460689" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004407v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Elie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Feizbakhsh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desban" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Baratte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2020.1825408" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484950v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Duval" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesellier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.03.018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373125v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Sirbu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Martini&#263;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chopin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Eliseeva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC03765A" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525312v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Cueto" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Beltramo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24071351" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494409v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Garnier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.9b00497" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904769v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23040908" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408667v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Oyallon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brachet-Botineau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Log&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Souab" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.04.056" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966502v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7756-7_20" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620165v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsine Driowya" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Allouchi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Gally" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Guillaumet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nj05088g" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024491v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Couly" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Harari" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubouilh-Benard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bailly" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Petit" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23092181" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272950v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904766v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Canault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vayer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.201700029" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904764v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Gally" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.201700023" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141338v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bouckaert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goffin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dilly" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hanson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pochet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph9040073" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494426v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/fmc.16.9" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01295635v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ouach" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj&#226;a Boulahjar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vala" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.02.072" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163306v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rey-Rodriguez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillaizeau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201406333" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K2PPLG3Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904762v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozkan Sari" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M&#233;tifiot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marchand" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pommier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.09.015" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212495v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lozach" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.06.046" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180887v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ludivine de Tauzia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Colliandre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm401138v" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02478615v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Cartron" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cheray" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arulraj Nadaradjane" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Routier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/epi.14.18" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904758v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Dehbi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Tikad" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.04.055" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8Q5MJS9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102296v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey N. Butkevich" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Corbu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Meerpoel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Stansfield" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Angibaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol302088w" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554109v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Neres" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip N Edwards" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pravin L Kotian" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Buschiazzo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2006.12.024" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGB7MRPB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822252v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Sainjon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823073v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734800v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928530v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vall&#233;e" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Pl&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cosson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doudeau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Godin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383907v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meijer Laurent" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fruit" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ecmc-4-05580" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939468v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Koptelov" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Zimmermann" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Bureau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3219819.3219849" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928517v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Godin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braka" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151514v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mahuteau-Betzer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Le Clech" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiet Tran" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924077v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Champir&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680148v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919149v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourg" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453490v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doudeau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Godin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924056v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cub&#233;ros" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500075v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Todinca" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.um.si/index.php/ump/catalog/book/812" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18690/um.4.2023" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555349v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;n&#233;detti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>