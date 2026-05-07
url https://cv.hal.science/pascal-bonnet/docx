--- v1 (2026-04-03)
+++ v2 (2026-05-07)
@@ -393,295 +393,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prozac 2.0 : from antidepressant to antiviral</w:t>
+                <w:t xml:space="preserve">Spatio-temporal learning from molecular dynamics simulations for protein–ligand binding affinity prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine O Faucher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carole Yaacoub</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Libouban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Touret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sarah Attoumani-Madi</w:t>
+                <w:t xml:space="preserve">Camille Parisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Aci-Sèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose C Gómez-Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/vir.2025.1111⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (8), pp.btaf429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379132v1</w:t>
+                <w:t xml:space="preserve">hal-05346168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal learning from molecular dynamics simulations for protein–ligand binding affinity prediction</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prozac 2.0 : from antidepressant to antiviral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samia Aci-Sèche</w:t>
+                <w:t xml:space="preserve">Marine O Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safeh Khemiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Yaacoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose C Gómez-Tamayo</w:t>
+                <w:t xml:space="preserve">Franck Touret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Attoumani-Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 41 (8), pp.btaf429. </w:t>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (5), pp.380-381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/vir.2025.1111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346168v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetrahydropyridine LIMK inhibitors: Structure activity studies and biological characterization</w:t>
               </w:r>
@@ -853,51 +853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Aci-Sèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Issues in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 46 (1), pp.710 - 728. </w:t>
@@ -987,51 +987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Serillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Aci-Sèche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 (10), pp.5411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1091,51 +1091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohit Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joannes T.M. Linders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Aci-Sèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Verheyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1199,64 +1199,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Data on Structure-Based Binding Affinity Predictions Using Deep Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Libouban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Aci-Sèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Carlos Gómez-Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1459,51 +1459,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A perspective on the sharing of docking data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Aci-Sèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1587,295 +1587,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and biological evaluation of substituted 5,7-dihydro-6 H -indolo[2,3- c ]quinolin-6-one as novel selective Haspin inhibitors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of Drug-Target Residence Time by Targeted Molecular Dynamics Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Ziada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diharce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sreenivas Avula</w:t>
+                <w:t xml:space="preserve">Eric Raimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Aci-Sèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xudan Peng</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Josselin</w:t>
+                <w:t xml:space="preserve">Pierre Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14756366.2022.2082419⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jcim.2c00852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818922v1</w:t>
+                <w:t xml:space="preserve">hal-03855904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Drug-Target Residence Time by Targeted Molecular Dynamics Simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Diharce</w:t>
+                <w:t xml:space="preserve">Design and biological evaluation of substituted 5,7-dihydro-6 H -indolo[2,3- c ]quinolin-6-one as novel selective Haspin inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreenivas Avula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xudan Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingfen Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Raimbaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samia Aci-Sèche</w:t>
+                <w:t xml:space="preserve">Micky Tortorella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ducrot</w:t>
+                <w:t xml:space="preserve">Béatrice Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (1), pp.1632-1650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jcim.2c00852⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14756366.2022.2082419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03855904v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, Synthesis and SAR in 2,4,7-Trisubstituted Pyrido[3,2-d]Pyrimidine Series as Novel PI3K/mTOR Inhibitors</w:t>
               </w:r>
@@ -2253,295 +2253,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Assessment of Protein Kinase Inhibitors in Public Databases and in PKIDB</w:t>
+                <w:t xml:space="preserve">VSPrep: A KNIME workflow for the preparation of molecular databases for virtual screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Bournez</w:t>
+                <w:t xml:space="preserve">Jose-Manuel Gally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Fogha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Carles</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bourg</w:t>
+                <w:t xml:space="preserve">Quoc-Tuan Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Aci-Sèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules25143226⟩</w:t>
+              <w:t xml:space="preserve">Current Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (38), pp.6480-6494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/0929867326666190614160451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02904776v1</w:t>
+                <w:t xml:space="preserve">hal-02387324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VSPrep: A KNIME workflow for the preparation of molecular databases for virtual screening</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative Assessment of Protein Kinase Inhibitors in Public Databases and in PKIDB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Bournez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose-Manuel Gally</w:t>
+                <w:t xml:space="preserve">Fabrice Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Peyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Aci-Seche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bourg</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samia Aci-Sèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 27 (38), pp.6480-6494. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (14), pp.3226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/0929867326666190614160451⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules25143226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02387324v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fr-PPIChem: An Academic Compound Library Dedicated to Protein-Protein Interactions</w:t>
               </w:r>
@@ -2968,51 +2968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omid Feizbakhsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Baratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3561,51 +3561,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PKIDB: A Curated, Annotated and Updated Database of Protein Kinase Inhibitors in Clinical Trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3672,672 +3672,672 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-based design of novel quinoxaline-2-carboxylic acids and analogues as Pim-1 inhibitors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Logé</w:t>
+                <w:t xml:space="preserve">Enhanced molecular dynamics methods applied to drug design projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Ziada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdennour Braka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diharce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Aci-Seche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.04.056⟩</w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1762, pp.403-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-7756-7_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408667v1</w:t>
+                <w:t xml:space="preserve">hal-01966502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced molecular dynamics methods applied to drug design projects</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Samia Aci-Seche</w:t>
+                <w:t xml:space="preserve">Synthesis of novel series of 7,7 '-(substituted methylene) bis-imidazo 1,2-b pyrazoles via an acid catalyzed one-pot three-component reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsine Driowya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Allouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Manuel Gally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Guillaumet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 1762, pp.403-426. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (8), pp.5728-5741. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-7756-7_20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7nj05088g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966502v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of novel series of 7,7 '-(substituted methylene) bis-imidazo 1,2-b pyrazoles via an acid catalyzed one-pot three-component reaction</w:t>
+                <w:t xml:space="preserve">Structure-based design of novel quinoxaline-2-carboxylic acids and analogues as Pim-1 inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohsine Driowya</w:t>
+                <w:t xml:space="preserve">Bruno Oyallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Allouchi</w:t>
+                <w:t xml:space="preserve">Marie Brachet-Botineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Manuel Gally</w:t>
+                <w:t xml:space="preserve">Cédric Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Guillaumet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed Souab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 42 (8), pp.5728-5741. </w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 154, pp.101-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7nj05088g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.04.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620165v1</w:t>
+                <w:t xml:space="preserve">hal-03408667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Kinase Inhibitors via Metal-Catalyzed C–H Arylation of 8-Alkyl-thiazolo[5,4-f]-quinazolin-9-ones Designed by Fragment-Growing Studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PKIDB: A Curated, Annotated and Updated Database of Protein Kinase Inhibitors in Clinical Trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 23 (9), pp.2181. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules23092181⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 23 (4), pp.908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules23040908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024491v1</w:t>
+                <w:t xml:space="preserve">hal-04272950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PKIDB: A Curated, Annotated and Updated Database of Protein Kinase Inhibitors in Clinical Trials</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of Kinase Inhibitors via Metal-Catalyzed C–H Arylation of 8-Alkyl-thiazolo[5,4-f]-quinazolin-9-ones Designed by Fragment-Growing Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Couly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Harari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Dubouilh-Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 23 (4), pp.908. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules23040908⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 23 (9), pp.2181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules23092181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04272950v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive Network Map of ADME-Tox Databases</w:t>
               </w:r>
@@ -4466,51 +4466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Manuel Gally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc-Tuan Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Aci-Seche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4564,291 +4564,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">30th Franco-Belgian conference of pharmacochemistry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advanced molecular dynamics simulation methods for kinase drug discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Aci-Seche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Ziada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdennour Braka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohit Arora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ph9040073⟩</w:t>
+              <w:t xml:space="preserve">Future Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (5), pp.545-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4155/fmc.16.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02141338v1</w:t>
+                <w:t xml:space="preserve">hal-02494426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced molecular dynamics simulation methods for kinase drug discovery</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">30th Franco-Belgian conference of pharmacochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bouckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Goffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Dilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8 (5), pp.545-566. </w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (4), pp.73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4155/fmc.16.9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ph9040073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02494426v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel optimization of valmerins (tetrahydropyrido[1,2-a]isoindolones) as potent dual CDK5/GSK3 inhibitors</w:t>
               </w:r>
@@ -6456,286 +6456,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de petites molécules inhibitrices des LIM kinases, nouvelles cibles thérapeutiques pour lutter contre le cancer, les maladies neurologiques et la neurofibromatose</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception of DYRK1A kinase inhibitors via metal-catalyzed C-H arylation, inspired by fragment-growing studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Couly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diharce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Vallée</w:t>
+                <w:t xml:space="preserve">Meijer Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Plé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Godin</w:t>
+                <w:t xml:space="preserve">Corinne Fruit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Fédération CBM-ICOA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Electronic Conference on Medicinal Chemistry (ECMC, 4, 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Jacques Vanden Eynde (coord.), Nov 2018, [online], Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ecmc-4-05580⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928530v1</w:t>
+                <w:t xml:space="preserve">hal-02383907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception of DYRK1A kinase inhibitors via metal-catalyzed C-H arylation, inspired by fragment-growing studies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bonnet</w:t>
+                <w:t xml:space="preserve">Développement de petites molécules inhibitrices des LIM kinases, nouvelles cibles thérapeutiques pour lutter contre le cancer, les maladies neurologiques et la neurofibromatose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Plé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meijer Laurent</w:t>
+                <w:t xml:space="preserve">A. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Fruit</w:t>
+                <w:t xml:space="preserve">M. Doudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Electronic Conference on Medicinal Chemistry (ECMC, 4, 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée Fédération CBM-ICOA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Orléans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383907v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PrePeP – A Tool for the Identification and Characterization of Pan Assay Interference Compounds</w:t>
               </w:r>
@@ -6851,77 +6851,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurofibromatosis type I: from basic to applied research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7116,90 +7116,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of small molecule inhibitors of LIM kinases, new therapeutic targets to treat Neurofibromatosis type I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Champiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7241,90 +7241,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIM Kinases: new anticancer therapeutic targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Champiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7487,51 +7487,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIM kinases: new therapeutic targets to treat Neurofibromatosis type I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7539,51 +7539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Champiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Plé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 7th EMBO meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Mannheim, Germany. </w:t>
@@ -7612,77 +7612,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Région LiCorNe: LIMK protein inhibitors, new therapeutic agents for treatment of cognitive disorders associated with type I Neurofibromatosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Cubéros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7935,77 +7935,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bénédetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Plé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2021239727 A1. AMV. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -8117,51 +8117,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F879FCDC"/>
+    <w:nsid w:val="29BD3869"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8348,51 +8348,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-bonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6485-138X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069441405" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197041422" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000041917668X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-7887-2011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safeh Khemiri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Faucher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bourg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Attoumani-Madi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Yaacoub" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2026.118621" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379132v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine O Faucher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Touret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2025.1111" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346168v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Libouban" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Parisel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Song" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Aci-S&#232;che" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose C G&#243;mez-Tamayo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf429" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575964v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Champir&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Berabez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Braka" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cosson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Corret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2024.116391" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04439697v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Yaacoub" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Pedeux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafite" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Jarry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cimb46010046" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662241v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ziada" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diharce" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Serillon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25105411" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037562v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Arora" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannes T.M. Linders" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verheyen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika van Heerde" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2023.115231" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662295v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Carlos G&#243;mez-Tamayo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Tresadern" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242216120" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077872v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Mizerska-Kowalska" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Aci-Seche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#380;bieta &#321;astawiecka" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.275.02.fr.09-2023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251910v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Rebehmed" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Brevern" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109386" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818922v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreenivas Avula" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudan Peng" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingfen Lang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micky Tortorella" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Josselin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2022.2082419" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03855904v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raimbaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ducrot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.2c00852" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348966v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Buron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Rodrigues" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Saurat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Hiebel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26175349" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416452v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Faarasse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d El Kazzouli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Bourzikat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202001421" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904687v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Fogha" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Obled" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b02697" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904776v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bournez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Carles" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Peyrat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25143226" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387324v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Manuel Gally" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Tuan Do" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0929867326666190614160451" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569625v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bosc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Muller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hoffer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lagorce" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.0c00179" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036489v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ibrahim" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Brion" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Peyrat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bignon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112355" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904771v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Raimbault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam Mai Anh Ma" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ferri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie B&#228;urer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.460689" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004407v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Elie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Feizbakhsh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desban" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Baratte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2020.1825408" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484950v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Duval" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesellier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.03.018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373125v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Sirbu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Martini&#263;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chopin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Eliseeva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC03765A" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525312v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Cueto" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Beltramo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24071351" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494409v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Garnier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.9b00497" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904769v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23040908" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408667v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Oyallon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brachet-Botineau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Log&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Souab" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.04.056" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966502v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7756-7_20" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620165v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsine Driowya" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Allouchi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Gally" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Guillaumet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nj05088g" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024491v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Couly" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Harari" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubouilh-Benard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bailly" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Petit" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23092181" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272950v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904766v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Canault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vayer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.201700029" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904764v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Gally" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.201700023" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141338v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bouckaert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goffin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dilly" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hanson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pochet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph9040073" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494426v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/fmc.16.9" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01295635v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ouach" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj&#226;a Boulahjar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vala" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.02.072" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163306v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rey-Rodriguez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillaizeau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201406333" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K2PPLG3Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904762v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozkan Sari" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M&#233;tifiot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marchand" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pommier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.09.015" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212495v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lozach" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.06.046" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180887v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ludivine de Tauzia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Colliandre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm401138v" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02478615v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Cartron" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cheray" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arulraj Nadaradjane" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Routier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/epi.14.18" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904758v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Dehbi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Tikad" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.04.055" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8Q5MJS9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102296v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey N. Butkevich" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Corbu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Meerpoel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Stansfield" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Angibaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol302088w" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554109v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Neres" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip N Edwards" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pravin L Kotian" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Buschiazzo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2006.12.024" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGB7MRPB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822252v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Sainjon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823073v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734800v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928530v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vall&#233;e" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Pl&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cosson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doudeau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Godin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383907v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meijer Laurent" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fruit" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ecmc-4-05580" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939468v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Koptelov" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Zimmermann" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Bureau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3219819.3219849" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928517v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Godin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braka" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151514v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mahuteau-Betzer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Le Clech" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiet Tran" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924077v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Champir&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680148v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919149v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourg" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453490v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doudeau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Godin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924056v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cub&#233;ros" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500075v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Todinca" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.um.si/index.php/ump/catalog/book/812" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18690/um.4.2023" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555349v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;n&#233;detti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-bonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6485-138X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069441405" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197041422" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000041917668X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-7887-2011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safeh Khemiri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Faucher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bourg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Attoumani-Madi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Yaacoub" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2026.118621" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346168v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Libouban" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Parisel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Song" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Aci-S&#232;che" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose C G&#243;mez-Tamayo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf429" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379132v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine O Faucher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Touret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2025.1111" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575964v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Champir&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Berabez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Braka" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cosson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Corret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2024.116391" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04439697v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Yaacoub" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Pedeux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafite" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Jarry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cimb46010046" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662241v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ziada" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diharce" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Serillon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25105411" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037562v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Arora" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannes T.M. Linders" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verheyen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika van Heerde" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2023.115231" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662295v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Carlos G&#243;mez-Tamayo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Tresadern" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242216120" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077872v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Mizerska-Kowalska" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Aci-Seche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#380;bieta &#321;astawiecka" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.275.02.fr.09-2023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251910v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Rebehmed" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Brevern" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109386" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03855904v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raimbaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ducrot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.2c00852" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818922v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreenivas Avula" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudan Peng" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingfen Lang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micky Tortorella" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Josselin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2022.2082419" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348966v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Buron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Rodrigues" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Saurat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Hiebel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26175349" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416452v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Faarasse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d El Kazzouli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Bourzikat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202001421" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904687v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Fogha" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Obled" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b02697" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387324v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Manuel Gally" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Tuan Do" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0929867326666190614160451" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904776v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bournez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Carles" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Peyrat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25143226" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569625v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bosc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Muller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hoffer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lagorce" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.0c00179" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036489v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ibrahim" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Brion" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Peyrat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bignon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112355" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904771v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Raimbault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam Mai Anh Ma" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ferri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie B&#228;urer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.460689" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004407v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Elie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Feizbakhsh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desban" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Baratte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2020.1825408" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484950v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Duval" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesellier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.03.018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373125v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Sirbu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Martini&#263;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chopin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Eliseeva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC03765A" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525312v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Cueto" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Beltramo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24071351" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494409v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Garnier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.9b00497" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904769v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23040908" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966502v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7756-7_20" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620165v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsine Driowya" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Allouchi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Gally" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Guillaumet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nj05088g" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408667v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Oyallon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brachet-Botineau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Log&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Souab" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.04.056" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272950v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024491v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Couly" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Harari" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubouilh-Benard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bailly" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Petit" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23092181" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904766v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Canault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vayer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.201700029" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904764v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Gally" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.201700023" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494426v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/fmc.16.9" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141338v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bouckaert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goffin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dilly" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hanson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pochet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph9040073" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01295635v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ouach" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj&#226;a Boulahjar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vala" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.02.072" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163306v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rey-Rodriguez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillaizeau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201406333" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K2PPLG3Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904762v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozkan Sari" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M&#233;tifiot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marchand" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pommier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.09.015" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212495v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lozach" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.06.046" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180887v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ludivine de Tauzia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Colliandre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm401138v" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02478615v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Cartron" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cheray" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arulraj Nadaradjane" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Routier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/epi.14.18" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904758v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Dehbi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Tikad" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.04.055" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8Q5MJS9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102296v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey N. Butkevich" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Corbu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Meerpoel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Stansfield" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Angibaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol302088w" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554109v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Neres" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip N Edwards" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pravin L Kotian" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Buschiazzo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2006.12.024" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGB7MRPB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822252v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Sainjon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823073v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734800v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383907v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meijer Laurent" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fruit" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ecmc-4-05580" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928530v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vall&#233;e" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Pl&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cosson" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doudeau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Godin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939468v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Koptelov" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Zimmermann" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Bureau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3219819.3219849" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928517v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Godin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braka" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151514v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mahuteau-Betzer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Le Clech" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiet Tran" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924077v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Champir&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680148v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919149v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourg" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453490v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doudeau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Godin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924056v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cub&#233;ros" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500075v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Todinca" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.um.si/index.php/ump/catalog/book/812" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18690/um.4.2023" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555349v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;n&#233;detti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>