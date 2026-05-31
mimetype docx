--- v2 (2026-05-07)
+++ v3 (2026-05-31)
@@ -393,295 +393,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal learning from molecular dynamics simulations for protein–ligand binding affinity prediction</w:t>
+                <w:t xml:space="preserve">Prozac 2.0 : from antidepressant to antiviral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Libouban</w:t>
+                <w:t xml:space="preserve">Marine O Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safeh Khemiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Yaacoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Parisel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jose C Gómez-Tamayo</w:t>
+                <w:t xml:space="preserve">Franck Touret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Attoumani-Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf429⟩</w:t>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (5), pp.380-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/vir.2025.1111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05346168v1</w:t>
+                <w:t xml:space="preserve">hal-05379132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prozac 2.0 : from antidepressant to antiviral</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatio-temporal learning from molecular dynamics simulations for protein–ligand binding affinity prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Libouban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Parisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine O Faucher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carole Yaacoub</w:t>
+                <w:t xml:space="preserve">Samia Aci-Sèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Touret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sarah Attoumani-Madi</w:t>
+                <w:t xml:space="preserve">Jose C Gómez-Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 29 (5), pp.380-381. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (8), pp.btaf429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/vir.2025.1111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btaf429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05379132v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetrahydropyridine LIMK inhibitors: Structure activity studies and biological characterization</w:t>
               </w:r>
@@ -853,51 +853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Aci-Sèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Issues in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 46 (1), pp.710 - 728. </w:t>
@@ -987,51 +987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Serillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Aci-Sèche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 (10), pp.5411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1091,51 +1091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohit Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joannes T.M. Linders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Aci-Sèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Verheyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1199,64 +1199,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Data on Structure-Based Binding Affinity Predictions Using Deep Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Libouban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Aci-Sèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Carlos Gómez-Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1459,51 +1459,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A perspective on the sharing of docking data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Aci-Sèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1587,295 +1587,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Drug-Target Residence Time by Targeted Molecular Dynamics Simulations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and biological evaluation of substituted 5,7-dihydro-6 H -indolo[2,3- c ]quinolin-6-one as novel selective Haspin inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Raimbaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samia Aci-Sèche</w:t>
+                <w:t xml:space="preserve">Sreenivas Avula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ducrot</w:t>
+                <w:t xml:space="preserve">Xudan Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingfen Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micky Tortorella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jcim.2c00852⟩</w:t>
+              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (1), pp.1632-1650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14756366.2022.2082419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03855904v1</w:t>
+                <w:t xml:space="preserve">hal-03818922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and biological evaluation of substituted 5,7-dihydro-6 H -indolo[2,3- c ]quinolin-6-one as novel selective Haspin inhibitors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xingfen Lang</w:t>
+                <w:t xml:space="preserve">Estimation of Drug-Target Residence Time by Targeted Molecular Dynamics Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Ziada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diharce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micky Tortorella</w:t>
+                <w:t xml:space="preserve">Eric Raimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Aci-Sèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Josselin</w:t>
+                <w:t xml:space="preserve">Pierre Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 37 (1), pp.1632-1650. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14756366.2022.2082419⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jcim.2c00852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818922v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, Synthesis and SAR in 2,4,7-Trisubstituted Pyrido[3,2-d]Pyrimidine Series as Novel PI3K/mTOR Inhibitors</w:t>
               </w:r>
@@ -2253,295 +2253,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VSPrep: A KNIME workflow for the preparation of molecular databases for virtual screening</w:t>
+                <w:t xml:space="preserve">Comparative Assessment of Protein Kinase Inhibitors in Public Databases and in PKIDB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose-Manuel Gally</w:t>
+                <w:t xml:space="preserve">Colin Bournez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Peyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Aci-Seche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bourg</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samia Aci-Sèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/0929867326666190614160451⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (14), pp.3226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules25143226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387324v1</w:t>
+                <w:t xml:space="preserve">hal-02904776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Assessment of Protein Kinase Inhibitors in Public Databases and in PKIDB</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">VSPrep: A KNIME workflow for the preparation of molecular databases for virtual screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Carles</w:t>
+                <w:t xml:space="preserve">Jose-Manuel Gally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Fogha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Peyrat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bourg</w:t>
+                <w:t xml:space="preserve">Quoc-Tuan Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Aci-Sèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (14), pp.3226. </w:t>
+              <w:t xml:space="preserve">Current Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (38), pp.6480-6494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules25143226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2174/0929867326666190614160451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904776v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fr-PPIChem: An Academic Compound Library Dedicated to Protein-Protein Interactions</w:t>
               </w:r>
@@ -2968,51 +2968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omid Feizbakhsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Baratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3561,51 +3561,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PKIDB: A Curated, Annotated and Updated Database of Protein Kinase Inhibitors in Clinical Trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4066,278 +4066,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PKIDB: A Curated, Annotated and Updated Database of Protein Kinase Inhibitors in Clinical Trials</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of Kinase Inhibitors via Metal-Catalyzed C–H Arylation of 8-Alkyl-thiazolo[5,4-f]-quinazolin-9-ones Designed by Fragment-Growing Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Couly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Harari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Dubouilh-Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 23 (4), pp.908. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules23040908⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 23 (9), pp.2181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules23092181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04272950v1</w:t>
+                <w:t xml:space="preserve">hal-02024491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Kinase Inhibitors via Metal-Catalyzed C–H Arylation of 8-Alkyl-thiazolo[5,4-f]-quinazolin-9-ones Designed by Fragment-Growing Studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PKIDB: A Curated, Annotated and Updated Database of Protein Kinase Inhibitors in Clinical Trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 23 (9), pp.2181. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 23 (4), pp.908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules23040908⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules23092181⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02024491v1</w:t>
+                <w:t xml:space="preserve">hal-04272950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive Network Map of ADME-Tox Databases</w:t>
               </w:r>
@@ -4466,51 +4466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Manuel Gally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc-Tuan Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Aci-Seche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4564,291 +4564,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced molecular dynamics simulation methods for kinase drug discovery</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">30th Franco-Belgian conference of pharmacochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bouckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Goffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Dilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4155/fmc.16.9⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (4), pp.73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph9040073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02494426v1</w:t>
+                <w:t xml:space="preserve">hal-02141338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">30th Franco-Belgian conference of pharmacochemistry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advanced molecular dynamics simulation methods for kinase drug discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Aci-Seche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Ziada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdennour Braka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohit Arora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (4), pp.73. </w:t>
+              <w:t xml:space="preserve">Future Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (5), pp.545-566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ph9040073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4155/fmc.16.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141338v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel optimization of valmerins (tetrahydropyrido[1,2-a]isoindolones) as potent dual CDK5/GSK3 inhibitors</w:t>
               </w:r>
@@ -6456,286 +6456,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception of DYRK1A kinase inhibitors via metal-catalyzed C-H arylation, inspired by fragment-growing studies</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement de petites molécules inhibitrices des LIM kinases, nouvelles cibles thérapeutiques pour lutter contre le cancer, les maladies neurologiques et la neurofibromatose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meijer Laurent</w:t>
+                <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Fruit</w:t>
+                <w:t xml:space="preserve">Karen Plé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Doudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Electronic Conference on Medicinal Chemistry (ECMC, 4, 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée Fédération CBM-ICOA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Orléans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383907v1</w:t>
+                <w:t xml:space="preserve">hal-02928530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de petites molécules inhibitrices des LIM kinases, nouvelles cibles thérapeutiques pour lutter contre le cancer, les maladies neurologiques et la neurofibromatose</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karen Plé</w:t>
+                <w:t xml:space="preserve">Conception of DYRK1A kinase inhibitors via metal-catalyzed C-H arylation, inspired by fragment-growing studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Couly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diharce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cosson</w:t>
+                <w:t xml:space="preserve">Meijer Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Doudeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Godin</w:t>
+                <w:t xml:space="preserve">Corinne Fruit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Fédération CBM-ICOA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Electronic Conference on Medicinal Chemistry (ECMC, 4, 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Jacques Vanden Eynde (coord.), Nov 2018, [online], Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ecmc-4-05580⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928530v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PrePeP – A Tool for the Identification and Characterization of Pan Assay Interference Compounds</w:t>
               </w:r>
@@ -6851,77 +6851,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurofibromatosis type I: from basic to applied research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7116,90 +7116,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of small molecule inhibitors of LIM kinases, new therapeutic targets to treat Neurofibromatosis type I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Doudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Champiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7241,90 +7241,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIM Kinases: new anticancer therapeutic targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Doudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Champiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7487,51 +7487,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIM kinases: new therapeutic targets to treat Neurofibromatosis type I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7539,51 +7539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Champiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Plé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 7th EMBO meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Mannheim, Germany. </w:t>
@@ -7612,77 +7612,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Région LiCorNe: LIMK protein inhibitors, new therapeutic agents for treatment of cognitive disorders associated with type I Neurofibromatosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Doudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Cubéros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7935,77 +7935,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bénédetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Plé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2021239727 A1. AMV. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -8117,51 +8117,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="29BD3869"/>
+    <w:nsid w:val="6F5CAB59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8348,51 +8348,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-bonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6485-138X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069441405" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197041422" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000041917668X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-7887-2011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safeh Khemiri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Faucher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bourg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Attoumani-Madi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Yaacoub" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2026.118621" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346168v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Libouban" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Parisel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Song" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Aci-S&#232;che" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose C G&#243;mez-Tamayo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf429" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379132v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine O Faucher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Touret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2025.1111" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575964v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Champir&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Berabez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Braka" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cosson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Corret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2024.116391" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04439697v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Yaacoub" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Pedeux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafite" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Jarry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cimb46010046" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662241v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ziada" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diharce" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Serillon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25105411" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037562v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Arora" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannes T.M. Linders" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verheyen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika van Heerde" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2023.115231" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662295v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Carlos G&#243;mez-Tamayo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Tresadern" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242216120" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077872v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Mizerska-Kowalska" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Aci-Seche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#380;bieta &#321;astawiecka" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.275.02.fr.09-2023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251910v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Rebehmed" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Brevern" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109386" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03855904v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raimbaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ducrot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.2c00852" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818922v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreenivas Avula" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudan Peng" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingfen Lang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micky Tortorella" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Josselin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2022.2082419" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348966v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Buron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Rodrigues" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Saurat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Hiebel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26175349" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416452v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Faarasse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d El Kazzouli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Bourzikat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202001421" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904687v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Fogha" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Obled" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b02697" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387324v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Manuel Gally" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Tuan Do" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0929867326666190614160451" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904776v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bournez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Carles" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Peyrat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25143226" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569625v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bosc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Muller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hoffer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lagorce" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.0c00179" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036489v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ibrahim" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Brion" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Peyrat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bignon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112355" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904771v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Raimbault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam Mai Anh Ma" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ferri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie B&#228;urer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.460689" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004407v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Elie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Feizbakhsh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desban" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Baratte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2020.1825408" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484950v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Duval" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesellier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.03.018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373125v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Sirbu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Martini&#263;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chopin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Eliseeva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC03765A" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525312v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Cueto" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Beltramo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24071351" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494409v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Garnier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.9b00497" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904769v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23040908" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966502v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7756-7_20" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620165v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsine Driowya" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Allouchi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Gally" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Guillaumet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nj05088g" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408667v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Oyallon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brachet-Botineau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Log&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Souab" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.04.056" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272950v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024491v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Couly" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Harari" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubouilh-Benard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bailly" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Petit" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23092181" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904766v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Canault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vayer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.201700029" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904764v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Gally" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.201700023" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494426v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/fmc.16.9" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141338v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bouckaert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goffin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dilly" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hanson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pochet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph9040073" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01295635v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ouach" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj&#226;a Boulahjar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vala" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.02.072" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163306v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rey-Rodriguez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillaizeau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201406333" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K2PPLG3Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904762v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozkan Sari" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M&#233;tifiot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marchand" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pommier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.09.015" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212495v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lozach" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.06.046" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180887v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ludivine de Tauzia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Colliandre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm401138v" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02478615v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Cartron" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cheray" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arulraj Nadaradjane" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Routier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/epi.14.18" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904758v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Dehbi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Tikad" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.04.055" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8Q5MJS9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102296v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey N. Butkevich" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Corbu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Meerpoel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Stansfield" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Angibaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol302088w" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554109v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Neres" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip N Edwards" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pravin L Kotian" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Buschiazzo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2006.12.024" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGB7MRPB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822252v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Sainjon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823073v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734800v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383907v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meijer Laurent" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fruit" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ecmc-4-05580" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928530v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vall&#233;e" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Pl&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cosson" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doudeau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Godin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939468v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Koptelov" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Zimmermann" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Bureau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3219819.3219849" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928517v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Godin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braka" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151514v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mahuteau-Betzer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Le Clech" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiet Tran" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924077v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Champir&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680148v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919149v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourg" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453490v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doudeau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Godin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924056v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cub&#233;ros" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500075v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Todinca" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.um.si/index.php/ump/catalog/book/812" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18690/um.4.2023" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555349v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;n&#233;detti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-bonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6485-138X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069441405" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197041422" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000041917668X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-7887-2011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safeh Khemiri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Faucher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bourg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Attoumani-Madi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Yaacoub" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2026.118621" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379132v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine O Faucher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Touret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2025.1111" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346168v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Libouban" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Parisel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Song" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Aci-S&#232;che" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose C G&#243;mez-Tamayo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaf429" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575964v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Champir&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Berabez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Braka" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cosson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Corret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2024.116391" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04439697v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Yaacoub" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Pedeux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafite" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Jarry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cimb46010046" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662241v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ziada" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diharce" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Serillon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25105411" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037562v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Arora" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannes T.M. Linders" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verheyen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika van Heerde" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2023.115231" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662295v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Carlos G&#243;mez-Tamayo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Tresadern" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242216120" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077872v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Mizerska-Kowalska" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Aci-Seche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#380;bieta &#321;astawiecka" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.275.02.fr.09-2023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251910v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Rebehmed" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Brevern" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109386" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818922v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreenivas Avula" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudan Peng" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingfen Lang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micky Tortorella" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Josselin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2022.2082419" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03855904v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raimbaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ducrot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.2c00852" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348966v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Buron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Rodrigues" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Saurat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Hiebel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26175349" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416452v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Faarasse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d El Kazzouli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Bourzikat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202001421" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904687v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Fogha" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Obled" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b02697" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904776v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bournez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Carles" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Peyrat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25143226" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387324v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Manuel Gally" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Tuan Do" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0929867326666190614160451" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569625v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bosc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Muller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hoffer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lagorce" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.0c00179" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036489v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ibrahim" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Brion" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Peyrat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bignon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112355" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904771v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Raimbault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam Mai Anh Ma" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Ferri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie B&#228;urer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.460689" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004407v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Elie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Feizbakhsh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desban" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Baratte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2020.1825408" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484950v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Duval" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesellier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2019.03.018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373125v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Sirbu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Martini&#263;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chopin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Eliseeva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC03765A" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525312v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Cueto" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Beltramo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24071351" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494409v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Garnier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.9b00497" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904769v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23040908" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966502v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7756-7_20" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620165v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsine Driowya" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Allouchi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Gally" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Guillaumet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nj05088g" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408667v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Oyallon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brachet-Botineau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Log&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Souab" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.04.056" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024491v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Couly" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Harari" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubouilh-Benard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bailly" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Petit" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23092181" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272950v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904766v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Canault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vayer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.201700029" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904764v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Gally" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.201700023" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141338v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bouckaert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goffin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dilly" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hanson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pochet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph9040073" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494426v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4155/fmc.16.9" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01295635v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ouach" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj&#226;a Boulahjar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vala" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.02.072" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163306v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rey-Rodriguez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillaizeau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201406333" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K2PPLG3Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904762v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozkan Sari" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M&#233;tifiot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marchand" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pommier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.09.015" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212495v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lozach" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.06.046" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180887v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ludivine de Tauzia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Colliandre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm401138v" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02478615v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Cartron" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cheray" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arulraj Nadaradjane" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Routier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/epi.14.18" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904758v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Dehbi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Tikad" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.04.055" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8Q5MJS9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102296v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey N. Butkevich" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Corbu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Meerpoel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Stansfield" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Angibaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol302088w" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554109v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Neres" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip N Edwards" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pravin L Kotian" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Buschiazzo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2006.12.024" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGB7MRPB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822252v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Sainjon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823073v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734800v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928530v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vall&#233;e" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Pl&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cosson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doudeau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Godin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383907v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meijer Laurent" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fruit" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ecmc-4-05580" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939468v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Koptelov" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Zimmermann" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Bureau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3219819.3219849" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928517v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Godin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braka" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151514v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mahuteau-Betzer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Le Clech" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiet Tran" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924077v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Champir&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680148v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919149v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourg" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453490v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doudeau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Godin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924056v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cub&#233;ros" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500075v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Todinca" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.um.si/index.php/ump/catalog/book/812" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18690/um.4.2023" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555349v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;n&#233;detti" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>