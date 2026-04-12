--- v0 (2026-03-07)
+++ v1 (2026-04-12)
@@ -66,2477 +66,2611 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of TiO2 formation on TA6V terrestrial atmospheric re-entries: Cross comparison of SEM-EDS, XRD, Raman spectroscopy and CF-LIBS measurements</w:t>
+                <w:t xml:space="preserve">ICOTOM post-flight analysis: Infrared radiative measurements from the Schiaparelli capsule entry within the ExoMars 2016 mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Brault</w:t>
+                <w:t xml:space="preserve">J. Annaloro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Favre</w:t>
+                <w:t xml:space="preserve">P. Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Gosse</w:t>
+                <w:t xml:space="preserve">P. Omaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Hoblos</w:t>
+                <w:t xml:space="preserve">A. Gülhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gibouin</w:t>
+                <w:t xml:space="preserve">T. Thiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Astronautica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 240, pp.830 - 839. </w:t>
+              <w:t xml:space="preserve">, 2026, 244, pp.203-213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2025.12.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2026.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05459258v1</w:t>
+                <w:t xml:space="preserve">hal-05546395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of Ti–6Al–4V titanium alloy in air plasma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Quantitative analysis of TiO2 formation on TA6V terrestrial atmospheric re-entries: Cross comparison of SEM-EDS, XRD, Raman spectroscopy and CF-LIBS measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Gosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Hoblos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEAS Space Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12567-025-00611-0⟩</w:t>
+              <w:t xml:space="preserve">Acta Astronautica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 240, pp.830 - 839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2025.12.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05081958v1</w:t>
+                <w:t xml:space="preserve">hal-05459258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streamer-to-spark transition initiated by a nanosecond overvoltage pulsed discharge in air</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxidation of Ti–6Al–4V titanium alloy in air plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Jouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Lecordier</w:t>
+                <w:t xml:space="preserve">David Gibouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Boubert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Boubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 26 (4), </w:t>
+              <w:t xml:space="preserve">CEAS Space Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, AeroThermoDynamics for Space Debris Mitigation Solutions, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/aa5c78⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12567-025-00611-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611261v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05081958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recombination coefficient of atomic oxygen on ceramic materials in a CO2 plasma flow for the simulation of a Martian entry</w:t>
+                <w:t xml:space="preserve">Streamer-to-spark transition initiated by a nanosecond overvoltage pulsed discharge in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Balat-Pichelin</w:t>
+                <w:t xml:space="preserve">A. Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Iacono</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A. Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lecordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boubert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2015.11.007⟩</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/aa5c78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325787v1</w:t>
+                <w:t xml:space="preserve">hal-01611261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-equilibrium radiation during SiC-CO2 plasma interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemie Bremare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Jouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 49 (16), pp.165201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0022-3727/49/16/165201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space and time analysis of the nanosecond scale discharges in atmospheric pressure air: I. Gas temperature and vibrational distribution function of N-2 and O-2</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Recombination coefficient of atomic oxygen on ceramic materials in a CO2 plasma flow for the simulation of a Martian entry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Balat-Pichelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Iacono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Vervisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/11/115201⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (2), pp.2761-2769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2015.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612432v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of radiative fluxes to the heat shield of a Martian orbiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claude Druguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Aerodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4 (3/4), pp.154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJAD.2014.067582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NO excitation and thermal non-equilibrium within a flat plate boundary layer in an air plasma</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Space and time analysis of the nanosecond scale discharges in atmospheric pressure air: I. Gas temperature and vibrational distribution function of N-2 and O-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vervisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-010-4145-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (11), pp.115201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/11/115201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02344292v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonequilibrium Radiation in Shocked Martian Mixtures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">NO excitation and thermal non-equilibrium within a flat plate boundary layer in an air plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Studer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Rond</w:t>
+                <w:t xml:space="preserve">P. Vervisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.45385⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 101 (3), pp.689-700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-010-4145-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344321v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of NO production in air plasmametallic surface interaction by broadband laser-induced fluorescence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P Vervisch</w:t>
+                <w:t xml:space="preserve">Nonequilibrium Radiation in Shocked Martian Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (1), pp.40-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.45385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/43/31/315202⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00569664v1</w:t>
+                <w:t xml:space="preserve">hal-02344321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quenching of NO(A Σ2+) state in a nonequilibrium air plasma</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Vervisch</w:t>
+                <w:t xml:space="preserve">Demonstration of NO production in air plasmametallic surface interaction by broadband laser-induced fluorescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Studer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Boubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Vervisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (31), pp.315202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/43/31/315202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3514250⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02344287v1</w:t>
+                <w:t xml:space="preserve">hal-00569664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Kinetic and Radiative Simulations for Titan Atmospheric Entry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quenching of NO(A Σ2+) state in a nonequilibrium air plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Studer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Rond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boubert</w:t>
+                <w:t xml:space="preserve">P. Vervisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.36918⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97 (20), pp.201501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3514250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344322v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How CORIA's inductively-coupled plasma torches contribute to atmospheric entry researches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Chemical Kinetic and Radiative Simulations for Titan Atmospheric Entry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vervisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Technical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (1), pp.72-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.36918⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107643v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic measurements of nonequilibrium CO(2) plasma in RF torch</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">How CORIA's inductively-coupled plasma torches contribute to atmospheric entry researches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vervisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Technical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50 (3), pp.163-179</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00639609v1</w:t>
+                <w:t xml:space="preserve">hal-02107643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recombination of atomic oxygen on α-Al2O3 at high temperature under air microwave-induced plasma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Balat-Pichelin</w:t>
+                <w:t xml:space="preserve">Spectroscopic measurements of nonequilibrium CO(2) plasma in RF torch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bedra</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Boubert</w:t>
+                <w:t xml:space="preserve">Bruno Cheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 340 (1-3), pp.217-226. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 354 (1-3), pp.16-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2008.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2007.09.019⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02328723v1</w:t>
+                <w:t xml:space="preserve">hal-00639609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation Measurements in a Shock Tube for Titan Mixtures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aziz Chikhaoui</w:t>
+                <w:t xml:space="preserve">Recombination of atomic oxygen on α-Al2O3 at high temperature under air microwave-induced plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Balat-Pichelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gerasimova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.28422⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 340 (1-3), pp.217-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2007.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344320v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recombination coefficient of atomic oxygen on ceramic materials under Earth re-entry conditions by optical emission spectroscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Berjoan</w:t>
+                <w:t xml:space="preserve">Radiation Measurements in a Shock Tube for Titan Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Boubert</w:t>
+                <w:t xml:space="preserve">Pascal Boubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Félio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Chikhaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Thermophysics and Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 21 (3), pp.638-646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.28422⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0301-0104(03)00152-6⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02104832v1</w:t>
+                <w:t xml:space="preserve">hal-02344320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density and Rotational Temperature Measurements of the OH° and NO° Radicals Produced by a Gliding Arc in Humid Air</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Chéron</w:t>
+                <w:t xml:space="preserve">Recombination coefficient of atomic oxygen on ceramic materials under Earth re-entry conditions by optical emission spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Balat-Pichelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Addou</w:t>
+                <w:t xml:space="preserve">M. Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Brisset</w:t>
+                <w:t xml:space="preserve">R. Berjoan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 22 (4), pp.553-571. </w:t>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 291 (2), pp.181-194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1021371529955⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0301-0104(03)00152-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344328v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerodynamic calibration of TCM2 facility and study of a bow shock layer by emission and laser spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Density and Rotational Temperature Measurements of the OH° and NO° Radicals Produced by a Gliding Arc in Humid Air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Benstaali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chikhaoui</w:t>
+                <w:t xml:space="preserve">B. Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Robin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Vervisch</w:t>
+                <w:t xml:space="preserve">A. Addou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shock Waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s001930100117⟩</w:t>
+              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 22 (4), pp.553-571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1021371529955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02344284v1</w:t>
+                <w:t xml:space="preserve">hal-02344328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-induced fluorescence measurements of a3Π metastable carbon monoxide in a high enthalpy flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Aerodynamic calibration of TCM2 facility and study of a bow shock layer by emission and laser spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chikhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vervisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Shock Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 11 (5), pp.341-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s001930100117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s100530170035⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02344319v1</w:t>
+                <w:t xml:space="preserve">hal-02344284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laser-induced fluorescence measurements of a3Π metastable carbon monoxide in a high enthalpy flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vervisch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 17 (1), pp.43-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s100530170035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">CN spectroscopy and physico–chemistry in the boundary layer of a C/SiC tile in a low pressure nitrogen/carbon dioxide plasma flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vervisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 112 (23), pp.10482-10490. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.481682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2546,1764 +2680,1764 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MERLIN, AN RT-LTE SOFTWARE SUPPORTING THE DIAGNOSTIC APPLICATION OF LIBS TO H-ISOTOPE MEASUREMENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNATIONAL WORKSHOP ON LASER-INDUCED BREAKDOWN SPECTROSCOPY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Szeged, Dec 2020, Szeged, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scalar and velocity measurements in a turbulent bluff-body flame using spectral fitting of Spontaneous Raman Scattering and PIV</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Rebuilding of ICOTOM radiometer data during the Schiaparelli Martian entry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Annaloro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Corine Lacour</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Druguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duffour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Combustion Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">8th International Workshop on Radiation of High Temperature Gases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESTEC, Mar 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115011v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebuilding of ICOTOM radiometer data during the Schiaparelli Martian entry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Multi-scalar and velocity measurements in a turbulent bluff-body flame using spectral fitting of Spontaneous Raman Scattering and PIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florestan Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Valdez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Duffour</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on Radiation of High Temperature Gases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESTEC, Mar 2019, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">European Combustion Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125493v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 Spontaneous Raman Scattering: an alternative thermometry for turbulent reactive flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florestan Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Lisbon, Portugal. pp.16 - 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1D single-shot multi-scalar measurements for turbulent flames: CO2 spontaneous Raman scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florestan Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Ajrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Dubrovnik, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01863698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arc stabilisé dans l’argon pour la mesure des probabilités de transition de W I et W II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Benredjem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. -U. L. Tchang-Brillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -F. Wyart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Congrès sur les Arcs Électriques (CAE13), 20-21 mars 2017, Nancy (FRANCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03989121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l’allumage de mélanges H 2 – O 2 par impulsion laser nanoseconde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Rudz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAE 13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical characterization of Argon microwave discharge generated at sub-atmospheric pressure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Babou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elba Perez Peman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Workshop on Radiation of High Temperature Gases in Atmospheric Entry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical diagnostics in high enthalpy plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Summer School and International Symposium on the Physics of Ionized Gases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Belbrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Velocity measurements in plasmas: Issues and prospects.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Workshop on Radiation of High Temperature Gases in Atmospheric Entry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations on CO$_2$ plasma jets with the ICOTOM radiometers of the EXOMARS descent module.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Annaloro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Workshop on Radiation of High Temperature Gases in Atmospheric Entry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESTEC, 2016, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRANSITION STREAMER-ARC DANS UNE DÉCHARGE NANOSECONDE D'AIR</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Streamer-to-spark transition initiated by a nanosecond overvoltage pulsed discharge in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur les arcs électriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Clermond-Ferrand, France</w:t>
+              <w:t xml:space="preserve">5th EUCASS Aerospace The matic Workshop : Fundamentals of Aerodynamic Flow and Combustion Control by Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393007v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streamer-to-spark transition initiated by a nanosecond overvoltage pulsed discharge in air</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">TRANSITION STREAMER-ARC DANS UNE DÉCHARGE NANOSECONDE D'AIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amath Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th EUCASS Aerospace The matic Workshop : Fundamentals of Aerodynamic Flow and Combustion Control by Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Les Houches, France</w:t>
+              <w:t xml:space="preserve">Colloque sur les arcs électriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Clermond-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852165v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation collisionnelle-radiative du développement et de la relaxation d’une décharge laser nanoseconde dans H 2 – O 2 à pression atmosphérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAE 12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the modeling of the excited states behavior on the radiation emitted by a nitrogen plasma produced within a shock tube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Annaloro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8 th European Symposium on Aerothermodynamics for Space Vehicles, Lisbonne, Portugal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4313,383 +4447,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MERLIN, a RT-LTE software supporting the LIBS diagnostic : application to H-isotopes measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on LIBS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Szeged, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations on CO$_2$ plasma jets with the ICOTOM radiometers of the EXOMARS descent module.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Annaloro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Planetary Probe Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, La Haye, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streamer-to-spark transition initiated by a nanosecond overvoltage pulsed discharge in air, 5th ATW &amp;quot;Fundamentals of Aerodynamic Flow and Combustion control by Plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amath Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCASS Aerospace Thematic Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4699,172 +4833,172 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the convective and radiative transfers to the surface of an orbiter entering a Mars-like atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C. Druguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shock Waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.541-546, 2009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-85168-4_86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId146"/>
+      <w:footerReference w:type="default" r:id="rId153"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5011,51 +5145,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459258v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Favre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gosse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hoblos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibouin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2025.12.045" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081958v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jouen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12567-025-00611-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611261v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cessou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecordier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa5c78" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325787v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balat-Pichelin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iacono" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2015.11.007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611202v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Bremare" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/16/165201" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612432v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vervisch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/11/115201" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344401v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;don" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Druguet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAD.2014.067582" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344292v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Studer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-010-4145-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HF1MWDD7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344321v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rond" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.45385" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569664v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Studer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boubert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vervisch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/31/315202" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FDB0EFF39CB743B0727FA4228EE91402FEF9909/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344287v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3514250" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344322v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.36918" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107643v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bultel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vervisch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639609v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rond" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2008.09.006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J909BP6G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328723v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bedra" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gerasimova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2007.09.019" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDPSKS7K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344320v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie F&#233;lio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Chikhaoui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.28422" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104832v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berjoan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(03)00152-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0S1ZQ0R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344328v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benstaali" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ch&#233;ron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Addou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brisset" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021371529955" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZZ0GMFST-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344284v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaix" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chikhaoui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001930100117" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N7Q28C1Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344319v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100530170035" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VDNQF2W0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344281v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.481682" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065912v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Lesage" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115011v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan Guichard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Valdez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Honor&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125493v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Annaloro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Druguet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duffour" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381951v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cessou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863698v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ajrouche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989121v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bultel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benredjem" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. -U. L. Tchang-Brillet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Wyart" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104939v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Berthet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Rudz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460325v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Babou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elba Perez Peman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Jacquot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460372v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460336v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reynier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Longo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460320v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393007v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amath Lo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852165v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104928v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104864v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011810v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460315v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392752v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344396v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Druguet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zeitoun" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85168-4_86" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFCC9F5F1A575E0597B542CBF1AE45631B0F70D2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546395v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Annaloro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H&#233;bert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Omaly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#252;lhan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thiele" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2026.02.006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459258v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Favre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gosse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hoblos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibouin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2025.12.045" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081958v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jouen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12567-025-00611-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611261v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cessou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecordier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boubert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa5c78" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611202v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Bremare" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/16/165201" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325787v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balat-Pichelin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iacono" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2015.11.007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344401v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;don" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Druguet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAD.2014.067582" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612432v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vervisch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/11/115201" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344292v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Studer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-010-4145-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HF1MWDD7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344321v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rond" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.45385" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569664v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Studer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boubert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vervisch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/31/315202" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FDB0EFF39CB743B0727FA4228EE91402FEF9909/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344287v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3514250" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344322v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.36918" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107643v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bultel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vervisch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639609v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rond" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2008.09.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J909BP6G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328723v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bedra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gerasimova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2007.09.019" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDPSKS7K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344320v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie F&#233;lio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Chikhaoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.28422" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104832v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berjoan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(03)00152-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0S1ZQ0R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344328v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benstaali" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ch&#233;ron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Addou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brisset" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021371529955" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZZ0GMFST-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344284v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chikhaoui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001930100117" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N7Q28C1Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344319v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100530170035" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VDNQF2W0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344281v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.481682" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065912v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Lesage" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125493v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Annaloro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Druguet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duffour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115011v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan Guichard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Valdez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Honor&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381951v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cessou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863698v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ajrouche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989121v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bultel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benredjem" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. -U. L. Tchang-Brillet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Wyart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104939v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Berthet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Rudz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460325v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Babou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elba Perez Peman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Jacquot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460372v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460336v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reynier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Longo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460320v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852165v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393007v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amath Lo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104928v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104864v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011810v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460315v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392752v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344396v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Druguet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zeitoun" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85168-4_86" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFCC9F5F1A575E0597B542CBF1AE45631B0F70D2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>