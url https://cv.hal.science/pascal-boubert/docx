--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -100,351 +100,351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICOTOM post-flight analysis: Infrared radiative measurements from the Schiaparelli capsule entry within the ExoMars 2016 mission</w:t>
+                <w:t xml:space="preserve">Quantitative analysis of TiO2 formation on TA6V terrestrial atmospheric re-entries: Cross comparison of SEM-EDS, XRD, Raman spectroscopy and CF-LIBS measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Annaloro</w:t>
+                <w:t xml:space="preserve">Adrien Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Hébert</w:t>
+                <w:t xml:space="preserve">Aurélien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Omaly</w:t>
+                <w:t xml:space="preserve">Léo Gosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gülhan</w:t>
+                <w:t xml:space="preserve">Myriam Hoblos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Thiele</w:t>
+                <w:t xml:space="preserve">David Gibouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Astronautica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 244, pp.203-213. </w:t>
+              <w:t xml:space="preserve">, 2026, 240, pp.830 - 839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2026.02.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2025.12.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05546395v1</w:t>
+                <w:t xml:space="preserve">hal-05459258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of TiO2 formation on TA6V terrestrial atmospheric re-entries: Cross comparison of SEM-EDS, XRD, Raman spectroscopy and CF-LIBS measurements</w:t>
+                <w:t xml:space="preserve">ICOTOM post-flight analysis: Infrared radiative measurements from the Schiaparelli capsule entry within the ExoMars 2016 mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Brault</w:t>
+                <w:t xml:space="preserve">J. Annaloro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Favre</w:t>
+                <w:t xml:space="preserve">P. Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Gosse</w:t>
+                <w:t xml:space="preserve">P. Omaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Hoblos</w:t>
+                <w:t xml:space="preserve">A. Gülhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gibouin</w:t>
+                <w:t xml:space="preserve">T. Thiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Astronautica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 240, pp.830 - 839. </w:t>
+              <w:t xml:space="preserve">, 2026, 244, pp.203-213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2025.12.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2026.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05459258v1</w:t>
+                <w:t xml:space="preserve">hal-05546395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation of Ti–6Al–4V titanium alloy in air plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Jouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gibouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -619,235 +619,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-equilibrium radiation during SiC-CO2 plasma interaction</w:t>
+                <w:t xml:space="preserve">Recombination coefficient of atomic oxygen on ceramic materials in a CO2 plasma flow for the simulation of a Martian entry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noemie Bremare</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boubert</w:t>
+                <w:t xml:space="preserve">M. Balat-Pichelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Iacono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/16/165201⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (2), pp.2761-2769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2015.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611202v1</w:t>
+                <w:t xml:space="preserve">hal-02325787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recombination coefficient of atomic oxygen on ceramic materials in a CO2 plasma flow for the simulation of a Martian entry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-equilibrium radiation during SiC-CO2 plasma interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Iacono</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Boubert</w:t>
+                <w:t xml:space="preserve">Noemie Bremare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Jouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 42 (2), pp.2761-2769. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (16), pp.165201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2015.11.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/16/165201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325787v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of radiative fluxes to the heat shield of a Martian orbiter</w:t>
               </w:r>
@@ -1809,51 +1809,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recombination of atomic oxygen on α-Al2O3 at high temperature under air microwave-induced plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Balat-Pichelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2055,51 +2055,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recombination coefficient of atomic oxygen on ceramic materials under Earth re-entry conditions by optical emission spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Balat-Pichelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2694,51 +2694,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MERLIN, AN RT-LTE SOFTWARE SUPPORTING THE DIAGNOSTIC APPLICATION OF LIBS TO H-ISOTOPE MEASUREMENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3538,368 +3538,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical characterization of Argon microwave discharge generated at sub-atmospheric pressure.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical diagnostics in high enthalpy plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Radiation of High Temperature Gases in Atmospheric Entry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">28th Summer School and International Symposium on the Physics of Ionized Gases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Belbrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02460325v1</w:t>
+                <w:t xml:space="preserve">hal-02460372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical diagnostics in high enthalpy plasmas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Velocity measurements in plasmas: Issues and prospects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Summer School and International Symposium on the Physics of Ionized Gases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Belbrade, Serbia</w:t>
+              <w:t xml:space="preserve">7th International Workshop on Radiation of High Temperature Gases in Atmospheric Entry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460372v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity measurements in plasmas: Issues and prospects.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Optical characterization of Argon microwave discharge generated at sub-atmospheric pressure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Babou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elba Perez Peman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Workshop on Radiation of High Temperature Gases in Atmospheric Entry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460336v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations on CO$_2$ plasma jets with the ICOTOM radiometers of the EXOMARS descent module.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4461,51 +4461,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MERLIN, a RT-LTE software supporting the LIBS diagnostic : application to H-isotopes measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4582,51 +4582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations on CO$_2$ plasma jets with the ICOTOM radiometers of the EXOMARS descent module.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5145,51 +5145,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546395v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Annaloro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H&#233;bert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Omaly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#252;lhan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thiele" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2026.02.006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459258v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Favre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gosse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hoblos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibouin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2025.12.045" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081958v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jouen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12567-025-00611-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611261v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cessou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecordier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boubert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa5c78" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611202v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Bremare" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/16/165201" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325787v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balat-Pichelin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iacono" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2015.11.007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344401v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;don" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Druguet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAD.2014.067582" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612432v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vervisch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/11/115201" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344292v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Studer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-010-4145-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HF1MWDD7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344321v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rond" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.45385" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569664v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Studer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boubert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vervisch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/31/315202" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FDB0EFF39CB743B0727FA4228EE91402FEF9909/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344287v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3514250" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344322v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.36918" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107643v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bultel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vervisch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639609v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rond" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2008.09.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J909BP6G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328723v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bedra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gerasimova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2007.09.019" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDPSKS7K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344320v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie F&#233;lio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Chikhaoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.28422" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104832v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berjoan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(03)00152-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0S1ZQ0R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344328v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benstaali" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ch&#233;ron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Addou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brisset" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021371529955" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZZ0GMFST-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344284v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chikhaoui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001930100117" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N7Q28C1Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344319v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100530170035" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VDNQF2W0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344281v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.481682" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065912v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Lesage" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125493v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Annaloro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Druguet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duffour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115011v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan Guichard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Valdez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Honor&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381951v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cessou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863698v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ajrouche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989121v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bultel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benredjem" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. -U. L. Tchang-Brillet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Wyart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104939v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Berthet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Rudz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460325v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Babou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elba Perez Peman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Jacquot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460372v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460336v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reynier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Longo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460320v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852165v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393007v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amath Lo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104928v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104864v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011810v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460315v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392752v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344396v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Druguet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zeitoun" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85168-4_86" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFCC9F5F1A575E0597B542CBF1AE45631B0F70D2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459258v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Favre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gosse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hoblos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibouin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2025.12.045" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546395v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Annaloro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H&#233;bert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Omaly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#252;lhan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thiele" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2026.02.006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081958v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jouen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12567-025-00611-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611261v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cessou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecordier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boubert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa5c78" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325787v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balat-Pichelin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iacono" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2015.11.007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611202v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Bremare" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/16/165201" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344401v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;don" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Druguet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAD.2014.067582" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612432v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vervisch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/11/115201" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344292v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Studer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-010-4145-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HF1MWDD7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344321v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rond" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.45385" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569664v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Studer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boubert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vervisch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/31/315202" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FDB0EFF39CB743B0727FA4228EE91402FEF9909/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344287v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3514250" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344322v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.36918" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107643v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bultel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vervisch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639609v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rond" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2008.09.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J909BP6G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328723v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bedra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gerasimova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2007.09.019" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDPSKS7K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344320v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie F&#233;lio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Chikhaoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.28422" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104832v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berjoan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(03)00152-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0S1ZQ0R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344328v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benstaali" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ch&#233;ron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Addou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brisset" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021371529955" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZZ0GMFST-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344284v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chikhaoui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001930100117" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N7Q28C1Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344319v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100530170035" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VDNQF2W0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344281v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.481682" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065912v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Lesage" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125493v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Annaloro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Druguet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duffour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115011v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan Guichard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Valdez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Honor&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381951v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cessou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863698v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ajrouche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989121v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bultel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benredjem" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. -U. L. Tchang-Brillet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Wyart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104939v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Berthet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Rudz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460372v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460336v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Jacquot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reynier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Longo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460325v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Babou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elba Perez Peman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460320v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852165v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393007v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amath Lo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104928v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104864v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011810v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460315v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392752v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344396v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Druguet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zeitoun" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85168-4_86" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFCC9F5F1A575E0597B542CBF1AE45631B0F70D2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>