--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -2809,333 +2809,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebuilding of ICOTOM radiometer data during the Schiaparelli Martian entry</w:t>
+                <w:t xml:space="preserve">Multi-scalar and velocity measurements in a turbulent bluff-body flame using spectral fitting of Spontaneous Raman Scattering and PIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Annaloro</w:t>
+                <w:t xml:space="preserve">Florestan Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Valdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Duffour</w:t>
+                <w:t xml:space="preserve">David Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on Radiation of High Temperature Gases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESTEC, Mar 2019, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">European Combustion Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125493v1</w:t>
+                <w:t xml:space="preserve">hal-02115011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scalar and velocity measurements in a turbulent bluff-body flame using spectral fitting of Spontaneous Raman Scattering and PIV</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rebuilding of ICOTOM radiometer data during the Schiaparelli Martian entry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelson Valdez</w:t>
+                <w:t xml:space="preserve">Julien Annaloro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Honoré</w:t>
+                <w:t xml:space="preserve">Marie-Claude Druguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corine Lacour</w:t>
+                <w:t xml:space="preserve">Emmanuel Duffour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Combustion Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">8th International Workshop on Radiation of High Temperature Gases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESTEC, Mar 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115011v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 Spontaneous Raman Scattering: an alternative thermometry for turbulent reactive flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florestan Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3173,90 +3173,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1D single-shot multi-scalar measurements for turbulent flames: CO2 spontaneous Raman scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florestan Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Ajrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3538,394 +3538,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical diagnostics in high enthalpy plasmas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical characterization of Argon microwave discharge generated at sub-atmospheric pressure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Babou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elba Perez Peman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Summer School and International Symposium on the Physics of Ionized Gases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Belbrade, Serbia</w:t>
+              <w:t xml:space="preserve">7th International Workshop on Radiation of High Temperature Gases in Atmospheric Entry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02460372v1</w:t>
+                <w:t xml:space="preserve">hal-02460325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity measurements in plasmas: Issues and prospects.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical diagnostics in high enthalpy plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Radiation of High Temperature Gases in Atmospheric Entry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">28th Summer School and International Symposium on the Physics of Ionized Gases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Belbrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460336v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical characterization of Argon microwave discharge generated at sub-atmospheric pressure.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Velocity measurements in plasmas: Issues and prospects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Babou</w:t>
+                <w:t xml:space="preserve">Philippe Reynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elba Perez Peman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickael Jacquot</w:t>
+                <w:t xml:space="preserve">Jose Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Workshop on Radiation of High Temperature Gases in Atmospheric Entry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460325v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations on CO$_2$ plasma jets with the ICOTOM radiometers of the EXOMARS descent module.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Annaloro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3957,277 +3957,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streamer-to-spark transition initiated by a nanosecond overvoltage pulsed discharge in air</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">TRANSITION STREAMER-ARC DANS UNE DÉCHARGE NANOSECONDE D'AIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amath Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th EUCASS Aerospace The matic Workshop : Fundamentals of Aerodynamic Flow and Combustion Control by Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Les Houches, France</w:t>
+              <w:t xml:space="preserve">Colloque sur les arcs électriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Clermond-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01852165v1</w:t>
+                <w:t xml:space="preserve">hal-02393007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRANSITION STREAMER-ARC DANS UNE DÉCHARGE NANOSECONDE D'AIR</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Streamer-to-spark transition initiated by a nanosecond overvoltage pulsed discharge in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur les arcs électriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Clermond-Ferrand, France</w:t>
+              <w:t xml:space="preserve">5th EUCASS Aerospace The matic Workshop : Fundamentals of Aerodynamic Flow and Combustion Control by Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393007v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation collisionnelle-radiative du développement et de la relaxation d’une décharge laser nanoseconde dans H 2 – O 2 à pression atmosphérique</w:t>
               </w:r>
@@ -4347,51 +4347,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the modeling of the excited states behavior on the radiation emitted by a nitrogen plasma produced within a shock tube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Annaloro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4582,77 +4582,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations on CO$_2$ plasma jets with the ICOTOM radiometers of the EXOMARS descent module.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Annaloro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4690,90 +4690,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streamer-to-spark transition initiated by a nanosecond overvoltage pulsed discharge in air, 5th ATW &amp;quot;Fundamentals of Aerodynamic Flow and Combustion control by Plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amath Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Cessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lecordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5145,51 +5145,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459258v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Favre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gosse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hoblos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibouin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2025.12.045" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546395v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Annaloro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H&#233;bert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Omaly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#252;lhan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thiele" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2026.02.006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081958v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jouen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12567-025-00611-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611261v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cessou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecordier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boubert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa5c78" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325787v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balat-Pichelin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iacono" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2015.11.007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611202v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Bremare" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/16/165201" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344401v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;don" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Druguet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAD.2014.067582" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612432v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vervisch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/11/115201" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344292v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Studer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-010-4145-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HF1MWDD7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344321v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rond" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.45385" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569664v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Studer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boubert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vervisch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/31/315202" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FDB0EFF39CB743B0727FA4228EE91402FEF9909/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344287v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3514250" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344322v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.36918" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107643v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bultel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vervisch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639609v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rond" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2008.09.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J909BP6G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328723v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bedra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gerasimova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2007.09.019" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDPSKS7K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344320v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie F&#233;lio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Chikhaoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.28422" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104832v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berjoan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(03)00152-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0S1ZQ0R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344328v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benstaali" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ch&#233;ron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Addou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brisset" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021371529955" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZZ0GMFST-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344284v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chikhaoui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001930100117" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N7Q28C1Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344319v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100530170035" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VDNQF2W0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344281v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.481682" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065912v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Lesage" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125493v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Annaloro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Druguet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duffour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115011v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan Guichard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Valdez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Honor&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381951v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cessou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863698v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ajrouche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989121v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bultel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benredjem" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. -U. L. Tchang-Brillet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Wyart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104939v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Berthet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Rudz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460372v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460336v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Jacquot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reynier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Longo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460325v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Babou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elba Perez Peman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460320v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852165v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393007v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amath Lo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104928v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104864v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011810v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460315v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392752v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344396v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Druguet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zeitoun" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85168-4_86" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFCC9F5F1A575E0597B542CBF1AE45631B0F70D2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459258v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Favre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gosse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hoblos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibouin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2025.12.045" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546395v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Annaloro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H&#233;bert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Omaly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#252;lhan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thiele" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2026.02.006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081958v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jouen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12567-025-00611-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611261v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cessou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lecordier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boubert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa5c78" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325787v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balat-Pichelin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iacono" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2015.11.007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611202v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Bremare" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/16/165201" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344401v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;don" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Druguet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAD.2014.067582" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612432v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vervisch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/11/115201" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344292v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Studer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-010-4145-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HF1MWDD7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344321v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rond" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.45385" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569664v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Studer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boubert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vervisch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/31/315202" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FDB0EFF39CB743B0727FA4228EE91402FEF9909/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344287v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3514250" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344322v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.36918" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107643v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bultel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vervisch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639609v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rond" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2008.09.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J909BP6G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328723v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bedra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gerasimova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2007.09.019" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDPSKS7K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344320v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie F&#233;lio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Chikhaoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.28422" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104832v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berjoan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(03)00152-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0S1ZQ0R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344328v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benstaali" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ch&#233;ron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Addou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brisset" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021371529955" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZZ0GMFST-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344284v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chikhaoui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001930100117" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N7Q28C1Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344319v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100530170035" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VDNQF2W0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344281v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.481682" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065912v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Lesage" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115011v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan Guichard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Valdez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Honor&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Lacour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125493v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Annaloro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Druguet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duffour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381951v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Cessou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863698v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ajrouche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989121v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bultel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benredjem" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. -U. L. Tchang-Brillet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Wyart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104939v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Berthet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Rudz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460325v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Babou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elba Perez Peman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Jacquot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460372v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460336v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reynier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Longo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460320v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393007v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amath Lo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852165v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104928v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104864v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011810v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460315v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392752v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344396v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Druguet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zeitoun" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85168-4_86" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFCC9F5F1A575E0597B542CBF1AE45631B0F70D2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>