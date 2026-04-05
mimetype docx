--- v0 (2026-03-12)
+++ v1 (2026-04-05)
@@ -172,51 +172,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (98)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (102)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -340,11954 +340,11900 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-thermal plasma etching of MOF thin films in high optical quality for interference sensing</w:t>
+                <w:t xml:space="preserve">Influence of morphology on friction anisotropy of GLAD Mo films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Alekseevskiy</w:t>
+                <w:t xml:space="preserve">Guilherme Bernardes Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Timofeeva</w:t>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semyon Bachinin</w:t>
+                <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Peignier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Colas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2024.115666⟩</w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 218, pp.111721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2026.111721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717875v1</w:t>
+                <w:t xml:space="preserve">hal-05538581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation of 3D Metal-Organic Frameworks into Nanosheets with Enhanced Memristive Behavior for Electronic Data Processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-thermal plasma etching of MOF thin films in high optical quality for interference sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Alekseevskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuri A Mezenov</w:t>
+                <w:t xml:space="preserve">Maria Timofeeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semyon V Bachinin</w:t>
+                <w:t xml:space="preserve">Semyon Bachinin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuliya A Kenzhebayeva</w:t>
+                <w:t xml:space="preserve">Regis Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasiia S Efimova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pavel V Alekseevskiy</w:t>
+                <w:t xml:space="preserve">Cedric Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/advs.202405989⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 154, pp.115666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2024.115666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04974346v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper oxide by spin-coating: Cost-effective deposition and post-annealing process for thin films with modulated Cu2O/CuO phase ratio</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transformation of 3D Metal-Organic Frameworks into Nanosheets with Enhanced Memristive Behavior for Electronic Data Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri A Mezenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafae El Berjali</w:t>
+                <w:t xml:space="preserve">Semyon V Bachinin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Colas</w:t>
+                <w:t xml:space="preserve">Yuliya A Kenzhebayeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
+                <w:t xml:space="preserve">Anastasiia S Efimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sha Shiong Ng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nur Atiqah Hamzah</w:t>
+                <w:t xml:space="preserve">Pavel V Alekseevskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2025.140762⟩</w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 258, pp.116521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/advs.202405989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05223498v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical Hot-Melt Extrusion: The Next Challenge in Innovation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Copper oxide by spin-coating: Cost-effective deposition and post-annealing process for thin films with modulated Cu2O/CuO phase ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafae El Berjali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maël Gallas</w:t>
+                <w:t xml:space="preserve">Victor Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boulet</w:t>
+                <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoire de Margerie</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sha Shiong Ng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nur Atiqah Hamzah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics17070939⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 826, pp.140762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2025.140762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05173284v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05223498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Electromagnetic Wave Absorption in Mapbi&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Hybrid Perovskite Through a Defect‐Tunable Green Synthesis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unexpected stability of the iron(II) complex by an asymmetrical Schiff base from Fe(III): structure, magnetic and Mössbauer investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Bégin</w:t>
+                <w:t xml:space="preserve">Dawit Tesfaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lefevre</w:t>
+                <w:t xml:space="preserve">Mamo Gebrezgiabher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Sidhoum</w:t>
+                <w:t xml:space="preserve">Jonas Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Elkaïm</w:t>
+                <w:t xml:space="preserve">Taju Sani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sstr.202500066⟩</w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.241334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05216863v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot injection synthesis of CuS decorated CdS and ZnS nanomaterials from metal thiosemicarbazone complexes as single source precursors: Application in the photocatalytic degradation of methylene blue</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vertical Hot-Melt Extrusion: The Next Challenge in Innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line E.T. Ngoudjou</w:t>
+                <w:t xml:space="preserve">Maël Gallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gervais Tigwere</w:t>
+                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Nyamen</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Victoire de Margerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.inoche.2024.112650⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (7), pp.939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics17070939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04975019v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth mechanism of highly twinned Al13Fe4 dendrites obtained from a rapidly solidified Al-5at.% Fe melt</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced Electromagnetic Wave Absorption in Mapbi&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Hybrid Perovskite Through a Defect‐Tunable Green Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yihui Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Dubaux</w:t>
+                <w:t xml:space="preserve">Dominique Bégin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Zollinger</w:t>
+                <w:t xml:space="preserve">Christophe Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M-C de Weerd</w:t>
+                <w:t xml:space="preserve">Charles Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Ghanbaja</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S Mathieu</w:t>
+                <w:t xml:space="preserve">Erik Elkaïm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intermetallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.intermet.2023.108111⟩</w:t>
+              <w:t xml:space="preserve">Small Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (9), pp.2500066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sstr.202500066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645837v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ tracking the phase change in metastable copper oxide thin film via thermal oxidation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation mechanisms and environmental influences on the crystal growth of wulfenite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nik Gračanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuliya Kenzhebayeva</w:t>
+                <w:t xml:space="preserve">Matejka Podlogar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Migot</w:t>
+                <w:t xml:space="preserve">Sorour Semsari Parapari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin A Milichko</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francisco Ruiz-Zepeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0178282⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.9234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-60043-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04469048v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodegradation of disposable polypropylene face masks: Physicochemical properties of debris and implications for the toxicity of mask-carried river biofilms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
+                <w:t xml:space="preserve">ZnMgO Thin Films by Ultrasonic Spray Pyrolysis: Modulation of Optical and Electrical Properties by Post‐annealing and Magnesium Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafae El Berjali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.133067⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 221 (14), pp.2400015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.202400015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693545v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publisher Correction: Formation mechanisms and environmental influences on the crystal growth of wulfenite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nik Gračanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matejka Podlogar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorour Semsari Parapari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Ruiz-Zepeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-024-60770-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Primitive Cubic Al-Fe-Si Phase in an Al-0.5Fe-0.2Si (wt.%) alloy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Redjaïmia</w:t>
+                <w:t xml:space="preserve">Photodegradation of disposable polypropylene face masks: Physicochemical properties of debris and implications for the toxicity of mask-carried river biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Gley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Badura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2023.107877⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 465, pp.133067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.133067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736629v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnMgO Thin Films by Ultrasonic Spray Pyrolysis: Modulation of Optical and Electrical Properties by Post‐annealing and Magnesium Composition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
+                <w:t xml:space="preserve">In situ tracking the phase change in metastable copper oxide thin film via thermal oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliya Kenzhebayeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin A Milichko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.202400015⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 124 (2), pp.021903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0178282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625064v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04469048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot Melt Extruded High-Dose Amorphous Solid Dispersions Containing Lumefantrine and Soluplus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Jones</w:t>
+                <w:t xml:space="preserve">A Novel Primitive Cubic Al-Fe-Si Phase in an Al-0.5Fe-0.2Si (wt.%) alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dubaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. de Weerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Redjaïmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.124676⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.107877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2023.107877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755675v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of epitaxial LiNbO3 thin films with silicon technology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Bachelet</w:t>
+                <w:t xml:space="preserve">Hot injection synthesis of CuS decorated CdS and ZnS nanomaterials from metal thiosemicarbazone complexes as single source precursors: Application in the photocatalytic degradation of methylene blue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Yepseu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line E.T. Ngoudjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervais Tigwere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Nyamen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neerish Revaprasadu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ad1b98⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 166, pp.112650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.inoche.2024.112650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396804v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial Au/Fe&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;N/MgO thin films on GaAs (001) substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bouché</w:t>
+                <w:t xml:space="preserve">Growth mechanism of highly twinned Al13Fe4 dendrites obtained from a rapidly solidified Al-5at.% Fe melt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Dubaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Zollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-C de Weerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0219647⟩</w:t>
+              <w:t xml:space="preserve">Intermetallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 164, pp.10811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.intermet.2023.108111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757215v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Structure, Hirshfeld surface analysis and Anti-oxidant studies on 2-(4-dimethylamino) benzylidene) hydrazine-1-carbothioamide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Mbani</w:t>
+                <w:t xml:space="preserve">Hot Melt Extruded High-Dose Amorphous Solid Dispersions Containing Lumefantrine and Soluplus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zi’an Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjie Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Gallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Moroccan journal of chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48317/IMIST.PRSM/morjchem-v11i04.38955⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 665, pp.124676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.124676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04975017v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics vs. thermodynamics: walking on the line for a five-fold increase in MnSi Curie temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Petit-Watelot</w:t>
+                <w:t xml:space="preserve">Integration of epitaxial LiNbO3 thin films with silicon technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondes Boujnah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Horizons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3mh01106b⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35, pp.175601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ad1b98⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04318848v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of prior α 2 phase on precipitation kinetics of O-phase in advanced Ti2AlNb alloy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+                <w:t xml:space="preserve">Epitaxial Au/Fe&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;N/MgO thin films on GaAs (001) substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pambiang Abel Dainone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Stoffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tongxin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.118930⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 136 (15), pp.155101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0219647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04160996v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Structure and Ferromagnetism of the CeFe₉Si₄ Intermetallic Compound</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andreja Jelen</w:t>
+                <w:t xml:space="preserve">Effect of prior α 2 phase on precipitation kinetics of O-phase in advanced Ti2AlNb alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Widad Ayadh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Denand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Halkoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c00547⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 252, pp.118930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.118930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237543v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of deposition parameters on the microstructure and mechanical properties of Ti(C,N) produced by moderate temperature chemical vapor deposition (MT-CVD) on cemented carbides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+                <w:t xml:space="preserve">Kinetics vs. thermodynamics: walking on the line for a five-fold increase in MnSi Curie temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Benedit-Cardenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vacuum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2021.110650⟩</w:t>
+              <w:t xml:space="preserve">Materials Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3mh01106b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04978412v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Pre-Oxidation on a Ti PVD Coated Ferritic Steel Substrate during High-Temperature Aging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis, Structure, Hirshfeld surface analysis and Anti-oxidant studies on 2-(4-dimethylamino) benzylidene) hydrazine-1-carbothioamide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ndifon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tsakeng Ngoudjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pamen Yepseu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gbambie Paboudam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yoann Pinot</w:t>
+                <w:t xml:space="preserve">A. Mbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cryst12121732⟩</w:t>
+              <w:t xml:space="preserve">Moroccan journal of chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (4), pp.897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48317/IMIST.PRSM/morjchem-v11i04.38955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03887372v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental approaches for the determination of functional properties of MgSnN2 thin films</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extrusion for pharma applications: An update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Gallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire de Margerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111797⟩</w:t>
+              <w:t xml:space="preserve">SPE Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pls2.10081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03767512v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing spin fluctuations of the quantum phase transition in Ce3Al by muon spin rotation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Crystal Structure and Ferromagnetism of the CeFe₉Si₄ Intermetallic Compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primož Koželj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Vrtnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Boutbien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jože Luzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreja Jelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-17298-6⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (15), pp.6169-6180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c00547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755654v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into Solid-To-Solid Transformation of MOF Amorphous Phases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Semyon Bachinin</w:t>
+                <w:t xml:space="preserve">Effect of Pre-Oxidation on a Ti PVD Coated Ferritic Steel Substrate during High-Temperature Aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galy Nkou Bouala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c01978⟩</w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (12), pp.1732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst12121732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797175v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature and D-sorbitol reducing agent content on the structural and optical properties of copper oxide thin films deposited by ultrasonic spray pyrolysis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Effects of deposition parameters on the microstructure and mechanical properties of Ti(C,N) produced by moderate temperature chemical vapor deposition (MT-CVD) on cemented carbides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maoxiang Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Achache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Virfeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2022.139435⟩</w:t>
+              <w:t xml:space="preserve">Vacuum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 195, pp.110650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2021.110650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03751713v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al 4 Ir: An Al–Ir Binary-Phase Superstructure of the Ni 2 Al 3 Type</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing spin fluctuations of the quantum phase transition in Ce3Al by muon spin rotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matej Pregelj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zurab Guguchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julien Zollinger</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Vrtnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c00816⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-17298-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767778v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability of oxygen vacancy stabilized zirconia (OVSZ) thin films</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Theoretical and experimental approaches for the determination of functional properties of MgSnN2 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahad Alnjiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Virfeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2021.126880⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 244, pp.111797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966196v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the (1 0 0) and (0 0 1) surfaces of the Al5Fe2 intermetallic compound</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights into Solid-To-Solid Transformation of MOF Amorphous Phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Mezenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Krasilin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Boulley</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
+                <w:t xml:space="preserve">Ekaterina Khrapova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semyon Bachinin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.148540⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (35), pp.13992-14003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c01978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043810v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of high-transparency ZnO thin films by ultrasonic spray pyrolysis with fast growth rate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Effect of temperature and D-sorbitol reducing agent content on the structural and optical properties of copper oxide thin films deposited by ultrasonic spray pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christyves Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourav Bose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2021.106945⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 758, pp.139435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2022.139435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03247120v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Structure, Microstructure and Electronic Properties of a Newly Discovered Ternary Phase in the Al-Cr-Sc System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monika Kušter</w:t>
+                <w:t xml:space="preserve">Al 4 Ir: An Al–Ir Binary-Phase Superstructure of the Ni 2 Al 3 Type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Meden</w:t>
+                <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boštjan Markoli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maja Vončina</w:t>
+                <w:t xml:space="preserve">Saso Šturm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Zollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cryst11121535⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (23), pp.8823-8833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c00816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472061v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural model and spin-glass magnetism of the Ce 3 Au 13 Ge 4 quasicrystalline approximant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal stability of oxygen vacancy stabilized zirconia (OVSZ) thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsin Raza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rony Snyders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitja Krnel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphanos Konstantinidis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c03430⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 409, pp.126880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2021.126880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361460v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous manufacture of hydroxychloroquine sulfate drug products via hot melt extrusion technology to meet increased demand during a global pandemic: From bench to pilot scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of the (1 0 0) and (0 0 1) surfaces of the Al5Fe2 intermetallic compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boulley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suha M Dadou</w:t>
+                <w:t xml:space="preserve">Dmytro Kandaskalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentyn Mohylyuk</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boulet</w:t>
+                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2021.120818⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 542, pp.148540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.148540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993454v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Access to Arylated Aza‐ullazines by Regioselective Functionalization of their pyridine ring by H‐Li exchange and Electrophilic Substitution.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elaboration of high-transparency ZnO thin films by ultrasonic spray pyrolysis with fast growth rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourav Bose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christyves Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202100333⟩</w:t>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 156, pp.106945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2021.106945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246746v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial Growth of Sc0.09Al0.91N and Sc0.18Al0.82N Thin Films on Sapphire Substrates by Magnetron Sputtering for Surface Acoustic Waves Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystal Structure, Microstructure and Electronic Properties of a Newly Discovered Ternary Phase in the Al-Cr-Sc System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Kušter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Meden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boštjan Markoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoran Samardžija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Bartoli</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boulet</w:t>
+                <w:t xml:space="preserve">Maja Vončina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s20164630⟩</w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, This article belongs to the Special Issue Crystallography of Structural Phase Transformations (Volume II), 11 (12), pp.1535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst11121535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02916341v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issues in growing Heusler compounds in thin films for spintronic applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Boulet</w:t>
+                <w:t xml:space="preserve">Structural model and spin-glass magnetism of the Ce 3 Au 13 Ge 4 quasicrystalline approximant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitja Krnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Vrtnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zvonko Jaglicic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0014241⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c03430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04064714v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth of TbFe 2 on piezoelectric LiNbO 3 Z-cut</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Robert</w:t>
+                <w:t xml:space="preserve">Continuous manufacture of hydroxychloroquine sulfate drug products via hot melt extrusion technology to meet increased demand during a global pandemic: From bench to pilot scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suha M Dadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyn Mohylyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David S Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/ab75ff⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 605, pp.120818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2021.120818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053628v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition and characterization of ZnO thin films on GaAs and Pt/GaAs substrates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel Margueron</w:t>
+                <w:t xml:space="preserve">Efficient Access to Arylated Aza‐ullazines by Regioselective Functionalization of their pyridine ring by H‐Li exchange and Electrophilic Substitution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhuaou Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pierrat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2020.122854⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (22), pp.3331-3339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202100333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02993762v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic quantum critical point in the Ce 3 Al system with a large magnetic anisotropy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L Kelhar</w:t>
+                <w:t xml:space="preserve">Deposition and characterization of ZnO thin films on GaAs and Pt/GaAs substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Chawich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Kuprenaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan J Dubowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2399-6528/abc730⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 247, pp.122854 (11). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2020.122854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030028v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paramagnetism and martensite stabilization of tensile strained NiTi shape memory alloy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Ponçot</w:t>
+                <w:t xml:space="preserve">Epitaxial growth of TbFe 2 on piezoelectric LiNbO 3 Z-cut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Polewczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Kierren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0020145⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (23), pp.235803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/ab75ff⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948734v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Thermal Stresses Formed during Air Annealing of Amorphous Lanthanum Cuprate Thin Films Deposited on Silicon Substrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Capon</w:t>
+                <w:t xml:space="preserve">Anisotropic quantum critical point in the Ce 3 Al system with a large magnetic anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vrtnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Krnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kozelj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Jaglicic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Kelhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/coatings10070613⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (10), pp.105016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2399-6528/abc730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945236v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single crystal growth, crystal structure and surface characterisation of the binary phase Al45Cr7.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epitaxial Growth of Sc0.09Al0.91N and Sc0.18Al0.82N Thin Films on Sapphire Substrates by Magnetron Sputtering for Surface Acoustic Waves Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Streque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pigeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1458/1/012016⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (16), pp.4630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s20164630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360341v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth of magnetostrictive TbFe2 films on piezoelectric LiNbO3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boulet</w:t>
+                <w:t xml:space="preserve">Issues in growing Heusler compounds in thin films for spintronic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Devolder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/ab27e6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 128 (24), pp.241102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0014241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053645v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stoichiometric Lithium Niobate Crystals: Towards Identifiable Wireless Surface Acoustic Wave Sensors Operable up to 600 °C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Streque</w:t>
+                <w:t xml:space="preserve">Paramagnetism and martensite stabilization of tensile strained NiTi shape memory alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Kyianytsia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Aubert</w:t>
+                <w:t xml:space="preserve">Émilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ninel Kokanyan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Bartoli</w:t>
+                <w:t xml:space="preserve">Marc Ponçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Taguett</w:t>
+                <w:t xml:space="preserve">Bertrand Kierren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3 (4), pp.1-4. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (12), pp.122411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LSENS.2019.2908691⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0020145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114799v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the growth window of LaVO3 perovskites thin films elaborated using magnetron co-sputtering</w:t>
+                <w:t xml:space="preserve">Effect of Thermal Stresses Formed during Air Annealing of Amorphous Lanthanum Cuprate Thin Films Deposited on Silicon Substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Celindano</w:t>
+                <w:t xml:space="preserve">Nolwenn Tranvouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Haye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Bruyère</w:t>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Malchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Boileau</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Capon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2019.05.208⟩</w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (7), pp.613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/coatings10070613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278538v1</w:t>
+                <w:t xml:space="preserve">hal-02945236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the U3TGe5 family with T=Ti, V, Cr, Mn, Zr, Nb, Mo, Hf, Ta and W Nine new members, phase formation, stability, structural and physical properties and electronic structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Moussa</w:t>
+                <w:t xml:space="preserve">Single crystal growth, crystal structure and surface characterisation of the binary phase Al45Cr7.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Brisset</w:t>
+                <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Chajewski</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Fournée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2019.06.017⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Journal of Physics: Conference Series, 1458, pp.012016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1458/1/012016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182248v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth, interfacial microstructure and optical properties of NiO thin films with various types of texture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview of the U3TGe5 family with T=Ti, V, Cr, Mn, Zr, Nb, Mo, Hf, Ta and W Nine new members, phase formation, stability, structural and physical properties and electronic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Boulet</w:t>
+                <w:t xml:space="preserve">N. Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Horwat</w:t>
+                <w:t xml:space="preserve">G. Chajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Pierson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Samsel-Czekała</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 164, pp.648-653. </w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 277, pp.260-270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2018.11.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2019.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011073v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship Processing–Composition–Structure–Resistivity of LaNiO3 Thin Films Grown by Chemical Vapor Deposition Methods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth, interfacial microstructure and optical properties of NiO thin films with various types of texture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Astié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Margueron</w:t>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Millon</w:t>
+                <w:t xml:space="preserve">D. Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Decams</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.F. Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.35. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 164, pp.648-653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/coatings9010035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2018.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371766v1</w:t>
+                <w:t xml:space="preserve">hal-02011073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic anisotropy switching induced by shape memory effect in NiTi/Ni bilayer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing the growth window of LaVO3 perovskites thin films elaborated using magnetron co-sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Letoffé</w:t>
+                <w:t xml:space="preserve">C. Celindano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Migot</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5129893⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (13), pp.16658-16665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2019.05.208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02444214v1</w:t>
+                <w:t xml:space="preserve">hal-02278538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystalline and Electronic Structures of the Al(1+ x)V2Sn(2-x) ( x = 0.19) Intermetallic Compound</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epitaxial growth of magnetostrictive TbFe2 films on piezoelectric LiNbO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Polewczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (40), pp.405801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/ab27e6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b02545⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02497735v1</w:t>
+                <w:t xml:space="preserve">hal-03053645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Frequency Surface Acoustic Wave Devices Based on Epitaxial Z-LiNbO3 Layers on Sapphire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefania Oliveri</w:t>
+                <w:t xml:space="preserve">Stoichiometric Lithium Niobate Crystals: Towards Identifiable Wireless Surface Acoustic Wave Sensors Operable up to 600 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Streque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Daniau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Margueron</w:t>
+                <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Baron</w:t>
+                <w:t xml:space="preserve">Ninel Kokanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Taguett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5086757⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (4), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSENS.2019.2908691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123712v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new ternary compound with the BGa8Ir4 structure type in the Al-Au-Ir system</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Relationship Processing–Composition–Structure–Resistivity of LaNiO3 Thin Films Grown by Chemical Vapor Deposition Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Kuprenaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Millon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Decams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S2052520618016712⟩</w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/coatings9010035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329348v2</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature cathodoluminescence quenching of Er3+ in AlNOEr</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P.R. Edwards</w:t>
+                <w:t xml:space="preserve">Magnetic anisotropy switching induced by shape memory effect in NiTi/Ni bilayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Kyianytsia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ponçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Letoffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2018.09.012⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 115 (22), pp.222402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5129893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072434v2</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended X-ray absorption fine structure study of the Er bonding in AlNO:Er x films with x ≤ 3.6%</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Katsikini</w:t>
+                <w:t xml:space="preserve">Crystalline and Electronic Structures of the Al(1+ x)V2Sn(2-x) ( x = 0.19) Intermetallic Compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Kachkanov</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kevin Peter O'Donnell</w:t>
+                <w:t xml:space="preserve">Sašo Šturm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5036614⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59 (1), pp.360-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b02545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072997v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Homoepitaxial Growth in Sputtered NiO Thin Films: An Effective Approach to Tune the Crystallization, Preferred Growth Orientation, and Electrical Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-Frequency Surface Acoustic Wave Devices Based on Epitaxial Z-LiNbO3 Layers on Sapphire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Almirall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yong Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
+                <w:t xml:space="preserve">William Daniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavio Soldera</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Horwat</w:t>
+                <w:t xml:space="preserve">Thomas Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12 (9), pp.1800191. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 114, pp.162905 (6). </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssr.201800191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5086757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962287v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical environment and functional properties of highly crystalline ZnSnN2 thin films deposited by reactive sputtering at room temperature</w:t>
+                <w:t xml:space="preserve">A new ternary compound with the BGa8Ir4 structure type in the Al-Au-Ir system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Alnjiman</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joris Kadok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fournée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2018.02.037⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, B75 (1), pp.49-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2052520618016712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04600196v1</w:t>
+                <w:t xml:space="preserve">hal-02329348v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of LiNbO 3 polarity on the structural, optical and acoustic properties of epitaxial ZnO and Mg x Zn 1− x O films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Margueron</w:t>
+                <w:t xml:space="preserve">Room temperature cathodoluminescence quenching of Er3+ in AlNOEr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.R. Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Raschetti</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kevin Peter O'Donnell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 51 (48), pp.484003. </w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 205, pp.97-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aadcce⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2018.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024705v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072434v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of LiNbO3 polarity on the structural, optical and acoustic properties of epitaxial ZnO and Mg x Zn1−x 0 films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+                <w:t xml:space="preserve">Effect of LiNbO 3 polarity on the structural, optical and acoustic properties of epitaxial ZnO and Mg x Zn 1− x O films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Kuprenaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Raschetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 51 (48), pp.48400 - 48405</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 51 (48), pp.484003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aadcce⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377067v1</w:t>
+                <w:t xml:space="preserve">hal-02024705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gallium substitution in the transuranium superconductor PuCoGa 5</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extended X-ray absorption fine structure study of the Er bonding in AlNO:Er x films with x ≤ 3.6%</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Katsikini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kachkanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Franck Wastin</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Peter O'Donnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.02.116⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 124 (8), pp.085705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5036614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025821v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between Ir, Ir 0.85 Rh 0.15 and Ir 0.7 Rh 0.3 thin films as electrodes for surface acoustic waves applications above 800°C in air atmosphere</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local Homoepitaxial Growth in Sputtered NiO Thin Films: An Effective Approach to Tune the Crystallization, Preferred Growth Orientation, and Electrical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lomello</w:t>
+                <w:t xml:space="preserve">Yong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Soldera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2017.09.031⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (9), pp.1800191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssr.201800191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628903v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward High-Quality Epitaxial LiNbO3 and LiTaO3 Thin Films for Acoustic and Optical Applications</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chemical environment and functional properties of highly crystalline ZnSnN2 thin films deposited by reactive sputtering at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Alnjiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kassavetis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 182, pp.30-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2018.02.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/admi.201600998⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02432415v1</w:t>
+                <w:t xml:space="preserve">hal-04600196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of RuO 2 Nanowires by Alkali-Assisted Oxidation of Ruthenium in Plasma Afterglow at Atmospheric Pressure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boulet</w:t>
+                <w:t xml:space="preserve">Effect of LiNbO3 polarity on the structural, optical and acoustic properties of epitaxial ZnO and Mg x Zn1−x 0 films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Kuprenaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Raschetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Millon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (48), pp.48400 - 48405</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106036v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LaFeOxNy perovskite thin films: Nitrogen location and its effect on morphological, optical and structural properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emile Haye</w:t>
+                <w:t xml:space="preserve">Gallium substitution in the transuranium superconductor PuCoGa 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Colineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Griveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan André</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boulet</w:t>
+                <w:t xml:space="preserve">Rachel Eloirdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvere Barrat</w:t>
+                <w:t xml:space="preserve">Franck Wastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 724, pp.74 - 83. </w:t>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.07.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.02.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01767763v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilisation of Ce-Cu-Fe amorphous alloys by addition of Al</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LaFeOxNy perovskite thin films: Nitrogen location and its effect on morphological, optical and structural properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luka Kelhar</w:t>
+                <w:t xml:space="preserve">Erwan André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Ferčič</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sašo Šturm</w:t>
+                <w:t xml:space="preserve">Silvere Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 724, pp.74 - 83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.07.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14786435.2016.1229062⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04957726v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localised growth of CuO nanowires by micro-afterglow oxidation at atmospheric pressure: Investigation of the role of stress</w:t>
+                <w:t xml:space="preserve">Synthesis of RuO 2 Nanowires by Alkali-Assisted Oxidation of Ruthenium in Plasma Afterglow at Atmospheric Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Altaweel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+                <w:t xml:space="preserve">D Kuete Saa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mézin</w:t>
+                <w:t xml:space="preserve">S Migot-Choux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 305, pp.254-263. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2016.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNANO.2017.2699861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113594v1</w:t>
+                <w:t xml:space="preserve">hal-02106036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Cu + on ZnS:Cu p-type semiconductor films grown by sputtering: influence of substitutional Cu in the structural, optical and electronic properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward High-Quality Epitaxial LiNbO3 and LiTaO3 Thin Films for Acoustic and Optical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6ra05819a⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (8), pp.1600998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.201600998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05032621v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of rare-earth orthoferrites perovskite driven by steric hindrance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erwan André</w:t>
+                <w:t xml:space="preserve">Comparison between Ir, Ir 0.85 Rh 0.15 and Ir 0.7 Rh 0.3 thin films as electrodes for surface acoustic waves applications above 800°C in air atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Taguett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lomello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.10.135⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 266, pp.211 - 218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2017.09.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01505601v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of RuO 2 nanowires from Ru thin films by atmospheric pressure micro-post-discharge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localised growth of CuO nanowires by micro-afterglow oxidation at atmospheric pressure: Investigation of the role of stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Altaweel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Kuete Saa</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D. Mangin</w:t>
+                <w:t xml:space="preserve">A. Mézin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 295, pp.13-19. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.12.005⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 305, pp.254-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2016.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02113600v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlN/IDT/AlN/Sapphire SAW Heterostructure for High-Temperature Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of Cu + on ZnS:Cu p-type semiconductor films grown by sputtering: influence of substitutional Cu in the structural, optical and electronic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Chamorro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouarda Legrani</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Nicolay</w:t>
+                <w:t xml:space="preserve">T. Shyju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2016.2547188⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (49), pp.43480-43488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ra05819a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01525494v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of liquid-liquid interfaces in porous media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edder J García</w:t>
+                <w:t xml:space="preserve">Properties of rare-earth orthoferrites perovskite driven by steric hindrance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Capon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvere Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Borda</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2015.10.047⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 657, pp.631-638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.10.135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01476939v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random-anisotropy ferromagnetic state in the C u 5 G d 0.54 C a 0.42 intermetallic compound</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Z. Jagličić</w:t>
+                <w:t xml:space="preserve">Stabilisation of Ce-Cu-Fe amorphous alloys by addition of Al</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luka Kelhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Ferčič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjeta Maček-Kržmanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sašo Šturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.094202⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 96 (30), pp.3143-3158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786435.2016.1229062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04957721v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local heteroepitaxial growth to promote the selective growth orientation, crystallization and interband transition of sputtered NiO thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Soldera</w:t>
+                <w:t xml:space="preserve">Synthesis of RuO 2 nanowires from Ru thin films by atmospheric pressure micro-post-discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kuete Saa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Migot-Choux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5ce02419f⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 295, pp.13-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962294v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual behaviour of (Np,Pu)B2C</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ernst Bauer</w:t>
+                <w:t xml:space="preserve">AlN/IDT/AlN/Sapphire SAW Heterostructure for High-Temperature Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouarda Legrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Nicolay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786435.2015.1009520⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (6), pp.898 - 906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2016.2547188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344182v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the structure and preferred orientation in reactively sputtered copper oxide thin films</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Migot</w:t>
+                <w:t xml:space="preserve">Simulation of liquid-liquid interfaces in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edder J García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Denoyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Borda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 335, pp.85-91. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 496, pp.28 - 38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.02.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2015.10.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01293639v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01476939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculations of thermoelectric properties: Mg2Si under uniaxial [110] strains versus (110)-oriented thin film</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Random-anisotropy ferromagnetic state in the C u 5 G d 0.54 C a 0.42 intermetallic compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Krnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vrtnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hilal Balout</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boulet</w:t>
+                <w:t xml:space="preserve">P. Koželj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Record</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Kocjan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Jagličić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2015-60161-y⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (9), pp.094202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.094202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416716v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erbium location into AlN films as probed by spatial resolution experimental techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valerie Brien</w:t>
+                <w:t xml:space="preserve">Local heteroepitaxial growth to promote the selective growth orientation, crystallization and interband transition of sputtered NiO thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Soldera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (10), pp.1732-1739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ce02419f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2015.02.022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02087664v1</w:t>
+                <w:t xml:space="preserve">hal-04962294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations of AlN thin film crystalline properties in a wide temperature range by in situ X-Ray diffraction measurements: correlation with AlN/Sapphire based SAW structure performance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ouarda Legrani</w:t>
+                <w:t xml:space="preserve">Thickness dependent stresses and thermal expansion of epitaxial LiNbO3 thin films on C-sapphire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Plausinaitiene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adulfas Abrutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Stanionyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2014.006868⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 149 - 150, pp.622 - 631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2014.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01257417v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thickness dependent stresses and thermal expansion of epitaxial LiNbO3 thin films on C-sapphire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samuel Margueron</w:t>
+                <w:t xml:space="preserve">Investigations of AlN thin film crystalline properties in a wide temperature range by in situ X-Ray diffraction measurements: correlation with AlN/Sapphire based SAW structure performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keltouma Aït Aïssa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouarda Legrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2014.11.018⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62 (IUS), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2014.006868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02868342v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of Ce-doped SiO2 films: From isolated Ce3+ ions to formation of cerium silicate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bouche</w:t>
+                <w:t xml:space="preserve">Erbium location into AlN films as probed by spatial resolution experimental techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 622, pp.358-361. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90, pp.37-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2014.10.057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2015.02.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01284342v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency assessment of novel materials based flexible thermoelectric devices by a multiscale modeling approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unusual behaviour of (Np,Pu)B2C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Klimczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Griveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Colineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malika Bella</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ernst Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2015.06.038⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 95 (5-6), pp.649-660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786435.2015.1009520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416697v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference Raman spectra of synthesized CaCl2.nH(2)O solids (n=0, 2, 4, 6)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Dubessy</w:t>
+                <w:t xml:space="preserve">Calculations of thermoelectric properties: Mg2Si under uniaxial [110] strains versus (110)-oriented thin film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilal Balout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Record</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jrs.4730⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 88 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2015-60161-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01248664v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlN films deposited by dc magnetron sputtering and high power impulse magnetron sputtering for SAW applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Meriem Elhosni</w:t>
+                <w:t xml:space="preserve">Tuning the structure and preferred orientation in reactively sputtered copper oxide thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Soldera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/14/145307⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 335, pp.85-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.02.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293135v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al3AuIr: A New Compound in the Al–Au–Ir System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
+                <w:t xml:space="preserve">Reference Raman spectra of synthesized CaCl2.nH(2)O solids (n=0, 2, 4, 6)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas M. Uriarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yuri Grin</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin G. Baonza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00946⟩</w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46 (10), pp.822-828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.4730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218370v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VN thin films as electrode materials for electrochemical capacitors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Capon</w:t>
+                <w:t xml:space="preserve">Optical properties of Ce-doped SiO2 films: From isolated Ce3+ ions to formation of cerium silicate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Weimmerskirch-Aubatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Stoffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vergnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2014.07.056⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 622, pp.358-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2014.10.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293267v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing epitaxial Co1.5Fe1.5Ge(001) electrodes in MgO-based magnetic tunnel junctions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficiency assessment of novel materials based flexible thermoelectric devices by a multiscale modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Bella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Blayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rivero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Serradeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4885354⟩</w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 108, pp.264 - 269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2015.06.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282862v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the preferred orientation in sputter-deposited Cu2O thin films: Influence of the initial growth stage and homoepitaxial growth mechanism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Horwat</w:t>
+                <w:t xml:space="preserve">AlN films deposited by dc magnetron sputtering and high power impulse magnetron sputtering for SAW applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ait Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Elhosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 76, pp.207-212. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (14), pp.145307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.05.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/14/145307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01293265v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of sputtered ruthenium nitride thin films as electrode material for energy-storage devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Capon</w:t>
+                <w:t xml:space="preserve">Al3AuIr: A New Compound in the Al–Au–Ir System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Kadok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Grin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2013.01.030⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (16), pp.7898-7905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00950598v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isothermal α″ formation in β metastable titanium alloys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Denand</w:t>
+                <w:t xml:space="preserve">VN thin films as electrode materials for electrochemical capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lucio-Porto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouhtiyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Capon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2012.02.046⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 141, pp.203-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2014.07.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293812v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic and electronic properties of NpCo2: Evidence for long-range magnetic order</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Eloirdi</w:t>
+                <w:t xml:space="preserve">Testing epitaxial Co1.5Fe1.5Ge(001) electrodes in MgO-based magnetic tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Neggache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Fevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.134410⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (25), pp.252412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4885354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344190v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cation size effect on the thermochromic properties of rare earth cobaltites RECoO3 (RE: La, Nd, Sm)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Martin</w:t>
+                <w:t xml:space="preserve">Controlling the preferred orientation in sputter-deposited Cu2O thin films: Influence of the initial growth stage and homoepitaxial growth mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Soldera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4821884⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76, pp.207-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920865v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of LiNbO3, LiNb3O8 and Li3NbO4 phases in thin films synthesized with different deposition techniques by means of XRD and Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Plausinaitiene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12295,1055 +12241,1615 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adulfas Abrutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Stanionyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 25 (20), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0953-8984/25/20/205901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01283886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-room temperature single-domain epitaxy of reactively sputtered ZnO films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Chamorro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pigeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Miska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 46 (23), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0022-3727/46/23/235107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrically frustrated magnetism of spins on icosahedral clusters: The Gd3Au13Sn4 quasicrystalline approximant</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Dolinsek</w:t>
+                <w:t xml:space="preserve">Cation size effect on the thermochromic properties of rare earth cobaltites RECoO3 (RE: La, Nd, Sm)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Capon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.214202⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 114, pp.113510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4821884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01287854v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual stresses and clamped thermal expansion in LiNbO3 and LiTaO3 thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Boulet</w:t>
+                <w:t xml:space="preserve">Magnetic and electronic properties of NpCo2: Evidence for long-range magnetic order</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -C. Griveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Javorsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Colineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Eloirdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4752448⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.134410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737077v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new complex hexagonal phase in the Ce-Au-Sn system and its structure relationship with the 1/1 approximant</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julian Ledieu</w:t>
+                <w:t xml:space="preserve">Isothermal α″ formation in β metastable titanium alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Aeby-Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amico Settefrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bruneseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Appolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Denand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 492 (1-2), pp.439-445. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2009.11.133⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 577 (1), pp.S439-S443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2012.02.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831645v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of self-irradiation defects on the ageing of 239PuCoGa5</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Wastin</w:t>
+                <w:t xml:space="preserve">Application of sputtered ruthenium nitride thin films as electrode material for energy-storage devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouhtiyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lucio Porto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Laik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Capon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/78/57008⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68 (9), pp.659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2013.01.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00156991v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct observation of phase coherence in 3-&amp;lt;b&amp;gt;k&amp;lt;/b&amp;gt; magnetic configurations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boulet</w:t>
+                <w:t xml:space="preserve">Geometrically frustrated magnetism of spins on icosahedral clusters: The Gd3Au13Sn4 quasicrystalline approximant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kozelj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jazbec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vrtnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dolinsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786430500337027⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.214202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00513620v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Residual stresses and clamped thermal expansion in LiNbO3 and LiTaO3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bartasyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Plausinaitiene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abrutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Murauskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.122902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4752448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00737077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new complex hexagonal phase in the Ce-Au-Sn system and its structure relationship with the 1/1 approximant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Kenzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 492 (1-2), pp.439-445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2009.11.133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of self-irradiation defects on the ageing of 239PuCoGa5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Griveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis Jacominus van Der Beek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Colineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Wastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 78, pp.57008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/78/57008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00156991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direct observation of phase coherence in 3-&amp;lt;b&amp;gt;k&amp;lt;/b&amp;gt; magnetic configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Blackburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Bernhoeft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garry James Mcintyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart B. Wilkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 86 (17-18), pp.2553-2565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786430500337027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00513620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The high temperature behavior of barium zirconium diorthophosphate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J.M. Konings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bouëxière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Florin Popa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 436(1-2), pp.51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tca.2005.06.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13353,2706 +13859,2706 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropie de frottement de films minces de molybdène déposés par Glad.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. B. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Colas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales Francophones de Tribologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layer transfer technique of epitaxial rutile TiO2 thin films for photonic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Kuprenaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwester Bargiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxide-based Materials and Devices XV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, San Francisco, United States. pp.56, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3013506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05088578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a two-step process based on ultrasonic spray pyrolysis to optimize optical and electrical properties of ZnMgAlO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafae El Berjali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society (E-MRS) Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Materials Research Society (E-MRS), May 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the precursor concentration on structural properties of ZnO thin films by ultrasonic spray pyrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourav Bose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christyves Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society (E-MRS) Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03247128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards stoichiometric LiNbO3 epitaxial thin films grown by Direct Liquid Injection MOCVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Astié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Raschetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">F2Cπ2 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial ZnO films on LiNbO3 substrates for surface acoustic wave applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Kuprenaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Arapan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Frequency Control Symposium and European Frequency and Time Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of LiNbO3 Polarity on the Structural, Optical and Acoustic Properties of Epitaxial ZnO and Mg X Zn1-x O Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Kuprenaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Daniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">F2Cπ2 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02867719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards stoichiometric LiNbO3 epitaxial thin films grown by Direct Liquid Injection MOCVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Astié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Raschetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroCVD 22 - Baltic ALD 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LiNbO3 Films for Acoustic Wave Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samuel Margueron</w:t>
+                <w:t xml:space="preserve">Comparison between Ir, Ir 0.85 Rh 0.15 and Ir 0.7 Rh 0.3 thin films as electrodes for surface acoustic waves applications above 800°C in air atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Taguett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lomello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Ultrasonics Symposium</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02868375v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between Ir, Ir 0.85 Rh 0.15 and Ir 0.7 Rh 0.3 thin films as electrodes for surface acoustic waves applications above 800°C in air atmosphere</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Lomello</w:t>
+                <w:t xml:space="preserve">LiNbO3 Films for Acoustic Wave Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Salut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
+              <w:t xml:space="preserve">International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413145v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental study of ScAlN/Sapphire structure based SAW sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moutaouekkil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Streque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pigeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE SENSORS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Glasgow, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSENS.2017.8233938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First investigations on stoichiometric lithium niobate as piezoelectric substrate for high-temperature surface acoustic waves applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Alhousseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Taguett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2017, Glasgow, United Kingdom. pp.576, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icsens.2017.8234068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of plasma treatments and Sn incorporation on Ga2O3 properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Localisation cristallographique des atomes de terre rare par DRX, MET conventionnelle et DFT pour la compréhension des films AlN:Erx(x=0-6 %)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Pavloudis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kioseoglou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS fall meeting 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">SPSSM-2016 Structure-Property relationships in Solid State Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371975v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual stresses in X-, Y-, and Z-axis oriented LiNbO3 thin films on sapphire substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Challenges for Alternative Energy Solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02182839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxy, optical and acoustical properties of X-, Y-, and Z-axis oriented LiNbO3 thin films on sapphire substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on the Applications of Ferroelectrics, European Conference on Applications of Polar Dielectrics &amp; Workshop on Piezoresponse Force Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation cristallographique des atomes de terre rare par DRX, MET conventionnelle et DFT pour la compréhension des films AlN:Erx(x=0-6 %)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of plasma treatments and Sn incorporation on Ga2O3 properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Maertens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adulfas Abrutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPSSM-2016 Structure-Property relationships in Solid State Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">E-MRS fall meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972518v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ga2O3 filsm alloyed with SnO2 and treated by RF plasma : an interesting way for the development of transparent contacts for UV-emitting photonics devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Maertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adulfas Abrutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Fiber Optics and Photonics - PHOTONICS2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Kanpur, India. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/photonics.2016.tu2d.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxy, optical and acoustical properties of X-, Y-, and Z-axis oriented LiNbO3 thin films grown on sapphire substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on the Applications of Ferroelectrics, European Conference on Applications of Polar Dielectrics &amp; Workshop on Piezoresponse Force Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of SnO2-Ga2O3 alloys grown by spray pyrolysis and hot wire MOCVD for wide gap transparent conductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Maertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adulfas Abrutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laimis Silimavicius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compound Semicondcutor Week 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UCSB, Jun 2015, Santa Barbara, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01277741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of RF Plasma on Zinc Oxide Surface Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Maertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouarda Legrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compound Semiconductor Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01109404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between structural properties of AlN/Sapphire and performances of SAW devices in wide temperature range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keltouma Aït Aïssa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Chicago, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2014.0095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01257416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of deposition conditions on the stoichiometry and structural properties of LiNbO3 thin films deposited by MOCVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Plausinaitiene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16074,70 +16580,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OXIDE-BASED MATERIALS AND DEVICES IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2010105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16147,163 +16653,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High quality ZnMgAlO thin films by ultrasonic spray pyrolysis: tuning of optoelectronic properties for use as TCO, window layer, and buffer layer in all-oxide solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafae El Berjali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxide-based Materials and Devices XV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12887, SPIE, pp.42, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3002565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16313,293 +16819,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of plasma treatments and SnO2 alloying on the conductive properties of epitaxial Ga2O3 films deposited on C-sapphire by chemical vapor deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Maertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adulfas Abrutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compound Semicondcutor Week 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Toyama, Japan. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01341006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of surface treatments on the electrical and optical properties of SnO2-Ga2O3 thin films for UV wavelengths applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Maertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouarda Legrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adulfas Abrutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">international Conference on Innovation in Thin Film Processing and Characterization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Nancy, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01277774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId565"/>
+      <w:footerReference w:type="default" r:id="rId580"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16667,51 +17173,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F9BDE90D"/>
+    <w:nsid w:val="DB7A4BFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16898,51 +17404,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-boulet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0684-4397" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-6494-2011" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05515012v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Stefano Basile" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Calcagno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunzio Tuccitto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Maxit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR03481G" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04717875v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Alekseevskiy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Timofeeva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semyon Bachinin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Peignier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Noel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2024.115666" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974346v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri A Mezenov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semyon V Bachinin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya A Kenzhebayeva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia S Efimova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel V Alekseevskiy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202405989" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223498v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae El Berjali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Colas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sha Shiong Ng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Atiqah Hamzah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2025.140762" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173284v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Gallas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire de Margerie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics17070939" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216863v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihui Cai" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique B&#233;gin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lefevre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Sidhoum" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elka&#239;m" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sstr.202500066" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04975019v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Yepseu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line E.T. Ngoudjou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais Tigwere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Nyamen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neerish Revaprasadu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2024.112650" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04645837v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dubaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zollinger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C de Weerd" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ghanbaja" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mathieu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2023.108111" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469048v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Kenzhebayeva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin A Milichko" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pierson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0178282" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04693545v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gley" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gallo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Badura" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.133067" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04755685v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Gra&#269;anin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matejka Podlogar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorour Semsari Parapari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ruiz-Zepeda" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-60770-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736629v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dubaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. de Weerd" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Redja&#239;mia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.107877" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625064v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202400015" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04755675v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Li" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi&#8217;an Zhang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Gu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jones" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124676" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396804v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ausrine Bartasyte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Oliveri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Boujnah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Margueron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad1b98" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757215v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pambiang Abel Dainone" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Stoffel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongxin Chen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pasquier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouch&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0219647" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04975017v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ndifon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tsakeng Ngoudjou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pamen Yepseu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gbambie Paboudam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mbani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48317/IMIST.PRSM/morjchem-v11i04.38955" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318848v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Benedit-Cardenas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit-Watelot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3mh01106b" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160996v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Ayadh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Denand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Halkoum" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118930" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04237543v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primo&#382; Ko&#382;elj" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Vrtnik" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boutbien" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#382;e Luzar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreja Jelen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c00547" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04978412v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maoxiang Zhu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Achache" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Virfeu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2021.110650" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887372v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galy Nkou Bouala" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pinot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12121732" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767512v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Alnjiman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pilloud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111797" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04755654v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Pregelj" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zurab Guguchia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile de Weerd" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-17298-6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797175v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Mezenov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bruyere" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Krasilin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Khrapova" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01978" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751713v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christyves Chevallier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Bose" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Horwat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139435" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767778v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaudry" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saso &#352;turm" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c00816" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04966196v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsin Raza" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Snyders" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanos Konstantinidis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.126880" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043810v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulley" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Kandaskalov" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148540" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247120v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2021.106945" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472061v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Ku&#353;ter" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Meden" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#353;tjan Markoli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Samard&#382;ija" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Von&#269;ina" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11121535" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361460v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitja Krnel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvonko Jaglicic" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03430" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04993454v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suha M Dadou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyn Mohylyuk" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S Jones" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.120818" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246746v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhuaou Ibrahim" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gros" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pierrat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100333" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916341v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bartoli" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Streque" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pigeat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20164630" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064714v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillemard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devolder" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pasquier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0014241" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053628v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Polewczyk" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hillion" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Robert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab75ff" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993762v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Chawich" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Kuprenaite" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J Dubowski" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2020.122854" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030028v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vrtnik" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Krnel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kozelj" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jaglicic" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kelhar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-6528/abc730" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948734v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kyianytsia" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gaudry" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pon&#231;ot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kierren" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0020145" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945236v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Tranvouez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malch&#232;re" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings10070613" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360341v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Ledieu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourn&#233;e" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1458/1/012016" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053645v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab27e6" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114799v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninel Kokanyan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Taguett" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2019.2908691" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278538v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Celindano" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haye" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.05.208" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02182248v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moussa" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brisset" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chajewski" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samsel-Czeka&#322;a" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2019.06.017" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011073v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horwat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pierson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.11.018" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371766v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Asti&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Millon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Decams" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings9010035" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444214v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Letoff&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5129893" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497735v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;o &#352;turm" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b02545" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02123712v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Almirall" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Daniau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baron" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5086757" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329348v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Kadok" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520618016712" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072434v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Brien" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Edwards" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Peter O'Donnell" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2018.09.012" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072997v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Katsikini" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kachkanov" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Edwards" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5036614" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962287v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Soldera" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201800191" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600196v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alnjiman" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kassavetis" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2018.02.037" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024705v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Raschetti" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aadcce" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377067v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02025821v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Colineau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Griveau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Eloirdi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Wastin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.02.116" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628903v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.09.031" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02432415v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201600998" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02106036v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kuete Saa" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gries" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Migot-Choux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2017.2699861" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767763v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruyere" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Andr&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvere Barrat" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.07.025" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS0G89HT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957726v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Kelhar" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Fer&#269;i&#269;" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjeta Ma&#269;ek-Kr&#382;manc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2016.1229062" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113594v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Altaweel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;zin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.08.001" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT1N835G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032621v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chamorro" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shyju" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra05819a" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505601v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.10.135" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2NMB7KL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113600v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kuete Saa" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot-Choux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mangin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.12.005" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525494v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Legrani" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nicolay" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2547188" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476939v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edder J Garc&#237;a" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Denoyel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J Anquetil" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Borda" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.10.047" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957721v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krnel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ko&#382;elj" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kocjan" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jagli&#269;i&#263;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.094202" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962294v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruyere" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soldera" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ce02419f" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344182v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Klimczuk" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Bauer" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2015.1009520" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293639v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.02.028" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DK0ZF2D7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01416716v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Balout" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Record" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2015-60161-y" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087664v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.02.022" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257417v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltouma A&#239;t A&#239;ssa" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.006868" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868342v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Plausinaitiene" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adulfas Abrutis" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Stanionyte" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2014.11.018" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-697KCH7V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284342v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Weimmerskirch-Aubatin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouche" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vergnat" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.10.057" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTD1HFPZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01416697v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Bella" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blayac" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rivero" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Serradeil" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.06.038" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248664v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas M. Uriarte" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubessy" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin G. Baonza" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4730" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZQD3N89K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293135v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ait Aissa" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Achour" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Elhosni" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/14/145307" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218370v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Grin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00946" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293267v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lucio-Porto" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouhtiyya" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morel" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.07.056" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVJNHJ1D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282862v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Neggache" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertran" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Fevre" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4885354" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293265v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.05.008" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLC3P1P1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950598v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lucio Porto" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laik" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capon" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2013.01.030" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQXNKLCP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293812v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Aeby-Gautier" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amico Settefrati" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bruneseaux" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Appolaire" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Denand" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.02.046" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NR0QXGD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344190v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Sanchez" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Griveau" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Javorsky" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Colineau" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eloirdi" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.134410" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920865v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Carteret" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4821884" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283886v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/20/205901" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285173v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Chamorro" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Miska" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/23/235107" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287854v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jazbec" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jelen" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dolinsek" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.214202" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737077v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartasyte" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Plausinaitiene" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abrutis" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Murauskas" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4752448" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831645v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kenzari" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2009.11.133" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCD5K804-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156991v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jutier" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Jacominus van Der Beek" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/78/57008" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513620v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Blackburn" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bernhoeft" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry James Mcintyre" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart B. Wilkins" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430500337027" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018290v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Popa" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.M. Konings" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bou&#235;xi&#232;re" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Florin Popa" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2005.06.035" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHMHXVRV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142107v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B. Rodrigues" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amiot" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colas" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088578v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwester Bargiel" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3013506" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04107938v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247128v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405070v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376889v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Arapan" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867719v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405071v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868375v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salut" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413145v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692287v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bartoli" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moutaouekkil" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Streque" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pigeat" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8233938" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628825v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Alhousseini" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icsens.2017.8234068" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371975v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Maertens" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Genty" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belmonte" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182839v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392832v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972518v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Pavloudis" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kioseoglou" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422031v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/photonics.2016.tu2d.1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380267v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277741v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laimis Silimavicius" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01109404v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257416v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0095" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344185v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2010105" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625058v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3002565" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341006v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277774v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-boulet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0684-4397" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-6494-2011" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05515012v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Stefano Basile" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Calcagno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunzio Tuccitto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Maxit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR03481G" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538581v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Bernardes Rodrigues" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amiot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2026.111721" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04717875v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Alekseevskiy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Timofeeva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semyon Bachinin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Peignier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Noel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2024.115666" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974346v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri A Mezenov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semyon V Bachinin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya A Kenzhebayeva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia S Efimova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel V Alekseevskiy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202405989" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223498v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae El Berjali" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Colas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sha Shiong Ng" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Atiqah Hamzah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2025.140762" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05411766v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawit Tesfaye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamo Gebrezgiabher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Braun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taju Sani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.241334" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173284v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Gallas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire de Margerie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics17070939" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216863v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihui Cai" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique B&#233;gin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lefevre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Sidhoum" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elka&#239;m" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sstr.202500066" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040357v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Gra&#269;anin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matejka Podlogar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorour Semsari Parapari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ruiz-Zepeda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-60043-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625064v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202400015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04755685v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-60770-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04693545v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gley" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gallo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Badura" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.133067" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469048v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Kenzhebayeva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin A Milichko" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pierson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0178282" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736629v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dubaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. de Weerd" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Redja&#239;mia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.107877" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04975019v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Yepseu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line E.T. Ngoudjou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais Tigwere" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Nyamen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neerish Revaprasadu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2024.112650" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04645837v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dubaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zollinger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C de Weerd" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ghanbaja" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mathieu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2023.108111" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04755675v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Li" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi&#8217;an Zhang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Gu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jones" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124676" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396804v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ausrine Bartasyte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Oliveri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Boujnah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Margueron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad1b98" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757215v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pambiang Abel Dainone" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Stoffel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongxin Chen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pasquier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouch&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0219647" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160996v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Ayadh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Denand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Halkoum" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118930" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318848v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Benedit-Cardenas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit-Watelot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3mh01106b" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04975017v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ndifon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tsakeng Ngoudjou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pamen Yepseu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gbambie Paboudam" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mbani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48317/IMIST.PRSM/morjchem-v11i04.38955" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574419v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pls2.10081" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04237543v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primo&#382; Ko&#382;elj" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Vrtnik" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boutbien" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#382;e Luzar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreja Jelen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c00547" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887372v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galy Nkou Bouala" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pinot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12121732" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04978412v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maoxiang Zhu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Achache" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Virfeu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2021.110650" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04755654v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Pregelj" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zurab Guguchia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile de Weerd" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-17298-6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767512v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Alnjiman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pilloud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111797" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797175v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Mezenov" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bruyere" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Krasilin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Khrapova" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01978" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751713v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christyves Chevallier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Bose" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Horwat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139435" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767778v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaudry" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saso &#352;turm" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c00816" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04966196v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsin Raza" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Snyders" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanos Konstantinidis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.126880" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043810v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulley" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Kandaskalov" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148540" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247120v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2021.106945" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472061v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Ku&#353;ter" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Meden" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#353;tjan Markoli" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Samard&#382;ija" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Von&#269;ina" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11121535" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361460v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitja Krnel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvonko Jaglicic" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03430" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04993454v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suha M Dadou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyn Mohylyuk" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S Jones" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.120818" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246746v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhuaou Ibrahim" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gros" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pierrat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100333" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993762v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Chawich" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Kuprenaite" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J Dubowski" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2020.122854" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053628v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Polewczyk" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hillion" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Robert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab75ff" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030028v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vrtnik" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Krnel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kozelj" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jaglicic" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kelhar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-6528/abc730" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916341v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bartoli" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Streque" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pigeat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20164630" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064714v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillemard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devolder" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pasquier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0014241" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948734v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kyianytsia" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gaudry" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pon&#231;ot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kierren" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0020145" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945236v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Tranvouez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malch&#232;re" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings10070613" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360341v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Ledieu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourn&#233;e" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1458/1/012016" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02182248v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moussa" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brisset" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chajewski" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samsel-Czeka&#322;a" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2019.06.017" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011073v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horwat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pierson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.11.018" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278538v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Celindano" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haye" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.05.208" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053645v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab27e6" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114799v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubert" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninel Kokanyan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Taguett" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2019.2908691" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371766v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Asti&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Millon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Decams" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings9010035" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444214v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Letoff&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5129893" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497735v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;o &#352;turm" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b02545" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02123712v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Almirall" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Daniau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baron" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5086757" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329348v2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Kadok" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520618016712" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072434v2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Brien" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Edwards" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Peter O'Donnell" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2018.09.012" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024705v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Raschetti" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aadcce" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072997v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Katsikini" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kachkanov" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Edwards" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5036614" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962287v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Soldera" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201800191" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600196v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alnjiman" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kassavetis" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2018.02.037" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377067v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02025821v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Colineau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Griveau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Eloirdi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Wastin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.02.116" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767763v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruyere" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Andr&#233;" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvere Barrat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.07.025" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS0G89HT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02106036v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kuete Saa" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gries" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Migot-Choux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2017.2699861" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02432415v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201600998" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628903v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.09.031" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113594v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Altaweel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;zin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.08.001" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT1N835G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032621v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chamorro" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shyju" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra05819a" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505601v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.10.135" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2NMB7KL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957726v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Kelhar" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Fer&#269;i&#269;" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjeta Ma&#269;ek-Kr&#382;manc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2016.1229062" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113600v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kuete Saa" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot-Choux" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mangin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.12.005" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525494v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Legrani" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nicolay" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2547188" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476939v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edder J Garc&#237;a" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Denoyel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J Anquetil" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Borda" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.10.047" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957721v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krnel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ko&#382;elj" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kocjan" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jagli&#269;i&#263;" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.094202" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962294v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruyere" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soldera" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ce02419f" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868342v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Plausinaitiene" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adulfas Abrutis" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Stanionyte" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2014.11.018" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-697KCH7V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257417v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltouma A&#239;t A&#239;ssa" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.006868" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087664v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.02.022" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344182v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Klimczuk" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Bauer" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2015.1009520" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01416716v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Balout" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Record" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2015-60161-y" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293639v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.02.028" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DK0ZF2D7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248664v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas M. Uriarte" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubessy" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin G. Baonza" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4730" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZQD3N89K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284342v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Weimmerskirch-Aubatin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouche" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vergnat" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.10.057" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTD1HFPZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01416697v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Bella" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blayac" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rivero" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Serradeil" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.06.038" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293135v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ait Aissa" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Achour" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Elhosni" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/14/145307" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218370v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Grin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00946" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293267v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lucio-Porto" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouhtiyya" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morel" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.07.056" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVJNHJ1D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282862v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Neggache" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertran" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Fevre" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4885354" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293265v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.05.008" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLC3P1P1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283886v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/20/205901" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285173v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Chamorro" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Miska" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/23/235107" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920865v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Carteret" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4821884" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344190v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Sanchez" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Griveau" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Javorsky" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Colineau" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eloirdi" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.134410" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293812v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Aeby-Gautier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amico Settefrati" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bruneseaux" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Appolaire" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Denand" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.02.046" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NR0QXGD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950598v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lucio Porto" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laik" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capon" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2013.01.030" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQXNKLCP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287854v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jazbec" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jelen" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dolinsek" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.214202" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737077v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartasyte" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Plausinaitiene" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abrutis" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Murauskas" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4752448" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831645v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kenzari" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2009.11.133" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCD5K804-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156991v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jutier" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Jacominus van Der Beek" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/78/57008" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513620v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Blackburn" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bernhoeft" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry James Mcintyre" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart B. Wilkins" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430500337027" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018290v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Popa" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.M. Konings" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bou&#235;xi&#232;re" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Florin Popa" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2005.06.035" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHMHXVRV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142107v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B. Rodrigues" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amiot" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colas" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088578v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwester Bargiel" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3013506" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04107938v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247128v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405070v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376889v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Arapan" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867719v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405071v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413145v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868375v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salut" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692287v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bartoli" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moutaouekkil" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Streque" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pigeat" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8233938" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628825v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Alhousseini" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icsens.2017.8234068" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972518v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Pavloudis" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kioseoglou" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182839v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392832v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371975v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Maertens" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Genty" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belmonte" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422031v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/photonics.2016.tu2d.1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380267v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277741v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laimis Silimavicius" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01109404v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257416v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0095" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344185v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2010105" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625058v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3002565" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341006v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277774v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>