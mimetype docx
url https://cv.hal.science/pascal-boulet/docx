--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -470,1882 +470,1882 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-thermal plasma etching of MOF thin films in high optical quality for interference sensing</w:t>
+                <w:t xml:space="preserve">Enhanced Electromagnetic Wave Absorption in Mapbi&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Hybrid Perovskite Through a Defect‐Tunable Green Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Alekseevskiy</w:t>
+                <w:t xml:space="preserve">Yihui Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Timofeeva</w:t>
+                <w:t xml:space="preserve">Dominique Bégin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semyon Bachinin</w:t>
+                <w:t xml:space="preserve">Christophe Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Peignier</w:t>
+                <w:t xml:space="preserve">Charles Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Noel</w:t>
+                <w:t xml:space="preserve">Erik Elkaïm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 154, pp.115666. </w:t>
+              <w:t xml:space="preserve">Small Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (9), pp.2500066. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2024.115666⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/sstr.202500066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717875v1</w:t>
+                <w:t xml:space="preserve">hal-05216863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation of 3D Metal-Organic Frameworks into Nanosheets with Enhanced Memristive Behavior for Electronic Data Processing</w:t>
+                <w:t xml:space="preserve">Vertical Hot-Melt Extrusion: The Next Challenge in Innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuri A Mezenov</w:t>
+                <w:t xml:space="preserve">Maël Gallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semyon V Bachinin</w:t>
+                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuliya A Kenzhebayeva</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Victoire de Margerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/advs.202405989⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (7), pp.939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics17070939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04974346v1</w:t>
+                <w:t xml:space="preserve">hal-05173284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper oxide by spin-coating: Cost-effective deposition and post-annealing process for thin films with modulated Cu2O/CuO phase ratio</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-thermal plasma etching of MOF thin films in high optical quality for interference sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Alekseevskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Timofeeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafae El Berjali</w:t>
+                <w:t xml:space="preserve">Semyon Bachinin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Colas</w:t>
+                <w:t xml:space="preserve">Regis Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nur Atiqah Hamzah</w:t>
+                <w:t xml:space="preserve">Cedric Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2025.140762⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 154, pp.115666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2024.115666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05223498v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected stability of the iron(II) complex by an asymmetrical Schiff base from Fe(III): structure, magnetic and Mössbauer investigations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transformation of 3D Metal-Organic Frameworks into Nanosheets with Enhanced Memristive Behavior for Electronic Data Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri A Mezenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semyon V Bachinin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dawit Tesfaye</w:t>
+                <w:t xml:space="preserve">Yuliya A Kenzhebayeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamo Gebrezgiabher</w:t>
+                <w:t xml:space="preserve">Anastasiia S Efimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Braun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
+                <w:t xml:space="preserve">Pavel V Alekseevskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.241334⟩</w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 258, pp.116521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/advs.202405989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05411766v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical Hot-Melt Extrusion: The Next Challenge in Innovation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Copper oxide by spin-coating: Cost-effective deposition and post-annealing process for thin films with modulated Cu2O/CuO phase ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafae El Berjali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maël Gallas</w:t>
+                <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boulet</w:t>
+                <w:t xml:space="preserve">Sha Shiong Ng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoire de Margerie</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nur Atiqah Hamzah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (7), pp.939. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 826, pp.140762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics17070939⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2025.140762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05173284v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05223498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Electromagnetic Wave Absorption in Mapbi&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Hybrid Perovskite Through a Defect‐Tunable Green Synthesis</w:t>
+                <w:t xml:space="preserve">Unexpected stability of the iron(II) complex by an asymmetrical Schiff base from Fe(III): structure, magnetic and Mössbauer investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yihui Cai</w:t>
+                <w:t xml:space="preserve">Dawit Tesfaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Bégin</w:t>
+                <w:t xml:space="preserve">Mamo Gebrezgiabher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lefevre</w:t>
+                <w:t xml:space="preserve">Jonas Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Sidhoum</w:t>
+                <w:t xml:space="preserve">Taju Sani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Elkaïm</w:t>
+                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6 (9), pp.2500066. </w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/sstr.202500066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsos.241334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05216863v1</w:t>
+                <w:t xml:space="preserve">hal-05411766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation mechanisms and environmental influences on the crystal growth of wulfenite</w:t>
+                <w:t xml:space="preserve">Hot injection synthesis of CuS decorated CdS and ZnS nanomaterials from metal thiosemicarbazone complexes as single source precursors: Application in the photocatalytic degradation of methylene blue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nik Gračanin</w:t>
+                <w:t xml:space="preserve">Adrien Yepseu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matejka Podlogar</w:t>
+                <w:t xml:space="preserve">Line E.T. Ngoudjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorour Semsari Parapari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boulet</w:t>
+                <w:t xml:space="preserve">Gervais Tigwere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Ruiz-Zepeda</w:t>
+                <w:t xml:space="preserve">Linda Nyamen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neerish Revaprasadu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-60043-4⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 166, pp.112650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.inoche.2024.112650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05040357v1</w:t>
+                <w:t xml:space="preserve">hal-04975019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnMgO Thin Films by Ultrasonic Spray Pyrolysis: Modulation of Optical and Electrical Properties by Post‐annealing and Magnesium Composition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gries</w:t>
+                <w:t xml:space="preserve">Growth mechanism of highly twinned Al13Fe4 dendrites obtained from a rapidly solidified Al-5at.% Fe melt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Dubaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Zollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-C de Weerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.202400015⟩</w:t>
+              <w:t xml:space="preserve">Intermetallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 164, pp.10811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.intermet.2023.108111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625064v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publisher Correction: Formation mechanisms and environmental influences on the crystal growth of wulfenite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francisco Ruiz-Zepeda</w:t>
+                <w:t xml:space="preserve">A Novel Primitive Cubic Al-Fe-Si Phase in an Al-0.5Fe-0.2Si (wt.%) alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dubaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. de Weerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Redjaïmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-60770-8⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.107877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2023.107877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755685v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodegradation of disposable polypropylene face masks: Physicochemical properties of debris and implications for the toxicity of mask-carried river biofilms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
+                <w:t xml:space="preserve">Formation mechanisms and environmental influences on the crystal growth of wulfenite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nik Gračanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matejka Podlogar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorour Semsari Parapari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Ruiz-Zepeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.133067⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.9234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-60043-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693545v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ tracking the phase change in metastable copper oxide thin film via thermal oxidation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Migot</w:t>
+                <w:t xml:space="preserve">ZnMgO Thin Films by Ultrasonic Spray Pyrolysis: Modulation of Optical and Electrical Properties by Post‐annealing and Magnesium Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafae El Berjali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0178282⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 221 (14), pp.2400015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.202400015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04469048v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Primitive Cubic Al-Fe-Si Phase in an Al-0.5Fe-0.2Si (wt.%) alloy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Publisher Correction: Formation mechanisms and environmental influences on the crystal growth of wulfenite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nik Gračanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matejka Podlogar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorour Semsari Parapari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Dubaux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Redjaïmia</w:t>
+                <w:t xml:space="preserve">Francisco Ruiz-Zepeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-60770-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2023.107877⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04736629v1</w:t>
+                <w:t xml:space="preserve">hal-04755685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot injection synthesis of CuS decorated CdS and ZnS nanomaterials from metal thiosemicarbazone complexes as single source precursors: Application in the photocatalytic degradation of methylene blue</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photodegradation of disposable polypropylene face masks: Physicochemical properties of debris and implications for the toxicity of mask-carried river biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line E.T. Ngoudjou</w:t>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gervais Tigwere</w:t>
+                <w:t xml:space="preserve">Renaud Gley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Nyamen</w:t>
+                <w:t xml:space="preserve">Lucas Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neerish Revaprasadu</w:t>
+                <w:t xml:space="preserve">Apolline Badura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.inoche.2024.112650⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 465, pp.133067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.133067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04975019v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth mechanism of highly twinned Al13Fe4 dendrites obtained from a rapidly solidified Al-5at.% Fe melt</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ tracking the phase change in metastable copper oxide thin film via thermal oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Zollinger</w:t>
+                <w:t xml:space="preserve">Yuliya Kenzhebayeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M-C de Weerd</w:t>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Ghanbaja</w:t>
+                <w:t xml:space="preserve">Valentin A Milichko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Mathieu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intermetallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 164, pp.10811. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 124 (2), pp.021903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.intermet.2023.108111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0178282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645837v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04469048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hot Melt Extruded High-Dose Amorphous Solid Dispersions Containing Lumefantrine and Soluplus</w:t>
               </w:r>
@@ -2370,51 +2370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zi’an Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjie Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Gallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2727,2007 +2727,2007 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of prior α 2 phase on precipitation kinetics of O-phase in advanced Ti2AlNb alloy</w:t>
+                <w:t xml:space="preserve">Crystal Structure and Ferromagnetism of the CeFe₉Si₄ Intermetallic Compound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widad Ayadh</w:t>
+                <w:t xml:space="preserve">Primož Koželj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Denand</w:t>
+                <w:t xml:space="preserve">Stanislav Vrtnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Halkoum</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boulet</w:t>
+                <w:t xml:space="preserve">Justine Boutbien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+                <w:t xml:space="preserve">Jože Luzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreja Jelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.118930⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (15), pp.6169-6180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c00547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04160996v1</w:t>
+                <w:t xml:space="preserve">hal-04237543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics vs. thermodynamics: walking on the line for a five-fold increase in MnSi Curie temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Benedit-Cardenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Horizons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d3mh01106b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Structure, Hirshfeld surface analysis and Anti-oxidant studies on 2-(4-dimethylamino) benzylidene) hydrazine-1-carbothioamide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ndifon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tsakeng Ngoudjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pamen Yepseu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gbambie Paboudam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Moroccan journal of chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (4), pp.897. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48317/IMIST.PRSM/morjchem-v11i04.38955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrusion for pharma applications: An update</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maël Gallas</w:t>
+                <w:t xml:space="preserve">Effect of prior α 2 phase on precipitation kinetics of O-phase in advanced Ti2AlNb alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Widad Ayadh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Denand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Halkoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPE Polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 252, pp.118930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.118930⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pls2.10081⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05574419v1</w:t>
+                <w:t xml:space="preserve">hal-04160996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Structure and Ferromagnetism of the CeFe₉Si₄ Intermetallic Compound</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extrusion for pharma applications: An update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Gallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire de Margerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 62 (15), pp.6169-6180. </w:t>
+              <w:t xml:space="preserve">SPE Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c00547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pls2.10081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04237543v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Pre-Oxidation on a Ti PVD Coated Ferritic Steel Substrate during High-Temperature Aging</w:t>
+                <w:t xml:space="preserve">Effect of temperature and D-sorbitol reducing agent content on the structural and optical properties of copper oxide thin films deposited by ultrasonic spray pyrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
+                <w:t xml:space="preserve">Christyves Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+                <w:t xml:space="preserve">Sourav Bose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galy Nkou Bouala</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yoann Pinot</w:t>
+                <w:t xml:space="preserve">David Horwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cryst12121732⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 758, pp.139435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2022.139435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03887372v1</w:t>
+                <w:t xml:space="preserve">hal-03751713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of deposition parameters on the microstructure and mechanical properties of Ti(C,N) produced by moderate temperature chemical vapor deposition (MT-CVD) on cemented carbides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Al 4 Ir: An Al–Ir Binary-Phase Superstructure of the Ni 2 Al 3 Type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maoxiang Zhu</w:t>
+                <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane Achache</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+                <w:t xml:space="preserve">Saso Šturm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Zollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vacuum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2021.110650⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (23), pp.8823-8833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c00816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04978412v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing spin fluctuations of the quantum phase transition in Ce3Al by muon spin rotation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of deposition parameters on the microstructure and mechanical properties of Ti(C,N) produced by moderate temperature chemical vapor deposition (MT-CVD) on cemented carbides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maoxiang Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matej Pregelj</w:t>
+                <w:t xml:space="preserve">Sofiane Achache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zurab Guguchia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stanislav Vrtnik</w:t>
+                <w:t xml:space="preserve">Agathe Virfeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-17298-6⟩</w:t>
+              <w:t xml:space="preserve">Vacuum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 195, pp.110650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2021.110650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755654v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental approaches for the determination of functional properties of MgSnN2 thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Pre-Oxidation on a Ti PVD Coated Ferritic Steel Substrate during High-Temperature Aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Rosa Ardigo-Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fahad Alnjiman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agathe Virfeu</w:t>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Pilloud</w:t>
+                <w:t xml:space="preserve">Galy Nkou Bouala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Diliberto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emile Haye</w:t>
+                <w:t xml:space="preserve">Yoann Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111797⟩</w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (12), pp.1732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst12121732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767512v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into Solid-To-Solid Transformation of MOF Amorphous Phases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing spin fluctuations of the quantum phase transition in Ce3Al by muon spin rotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matej Pregelj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuri Mezenov</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Semyon Bachinin</w:t>
+                <w:t xml:space="preserve">Zurab Guguchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Vrtnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c01978⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-17298-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797175v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature and D-sorbitol reducing agent content on the structural and optical properties of copper oxide thin films deposited by ultrasonic spray pyrolysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical and experimental approaches for the determination of functional properties of MgSnN2 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahad Alnjiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Virfeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christyves Chevallier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+                <w:t xml:space="preserve">Emile Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2022.139435⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 244, pp.111797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03751713v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al 4 Ir: An Al–Ir Binary-Phase Superstructure of the Ni 2 Al 3 Type</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
+                <w:t xml:space="preserve">Insights into Solid-To-Solid Transformation of MOF Amorphous Phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Mezenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Gaudry</w:t>
+                <w:t xml:space="preserve">Andrei Krasilin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saso Šturm</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Zollinger</w:t>
+                <w:t xml:space="preserve">Ekaterina Khrapova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semyon Bachinin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 61 (23), pp.8823-8833. </w:t>
+              <w:t xml:space="preserve">, 2022, 61 (35), pp.13992-14003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c00816⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c01978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767778v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability of oxygen vacancy stabilized zirconia (OVSZ) thin films</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Elaboration of high-transparency ZnO thin films by ultrasonic spray pyrolysis with fast growth rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourav Bose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christyves Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2021.126880⟩</w:t>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 156, pp.106945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2021.106945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966196v1</w:t>
+                <w:t xml:space="preserve">hal-03247120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the (1 0 0) and (0 0 1) surfaces of the Al5Fe2 intermetallic compound</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal stability of oxygen vacancy stabilized zirconia (OVSZ) thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsin Raza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rony Snyders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanos Konstantinidis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.148540⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 409, pp.126880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2021.126880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043810v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of high-transparency ZnO thin films by ultrasonic spray pyrolysis with fast growth rate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+                <w:t xml:space="preserve">Investigation of the (1 0 0) and (0 0 1) surfaces of the Al5Fe2 intermetallic compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boulley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro Kandaskalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 156, pp.106945. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 542, pp.148540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2021.106945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.148540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03247120v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal Structure, Microstructure and Electronic Properties of a Newly Discovered Ternary Phase in the Al-Cr-Sc System</w:t>
               </w:r>
@@ -4860,77 +4860,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural model and spin-glass magnetism of the Ce 3 Au 13 Ge 4 quasicrystalline approximant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitja Krnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Vrtnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zvonko Jaglicic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4975,3413 +4975,3413 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous manufacture of hydroxychloroquine sulfate drug products via hot melt extrusion technology to meet increased demand during a global pandemic: From bench to pilot scale</w:t>
+                <w:t xml:space="preserve">Efficient Access to Arylated Aza‐ullazines by Regioselective Functionalization of their pyridine ring by H‐Li exchange and Electrophilic Substitution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suha M Dadou</w:t>
+                <w:t xml:space="preserve">Dhuaou Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentyn Mohylyuk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shu Li</w:t>
+                <w:t xml:space="preserve">Philippe Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David S Jones</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Pierrat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 605, pp.120818. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (22), pp.3331-3339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2021.120818⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202100333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04993454v1</w:t>
+                <w:t xml:space="preserve">hal-03246746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Access to Arylated Aza‐ullazines by Regioselective Functionalization of their pyridine ring by H‐Li exchange and Electrophilic Substitution.</w:t>
+                <w:t xml:space="preserve">Continuous manufacture of hydroxychloroquine sulfate drug products via hot melt extrusion technology to meet increased demand during a global pandemic: From bench to pilot scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dhuaou Ibrahim</w:t>
+                <w:t xml:space="preserve">Suha M Dadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyn Mohylyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David S Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2021 (22), pp.3331-3339. </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 605, pp.120818. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202100333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2021.120818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03246746v1</w:t>
+                <w:t xml:space="preserve">hal-04993454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition and characterization of ZnO thin films on GaAs and Pt/GaAs substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single crystal growth, crystal structure and surface characterisation of the binary phase Al45Cr7.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliana Chawich</w:t>
+                <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabina Kuprenaite</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Fournée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2020.122854⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Journal of Physics: Conference Series, 1458, pp.012016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1458/1/012016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02993762v1</w:t>
+                <w:t xml:space="preserve">hal-02360341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth of TbFe 2 on piezoelectric LiNbO 3 Z-cut</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epitaxial Growth of Sc0.09Al0.91N and Sc0.18Al0.82N Thin Films on Sapphire Substrates by Magnetron Sputtering for Surface Acoustic Waves Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Polewczyk</w:t>
+                <w:t xml:space="preserve">Jérémy Streque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Hillion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Robert</w:t>
+                <w:t xml:space="preserve">Philippe Pigeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/ab75ff⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (16), pp.4630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s20164630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053628v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic quantum critical point in the Ce 3 Al system with a large magnetic anisotropy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Issues in growing Heusler compounds in thin films for spintronic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Vrtnik</w:t>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Krnel</w:t>
+                <w:t xml:space="preserve">T. Devolder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Kozelj</w:t>
+                <w:t xml:space="preserve">L. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Jaglicic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L Kelhar</w:t>
+                <w:t xml:space="preserve">P. Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2399-6528/abc730⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 128 (24), pp.241102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0014241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030028v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial Growth of Sc0.09Al0.91N and Sc0.18Al0.82N Thin Films on Sapphire Substrates by Magnetron Sputtering for Surface Acoustic Waves Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deposition and characterization of ZnO thin films on GaAs and Pt/GaAs substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Chawich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Bartoli</w:t>
+                <w:t xml:space="preserve">Sabina Kuprenaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Streque</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boulet</w:t>
+                <w:t xml:space="preserve">Jan J Dubowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s20164630⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 247, pp.122854 (11). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2020.122854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02916341v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issues in growing Heusler compounds in thin films for spintronic applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epitaxial growth of TbFe 2 on piezoelectric LiNbO 3 Z-cut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Polewczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Guillemard</w:t>
+                <w:t xml:space="preserve">Arnaud Hillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Boulet</w:t>
+                <w:t xml:space="preserve">Sylvie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0014241⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (23), pp.235803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/ab75ff⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04064714v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paramagnetism and martensite stabilization of tensile strained NiTi shape memory alloy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anisotropic quantum critical point in the Ce 3 Al system with a large magnetic anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vrtnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Krnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kozelj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Kyianytsia</w:t>
+                <w:t xml:space="preserve">Z. Jaglicic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Gaudry</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Kierren</w:t>
+                <w:t xml:space="preserve">L Kelhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0020145⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (10), pp.105016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2399-6528/abc730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948734v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Thermal Stresses Formed during Air Annealing of Amorphous Lanthanum Cuprate Thin Films Deposited on Silicon Substrate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paramagnetism and martensite stabilization of tensile strained NiTi shape memory alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Kyianytsia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Tranvouez</w:t>
+                <w:t xml:space="preserve">Marc Ponçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Steyer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabien Capon</w:t>
+                <w:t xml:space="preserve">Bertrand Kierren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/coatings10070613⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (12), pp.122411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0020145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945236v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single crystal growth, crystal structure and surface characterisation of the binary phase Al45Cr7.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Thermal Stresses Formed during Air Annealing of Amorphous Lanthanum Cuprate Thin Films Deposited on Silicon Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Tranvouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Malchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Fournée</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabien Capon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Journal of Physics: Conference Series, 1458, pp.012016. </w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (7), pp.613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1458/1/012016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/coatings10070613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360341v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the U3TGe5 family with T=Ti, V, Cr, Mn, Zr, Nb, Mo, Hf, Ta and W Nine new members, phase formation, stability, structural and physical properties and electronic structures</w:t>
+                <w:t xml:space="preserve">A new ternary compound with the BGa8Ir4 structure type in the Al-Au-Ir system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Moussa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Samsel-Czekała</w:t>
+                <w:t xml:space="preserve">Joris Kadok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fournée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2019.06.017⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, B75 (1), pp.49-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2052520618016712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02182248v1</w:t>
+                <w:t xml:space="preserve">hal-02329348v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth, interfacial microstructure and optical properties of NiO thin films with various types of texture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.F. Pierson</w:t>
+                <w:t xml:space="preserve">Room temperature cathodoluminescence quenching of Er3+ in AlNOEr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.R. Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Peter O'Donnell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2018.11.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 205, pp.97-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2018.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011073v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072434v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the growth window of LaVO3 perovskites thin films elaborated using magnetron co-sputtering</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Bruyère</w:t>
+                <w:t xml:space="preserve">Epitaxial growth of magnetostrictive TbFe2 films on piezoelectric LiNbO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Polewczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2019.05.208⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (40), pp.405801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/ab27e6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278538v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth of magnetostrictive TbFe2 films on piezoelectric LiNbO3</w:t>
+                <w:t xml:space="preserve">Stoichiometric Lithium Niobate Crystals: Towards Identifiable Wireless Surface Acoustic Wave Sensors Operable up to 600 °C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Polewczyk</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boulet</w:t>
+                <w:t xml:space="preserve">Jérémy Streque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninel Kokanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Taguett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/ab27e6⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (4), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSENS.2019.2908691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053645v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stoichiometric Lithium Niobate Crystals: Towards Identifiable Wireless Surface Acoustic Wave Sensors Operable up to 600 °C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Streque</w:t>
+                <w:t xml:space="preserve">Overview of the U3TGe5 family with T=Ti, V, Cr, Mn, Zr, Nb, Mo, Hf, Ta and W Nine new members, phase formation, stability, structural and physical properties and electronic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Aubert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Amine Taguett</w:t>
+                <w:t xml:space="preserve">M. Samsel-Czekała</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LSENS.2019.2908691⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 277, pp.260-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2019.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114799v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship Processing–Composition–Structure–Resistivity of LaNiO3 Thin Films Grown by Chemical Vapor Deposition Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabina Kuprenaite</w:t>
+                <w:t xml:space="preserve">Growth, interfacial microstructure and optical properties of NiO thin films with various types of texture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Astié</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.F. Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/coatings9010035⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 164, pp.648-653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2018.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371766v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic anisotropy switching induced by shape memory effect in NiTi/Ni bilayer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Ponçot</w:t>
+                <w:t xml:space="preserve">Probing the growth window of LaVO3 perovskites thin films elaborated using magnetron co-sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Celindano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Letoffé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Migot</w:t>
+                <w:t xml:space="preserve">A. Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 115 (22), pp.222402. </w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (13), pp.16658-16665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5129893⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2019.05.208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444214v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystalline and Electronic Structures of the Al(1+ x)V2Sn(2-x) ( x = 0.19) Intermetallic Compound</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Gaudry</w:t>
+                <w:t xml:space="preserve">Relationship Processing–Composition–Structure–Resistivity of LaNiO3 Thin Films Grown by Chemical Vapor Deposition Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Kuprenaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sašo Šturm</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+                <w:t xml:space="preserve">Vincent Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Millon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Decams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b02545⟩</w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/coatings9010035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02497735v1</w:t>
+                <w:t xml:space="preserve">hal-02371766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Frequency Surface Acoustic Wave Devices Based on Epitaxial Z-LiNbO3 Layers on Sapphire</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Samuel Margueron</w:t>
+                <w:t xml:space="preserve">Magnetic anisotropy switching induced by shape memory effect in NiTi/Ni bilayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Kyianytsia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Baron</w:t>
+                <w:t xml:space="preserve">Adrien Letoffé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 114, pp.162905 (6). </w:t>
+              <w:t xml:space="preserve">, 2019, 115 (22), pp.222402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5086757⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5129893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123712v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new ternary compound with the BGa8Ir4 structure type in the Al-Au-Ir system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystalline and Electronic Structures of the Al(1+ x)V2Sn(2-x) ( x = 0.19) Intermetallic Compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris Kadok</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sašo Šturm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, B75 (1), pp.49-52. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59 (1), pp.360-366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S2052520618016712⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b02545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02329348v2</w:t>
+                <w:t xml:space="preserve">hal-02497735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature cathodoluminescence quenching of Er3+ in AlNOEr</w:t>
+                <w:t xml:space="preserve">High-Frequency Surface Acoustic Wave Devices Based on Epitaxial Z-LiNbO3 Layers on Sapphire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Brien</w:t>
+                <w:t xml:space="preserve">Anthony Almirall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.R. Edwards</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boulet</w:t>
+                <w:t xml:space="preserve">William Daniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Peter O'Donnell</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 205, pp.97-101. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 114, pp.162905 (6). </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2018.09.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5086757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072434v2</w:t>
+                <w:t xml:space="preserve">hal-02123712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of LiNbO 3 polarity on the structural, optical and acoustic properties of epitaxial ZnO and Mg x Zn 1− x O films</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemical environment and functional properties of highly crystalline ZnSnN2 thin films deposited by reactive sputtering at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Raschetti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Baron</w:t>
+                <w:t xml:space="preserve">F. Alnjiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Diliberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kassavetis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aadcce⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 182, pp.30-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2018.02.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024705v1</w:t>
+                <w:t xml:space="preserve">hal-04600196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended X-ray absorption fine structure study of the Er bonding in AlNO:Er x films with x ≤ 3.6%</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local Homoepitaxial Growth in Sputtered NiO Thin Films: An Effective Approach to Tune the Crystallization, Preferred Growth Orientation, and Electrical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Kachkanov</w:t>
+                <w:t xml:space="preserve">Yong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Soldera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kevin Peter O'Donnell</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 124 (8), pp.085705. </w:t>
+              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (9), pp.1800191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5036614⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssr.201800191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072997v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Homoepitaxial Growth in Sputtered NiO Thin Films: An Effective Approach to Tune the Crystallization, Preferred Growth Orientation, and Electrical Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of LiNbO 3 polarity on the structural, optical and acoustic properties of epitaxial ZnO and Mg x Zn 1− x O films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Kuprenaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yong Wang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">David Horwat</w:t>
+                <w:t xml:space="preserve">Marina Raschetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Millon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssr.201800191⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (48), pp.484003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aadcce⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04962287v1</w:t>
+                <w:t xml:space="preserve">hal-02024705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical environment and functional properties of highly crystalline ZnSnN2 thin films deposited by reactive sputtering at room temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extended X-ray absorption fine structure study of the Er bonding in AlNO:Er x films with x ≤ 3.6%</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Katsikini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Alnjiman</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Haye</w:t>
+                <w:t xml:space="preserve">V. Kachkanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kassavetis</w:t>
+                <w:t xml:space="preserve">P. Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Peter O'Donnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 182, pp.30-36. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 124 (8), pp.085705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2018.02.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5036614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04600196v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of LiNbO3 polarity on the structural, optical and acoustic properties of epitaxial ZnO and Mg x Zn1−x 0 films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Kuprenaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Raschetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 51 (48), pp.48400 - 48405</w:t>
@@ -8538,2111 +8538,2099 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LaFeOxNy perovskite thin films: Nitrogen location and its effect on morphological, optical and structural properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emile Haye</w:t>
+                <w:t xml:space="preserve">Comparison between Ir, Ir 0.85 Rh 0.15 and Ir 0.7 Rh 0.3 thin films as electrodes for surface acoustic waves applications above 800°C in air atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Taguett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan André</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Silvere Barrat</w:t>
+                <w:t xml:space="preserve">Marc Lomello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.07.025⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 266, pp.211 - 218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2017.09.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01767763v1</w:t>
+                <w:t xml:space="preserve">hal-01628903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of RuO 2 Nanowires by Alkali-Assisted Oxidation of Ruthenium in Plasma Afterglow at Atmospheric Pressure</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+                <w:t xml:space="preserve">Toward High-Quality Epitaxial LiNbO3 and LiTaO3 Thin Films for Acoustic and Optical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNANO.2017.2699861⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (8), pp.1600998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.201600998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106036v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward High-Quality Epitaxial LiNbO3 and LiTaO3 Thin Films for Acoustic and Optical Applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stefania Oliveri</w:t>
+                <w:t xml:space="preserve">LaFeOxNy perovskite thin films: Nitrogen location and its effect on morphological, optical and structural properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvere Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admi.201600998⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 724, pp.74 - 83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02432415v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between Ir, Ir 0.85 Rh 0.15 and Ir 0.7 Rh 0.3 thin films as electrodes for surface acoustic waves applications above 800°C in air atmosphere</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Aubert</w:t>
+                <w:t xml:space="preserve">Synthesis of RuO 2 Nanowires by Alkali-Assisted Oxidation of Ruthenium in Plasma Afterglow at Atmospheric Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Kuete Saa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Elmazria</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Bartoli</w:t>
+                <w:t xml:space="preserve">T. Gries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lomello</w:t>
+                <w:t xml:space="preserve">S Migot-Choux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 266, pp.211 - 218. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2017.09.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNANO.2017.2699861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628903v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localised growth of CuO nanowires by micro-afterglow oxidation at atmospheric pressure: Investigation of the role of stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local heteroepitaxial growth to promote the selective growth orientation, crystallization and interband transition of sputtered NiO thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Altaweel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Gries</w:t>
+                <w:t xml:space="preserve">S. Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Migot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Mézin</w:t>
+                <w:t xml:space="preserve">F. Soldera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2016.08.001⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (10), pp.1732-1739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ce02419f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113594v1</w:t>
+                <w:t xml:space="preserve">hal-04962294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Cu + on ZnS:Cu p-type semiconductor films grown by sputtering: influence of substitutional Cu in the structural, optical and electronic properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stabilisation of Ce-Cu-Fe amorphous alloys by addition of Al</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luka Kelhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Ferčič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Chamorro</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+                <w:t xml:space="preserve">Marjeta Maček-Kržmanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sašo Šturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6ra05819a⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 96 (30), pp.3143-3158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786435.2016.1229062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05032621v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of rare-earth orthoferrites perovskite driven by steric hindrance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Capon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvere Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 657, pp.631-638. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.10.135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.10.135⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01505601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilisation of Ce-Cu-Fe amorphous alloys by addition of Al</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localised growth of CuO nanowires by micro-afterglow oxidation at atmospheric pressure: Investigation of the role of stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Altaweel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luka Kelhar</w:t>
+                <w:t xml:space="preserve">S. Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Ferčič</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sašo Šturm</w:t>
+                <w:t xml:space="preserve">A. Mézin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 305, pp.254-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2016.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14786435.2016.1229062⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04957726v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of RuO 2 nanowires from Ru thin films by atmospheric pressure micro-post-discharge</w:t>
+                <w:t xml:space="preserve">Role of Cu + on ZnS:Cu p-type semiconductor films grown by sputtering: influence of substitutional Cu in the structural, optical and electronic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Kuete Saa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Gries</w:t>
+                <w:t xml:space="preserve">W. Chamorro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Migot-Choux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">T. Shyju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Migot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ghanbaja</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.12.005⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (49), pp.43480-43488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ra05819a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113600v1</w:t>
+                <w:t xml:space="preserve">hal-05032621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlN/IDT/AlN/Sapphire SAW Heterostructure for High-Temperature Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of RuO 2 nanowires from Ru thin films by atmospheric pressure micro-post-discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kuete Saa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouarda Legrani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
+                <w:t xml:space="preserve">S. Migot-Choux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Nicolay</w:t>
+                <w:t xml:space="preserve">D. Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 63 (6), pp.898 - 906. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 295, pp.13-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2016.2547188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2015.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01525494v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of liquid-liquid interfaces in porous media</w:t>
+                <w:t xml:space="preserve">AlN/IDT/AlN/Sapphire SAW Heterostructure for High-Temperature Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edder J García</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boulet</w:t>
+                <w:t xml:space="preserve">Ouarda Legrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Denoyel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Borda</w:t>
+                <w:t xml:space="preserve">Pascal Nicolay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2015.10.047⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (6), pp.898 - 906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2016.2547188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01476939v1</w:t>
+                <w:t xml:space="preserve">hal-01525494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random-anisotropy ferromagnetic state in the C u 5 G d 0.54 C a 0.42 intermetallic compound</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of liquid-liquid interfaces in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edder J García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Denoyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Krnel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Vrtnik</w:t>
+                <w:t xml:space="preserve">Jérôme J Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Koželj</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Z. Jagličić</w:t>
+                <w:t xml:space="preserve">Gilles Borda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.094202⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 496, pp.28 - 38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2015.10.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04957721v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01476939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local heteroepitaxial growth to promote the selective growth orientation, crystallization and interband transition of sputtered NiO thin films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
+                <w:t xml:space="preserve">Random-anisotropy ferromagnetic state in the C u 5 G d 0.54 C a 0.42 intermetallic compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Krnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vrtnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Koželj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bruyere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boulet</w:t>
+                <w:t xml:space="preserve">A. Kocjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Soldera</w:t>
+                <w:t xml:space="preserve">Z. Jagličić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (10), pp.1732-1739. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (9), pp.094202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5ce02419f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.094202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962294v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thickness dependent stresses and thermal expansion of epitaxial LiNbO3 thin films on C-sapphire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AlN films deposited by dc magnetron sputtering and high power impulse magnetron sputtering for SAW applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Plausinaitiene</w:t>
+                <w:t xml:space="preserve">K. Ait Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adulfas Abrutis</w:t>
+                <w:t xml:space="preserve">Amine Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Stanionyte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Margueron</w:t>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Elhosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2014.11.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (14), pp.145307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/14/145307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02868342v1</w:t>
+                <w:t xml:space="preserve">hal-01293135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations of AlN thin film crystalline properties in a wide temperature range by in situ X-Ray diffraction measurements: correlation with AlN/Sapphire based SAW structure performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Al3AuIr: A New Compound in the Al–Au–Ir System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Kadok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keltouma Aït Aïssa</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ouarda Legrani</w:t>
+                <w:t xml:space="preserve">Yuri Grin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 62 (IUS), </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (16), pp.7898-7905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2014.006868⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01257417v1</w:t>
+                <w:t xml:space="preserve">hal-01218370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erbium location into AlN films as probed by spatial resolution experimental techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10927,90 +10915,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the structure and preferred orientation in reactively sputtered copper oxide thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Soldera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11067,1079 +11055,1091 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference Raman spectra of synthesized CaCl2.nH(2)O solids (n=0, 2, 4, 6)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thickness dependent stresses and thermal expansion of epitaxial LiNbO3 thin films on C-sapphire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas M. Uriarte</w:t>
+                <w:t xml:space="preserve">Valentina Plausinaitiene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Dubessy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boulet</w:t>
+                <w:t xml:space="preserve">Adulfas Abrutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin G. Baonza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
+                <w:t xml:space="preserve">Sandra Stanionyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 46 (10), pp.822-828. </w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 149 - 150, pp.622 - 631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jrs.4730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2014.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01248664v1</w:t>
+                <w:t xml:space="preserve">hal-02868342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of Ce-doped SiO2 films: From isolated Ce3+ ions to formation of cerium silicate</w:t>
+                <w:t xml:space="preserve">Investigations of AlN thin film crystalline properties in a wide temperature range by in situ X-Ray diffraction measurements: correlation with AlN/Sapphire based SAW structure performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Weimmerskirch-Aubatin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bouche</w:t>
+                <w:t xml:space="preserve">Keltouma Aït Aïssa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Vergnat</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouarda Legrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2014.10.057⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62 (IUS), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2014.006868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01284342v1</w:t>
+                <w:t xml:space="preserve">hal-01257417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency assessment of novel materials based flexible thermoelectric devices by a multiscale modeling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Bella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Blayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rivero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Serradeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 108, pp.264 - 269. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.commatsci.2015.06.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlN films deposited by dc magnetron sputtering and high power impulse magnetron sputtering for SAW applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Meriem Elhosni</w:t>
+                <w:t xml:space="preserve">Reference Raman spectra of synthesized CaCl2.nH(2)O solids (n=0, 2, 4, 6)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas M. Uriarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dubessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin G. Baonza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/14/145307⟩</w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46 (10), pp.822-828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.4730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293135v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al3AuIr: A New Compound in the Al–Au–Ir System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
+                <w:t xml:space="preserve">Optical properties of Ce-doped SiO2 films: From isolated Ce3+ ions to formation of cerium silicate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Weimmerskirch-Aubatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Stoffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yuri Grin</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vergnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 622, pp.358-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2014.10.057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b00946⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01218370v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VN thin films as electrode materials for electrochemical capacitors</w:t>
+                <w:t xml:space="preserve">Testing epitaxial Co1.5Fe1.5Ge(001) electrodes in MgO-based magnetic tunnel junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Lucio-Porto</w:t>
+                <w:t xml:space="preserve">Amina Neggache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bouhtiyya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Pierson</w:t>
+                <w:t xml:space="preserve">F. Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Morel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Capon</w:t>
+                <w:t xml:space="preserve">P. Le Fevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 141, pp.203-211. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (25), pp.252412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2014.07.056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4885354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01293267v1</w:t>
+                <w:t xml:space="preserve">hal-01282862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing epitaxial Co1.5Fe1.5Ge(001) electrodes in MgO-based magnetic tunnel junctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VN thin films as electrode materials for electrochemical capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lucio-Porto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Neggache</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hauet</w:t>
+                <w:t xml:space="preserve">S. Bouhtiyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bertran</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+                <w:t xml:space="preserve">A. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Capon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 141, pp.203-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2014.07.056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4885354⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01282862v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling the preferred orientation in sputter-deposited Cu2O thin films: Influence of the initial growth stage and homoepitaxial growth mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Soldera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 76, pp.207-212. </w:t>
@@ -12183,911 +12183,911 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of LiNbO3, LiNb3O8 and Li3NbO4 phases in thin films synthesized with different deposition techniques by means of XRD and Raman spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samuel Margueron</w:t>
+                <w:t xml:space="preserve">Magnetic and electronic properties of NpCo2: Evidence for long-range magnetic order</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -C. Griveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Javorsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Colineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Eloirdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/20/205901⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.134410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01283886v1</w:t>
+                <w:t xml:space="preserve">hal-01344190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-room temperature single-domain epitaxy of reactively sputtered ZnO films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Migot</w:t>
+                <w:t xml:space="preserve">Application of sputtered ruthenium nitride thin films as electrode material for energy-storage devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouhtiyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lucio Porto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Laik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Capon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/46/23/235107⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68 (9), pp.659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2013.01.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285173v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cation size effect on the thermochromic properties of rare earth cobaltites RECoO3 (RE: La, Nd, Sm)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boulet</w:t>
+                <w:t xml:space="preserve">Isothermal α″ formation in β metastable titanium alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Aeby-Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amico Settefrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bruneseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Appolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Denand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4821884⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 577 (1), pp.S439-S443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2012.02.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920865v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic and electronic properties of NpCo2: Evidence for long-range magnetic order</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Eloirdi</w:t>
+                <w:t xml:space="preserve">Identification of LiNbO3, LiNb3O8 and Li3NbO4 phases in thin films synthesized with different deposition techniques by means of XRD and Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Plausinaitiene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adulfas Abrutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Stanionyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.134410⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/20/205901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344190v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isothermal α″ formation in β metastable titanium alloys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Denand</w:t>
+                <w:t xml:space="preserve">Near-room temperature single-domain epitaxy of reactively sputtered ZnO films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Chamorro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pigeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Miska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Migot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/46/23/235107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2012.02.046⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01293812v1</w:t>
+                <w:t xml:space="preserve">hal-01285173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of sputtered ruthenium nitride thin films as electrode material for energy-storage devices</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Boulet</w:t>
+                <w:t xml:space="preserve">Cation size effect on the thermochromic properties of rare earth cobaltites RECoO3 (RE: La, Nd, Sm)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Capon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Capon</w:t>
+                <w:t xml:space="preserve">Alexis Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2013.01.030⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 114, pp.113510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4821884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00950598v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometrically frustrated magnetism of spins on icosahedral clusters: The Gd3Au13Sn4 quasicrystalline approximant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kozelj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jazbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vrtnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13203,51 +13203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abrutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Murauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.122902. </w:t>
@@ -13311,77 +13311,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Kenzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile de Weerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 492 (1-2), pp.439-445. </w:t>
@@ -13725,51 +13725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J.M. Konings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bouëxière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13886,51 +13886,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropie de frottement de films minces de molybdène déposés par Glad.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. B. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13994,51 +13994,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layer transfer technique of epitaxial rutile TiO2 thin films for photonic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Kuprenaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwester Bargiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14124,103 +14124,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a two-step process based on ultrasonic spray pyrolysis to optimize optical and electrical properties of ZnMgAlO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafae El Berjali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society (E-MRS) Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Materials Research Society (E-MRS), May 2023, Strasbourg, France</w:t>
@@ -14249,103 +14249,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the precursor concentration on structural properties of ZnO thin films by ultrasonic spray pyrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourav Bose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christyves Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society (E-MRS) Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Strasbourg, France</w:t>
@@ -14374,603 +14374,603 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards stoichiometric LiNbO3 epitaxial thin films grown by Direct Liquid Injection MOCVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Astié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Raschetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F2Cπ2 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">EuroCVD 22 - Baltic ALD 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02405070v1</w:t>
+                <w:t xml:space="preserve">hal-02405071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial ZnO films on LiNbO3 substrates for surface acoustic wave applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabina Kuprenaite</w:t>
+                <w:t xml:space="preserve">Towards stoichiometric LiNbO3 epitaxial thin films grown by Direct Liquid Injection MOCVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boulet</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Raschetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Frequency Control Symposium and European Frequency and Time Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Orlando, United States</w:t>
+              <w:t xml:space="preserve">F2Cπ2 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376889v1</w:t>
+                <w:t xml:space="preserve">hal-02405070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of LiNbO3 Polarity on the Structural, Optical and Acoustic Properties of Epitaxial ZnO and Mg X Zn1-x O Films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+                <w:t xml:space="preserve">Epitaxial ZnO films on LiNbO3 substrates for surface acoustic wave applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Kuprenaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">William Daniau</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Arapan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F2Cπ2 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">International Frequency Control Symposium and European Frequency and Time Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02867719v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards stoichiometric LiNbO3 epitaxial thin films grown by Direct Liquid Injection MOCVD</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
+                <w:t xml:space="preserve">Effect of LiNbO3 Polarity on the Structural, Optical and Acoustic Properties of Epitaxial ZnO and Mg X Zn1-x O Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Kuprenaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marina Raschetti</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Daniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroCVD 22 - Baltic ALD 16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">F2Cπ2 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02405071v1</w:t>
+                <w:t xml:space="preserve">hal-02867719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between Ir, Ir 0.85 Rh 0.15 and Ir 0.7 Rh 0.3 thin films as electrodes for surface acoustic waves applications above 800°C in air atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Taguett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lomello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Washington DC, United States</w:t>
@@ -15025,51 +15025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15137,51 +15137,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental study of ScAlN/Sapphire structure based SAW sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moutaouekkil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15258,103 +15258,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First investigations on stoichiometric lithium niobate as piezoelectric substrate for high-temperature surface acoustic waves applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Alhousseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Taguett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2017, Glasgow, United Kingdom. pp.576, </w:t>
@@ -15386,838 +15386,838 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation cristallographique des atomes de terre rare par DRX, MET conventionnelle et DFT pour la compréhension des films AlN:Erx(x=0-6 %)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Epitaxy, optical and acoustical properties of X-, Y-, and Z-axis oriented LiNbO3 thin films grown on sapphire substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Salut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPSSM-2016 Structure-Property relationships in Solid State Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">International Symposium on the Applications of Ferroelectrics, European Conference on Applications of Polar Dielectrics &amp; Workshop on Piezoresponse Force Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972518v1</w:t>
+                <w:t xml:space="preserve">hal-02380267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual stresses in X-, Y-, and Z-axis oriented LiNbO3 thin films on sapphire substrates</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Roland Salut</w:t>
+                <w:t xml:space="preserve">Influence of plasma treatments and Sn incorporation on Ga2O3 properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Maertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adulfas Abrutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Challenges for Alternative Energy Solutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Cologne, Germany</w:t>
+              <w:t xml:space="preserve">E-MRS fall meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182839v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxy, optical and acoustical properties of X-, Y-, and Z-axis oriented LiNbO3 thin films on sapphire substrates</w:t>
+                <w:t xml:space="preserve">Residual stresses in X-, Y-, and Z-axis oriented LiNbO3 thin films on sapphire substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on the Applications of Ferroelectrics, European Conference on Applications of Polar Dielectrics &amp; Workshop on Piezoresponse Force Microscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Darmstadt, Germany</w:t>
+              <w:t xml:space="preserve">Advanced Materials Challenges for Alternative Energy Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392832v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of plasma treatments and Sn incorporation on Ga2O3 properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alban Maertens</w:t>
+                <w:t xml:space="preserve">Epitaxy, optical and acoustical properties of X-, Y-, and Z-axis oriented LiNbO3 thin films on sapphire substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Salut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS fall meeting 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">International Symposium on the Applications of Ferroelectrics, European Conference on Applications of Polar Dielectrics &amp; Workshop on Piezoresponse Force Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371975v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ga2O3 filsm alloyed with SnO2 and treated by RF plasma : an interesting way for the development of transparent contacts for UV-emitting photonics devices</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adulfas Abrutis</w:t>
+                <w:t xml:space="preserve">Localisation cristallographique des atomes de terre rare par DRX, MET conventionnelle et DFT pour la compréhension des films AlN:Erx(x=0-6 %)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Belmonte</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Th. Pavloudis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kioseoglou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Fiber Optics and Photonics - PHOTONICS2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SPSSM-2016 Structure-Property relationships in Solid State Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422031v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxy, optical and acoustical properties of X-, Y-, and Z-axis oriented LiNbO3 thin films grown on sapphire substrates</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Roland Salut</w:t>
+                <w:t xml:space="preserve">Ga2O3 filsm alloyed with SnO2 and treated by RF plasma : an interesting way for the development of transparent contacts for UV-emitting photonics devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Maertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adulfas Abrutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on the Applications of Ferroelectrics, European Conference on Applications of Polar Dielectrics &amp; Workshop on Piezoresponse Force Microscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Fiber Optics and Photonics - PHOTONICS2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Kanpur, India. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/photonics.2016.tu2d.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380267v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of SnO2-Ga2O3 alloys grown by spray pyrolysis and hot wire MOCVD for wide gap transparent conductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Maertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adulfas Abrutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laimis Silimavicius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16259,103 +16259,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of RF Plasma on Zinc Oxide Surface Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Maertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouarda Legrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compound Semiconductor Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
@@ -16384,90 +16384,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between structural properties of AlN/Sapphire and performances of SAW devices in wide temperature range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keltouma Aït Aïssa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Chicago, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16527,64 +16527,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Plausinaitiene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adulfas Abrutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16667,103 +16667,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High quality ZnMgAlO thin films by ultrasonic spray pyrolysis: tuning of optoelectronic properties for use as TCO, window layer, and buffer layer in all-oxide solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafae El Berjali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Horwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxide-based Materials and Devices XV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12887, SPIE, pp.42, 2024, </w:t>
@@ -16833,103 +16833,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of plasma treatments and SnO2 alloying on the conductive properties of epitaxial Ga2O3 films deposited on C-sapphire by chemical vapor deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Maertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adulfas Abrutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compound Semicondcutor Week 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Toyama, Japan. </w:t>
@@ -16958,103 +16958,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of surface treatments on the electrical and optical properties of SnO2-Ga2O3 thin films for UV wavelengths applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Maertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouarda Legrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adulfas Abrutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">international Conference on Innovation in Thin Film Processing and Characterization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Nancy, France. </w:t>
@@ -17173,51 +17173,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DB7A4BFD"/>
+    <w:nsid w:val="F78BDC4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17404,51 +17404,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-boulet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0684-4397" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-6494-2011" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05515012v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Stefano Basile" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Calcagno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunzio Tuccitto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Maxit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR03481G" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538581v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Bernardes Rodrigues" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amiot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2026.111721" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04717875v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Alekseevskiy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Timofeeva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semyon Bachinin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Peignier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Noel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2024.115666" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974346v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri A Mezenov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semyon V Bachinin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya A Kenzhebayeva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia S Efimova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel V Alekseevskiy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202405989" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223498v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae El Berjali" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Colas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sha Shiong Ng" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Atiqah Hamzah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2025.140762" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05411766v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawit Tesfaye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamo Gebrezgiabher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Braun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taju Sani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.241334" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173284v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Gallas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire de Margerie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics17070939" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216863v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihui Cai" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique B&#233;gin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lefevre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Sidhoum" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elka&#239;m" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sstr.202500066" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040357v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Gra&#269;anin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matejka Podlogar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorour Semsari Parapari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ruiz-Zepeda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-60043-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625064v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202400015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04755685v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-60770-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04693545v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gley" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gallo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Badura" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.133067" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469048v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Kenzhebayeva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin A Milichko" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pierson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0178282" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736629v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dubaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. de Weerd" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Redja&#239;mia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.107877" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04975019v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Yepseu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line E.T. Ngoudjou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais Tigwere" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Nyamen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neerish Revaprasadu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2024.112650" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04645837v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dubaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zollinger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C de Weerd" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ghanbaja" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mathieu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2023.108111" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04755675v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Li" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi&#8217;an Zhang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Gu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jones" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124676" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396804v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ausrine Bartasyte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Oliveri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Boujnah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Margueron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad1b98" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757215v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pambiang Abel Dainone" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Stoffel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongxin Chen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pasquier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouch&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0219647" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160996v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Ayadh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Denand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Halkoum" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118930" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318848v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Benedit-Cardenas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit-Watelot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3mh01106b" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04975017v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ndifon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tsakeng Ngoudjou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pamen Yepseu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gbambie Paboudam" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mbani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48317/IMIST.PRSM/morjchem-v11i04.38955" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574419v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pls2.10081" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04237543v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primo&#382; Ko&#382;elj" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Vrtnik" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boutbien" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#382;e Luzar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreja Jelen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c00547" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887372v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galy Nkou Bouala" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pinot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12121732" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04978412v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maoxiang Zhu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Achache" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Virfeu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2021.110650" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04755654v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Pregelj" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zurab Guguchia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile de Weerd" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-17298-6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767512v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Alnjiman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pilloud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111797" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797175v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Mezenov" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bruyere" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Krasilin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Khrapova" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01978" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751713v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christyves Chevallier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Bose" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Horwat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139435" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767778v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaudry" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saso &#352;turm" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c00816" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04966196v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsin Raza" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Snyders" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanos Konstantinidis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.126880" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043810v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulley" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Kandaskalov" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148540" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247120v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2021.106945" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472061v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Ku&#353;ter" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Meden" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#353;tjan Markoli" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Samard&#382;ija" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Von&#269;ina" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11121535" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361460v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitja Krnel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvonko Jaglicic" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03430" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04993454v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suha M Dadou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyn Mohylyuk" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S Jones" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.120818" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246746v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhuaou Ibrahim" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gros" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pierrat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100333" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993762v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Chawich" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Kuprenaite" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J Dubowski" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2020.122854" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053628v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Polewczyk" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hillion" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Robert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab75ff" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030028v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vrtnik" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Krnel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kozelj" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jaglicic" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kelhar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-6528/abc730" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916341v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bartoli" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Streque" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pigeat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20164630" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064714v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillemard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devolder" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pasquier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0014241" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948734v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kyianytsia" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gaudry" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pon&#231;ot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kierren" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0020145" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945236v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Tranvouez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malch&#232;re" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings10070613" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360341v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Ledieu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourn&#233;e" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1458/1/012016" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02182248v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moussa" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brisset" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chajewski" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samsel-Czeka&#322;a" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2019.06.017" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011073v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horwat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pierson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.11.018" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278538v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Celindano" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haye" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.05.208" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053645v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab27e6" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114799v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubert" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninel Kokanyan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Taguett" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2019.2908691" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371766v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Asti&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Millon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Decams" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings9010035" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444214v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Letoff&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5129893" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497735v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;o &#352;turm" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b02545" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02123712v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Almirall" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Daniau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baron" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5086757" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329348v2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Kadok" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520618016712" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072434v2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Brien" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Edwards" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Peter O'Donnell" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2018.09.012" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024705v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Raschetti" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aadcce" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072997v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Katsikini" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kachkanov" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Edwards" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5036614" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962287v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Soldera" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201800191" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600196v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alnjiman" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kassavetis" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2018.02.037" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377067v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02025821v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Colineau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Griveau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Eloirdi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Wastin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.02.116" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767763v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruyere" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Andr&#233;" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvere Barrat" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.07.025" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS0G89HT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02106036v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kuete Saa" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gries" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Migot-Choux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2017.2699861" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02432415v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201600998" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628903v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.09.031" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113594v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Altaweel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;zin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.08.001" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT1N835G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032621v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chamorro" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shyju" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra05819a" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505601v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.10.135" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2NMB7KL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957726v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Kelhar" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Fer&#269;i&#269;" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjeta Ma&#269;ek-Kr&#382;manc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2016.1229062" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113600v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kuete Saa" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot-Choux" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mangin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.12.005" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525494v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Legrani" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nicolay" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2547188" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476939v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edder J Garc&#237;a" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Denoyel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J Anquetil" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Borda" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.10.047" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957721v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krnel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ko&#382;elj" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kocjan" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jagli&#269;i&#263;" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.094202" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962294v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruyere" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soldera" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ce02419f" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868342v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Plausinaitiene" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adulfas Abrutis" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Stanionyte" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2014.11.018" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-697KCH7V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257417v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltouma A&#239;t A&#239;ssa" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.006868" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087664v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.02.022" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344182v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Klimczuk" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Bauer" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2015.1009520" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01416716v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Balout" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Record" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2015-60161-y" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293639v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.02.028" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DK0ZF2D7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248664v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas M. Uriarte" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubessy" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin G. Baonza" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4730" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZQD3N89K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284342v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Weimmerskirch-Aubatin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouche" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vergnat" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.10.057" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTD1HFPZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01416697v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Bella" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blayac" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rivero" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Serradeil" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.06.038" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293135v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ait Aissa" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Achour" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Elhosni" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/14/145307" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218370v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Grin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00946" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293267v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lucio-Porto" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouhtiyya" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morel" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.07.056" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVJNHJ1D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282862v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Neggache" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertran" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Fevre" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4885354" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293265v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.05.008" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLC3P1P1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283886v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/20/205901" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285173v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Chamorro" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Miska" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/23/235107" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920865v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Carteret" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4821884" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344190v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Sanchez" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Griveau" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Javorsky" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Colineau" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eloirdi" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.134410" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293812v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Aeby-Gautier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amico Settefrati" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bruneseaux" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Appolaire" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Denand" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.02.046" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NR0QXGD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950598v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lucio Porto" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laik" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capon" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2013.01.030" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQXNKLCP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287854v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jazbec" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jelen" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dolinsek" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.214202" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737077v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartasyte" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Plausinaitiene" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abrutis" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Murauskas" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4752448" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831645v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kenzari" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2009.11.133" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCD5K804-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156991v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jutier" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Jacominus van Der Beek" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/78/57008" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513620v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Blackburn" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bernhoeft" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry James Mcintyre" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart B. Wilkins" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430500337027" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018290v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Popa" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.M. Konings" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bou&#235;xi&#232;re" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Florin Popa" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2005.06.035" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHMHXVRV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142107v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B. Rodrigues" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amiot" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colas" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088578v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwester Bargiel" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3013506" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04107938v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247128v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405070v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376889v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Arapan" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867719v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405071v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413145v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868375v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salut" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692287v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bartoli" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moutaouekkil" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Streque" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pigeat" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8233938" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628825v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Alhousseini" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icsens.2017.8234068" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972518v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Pavloudis" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kioseoglou" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182839v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392832v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371975v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Maertens" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Genty" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belmonte" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422031v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/photonics.2016.tu2d.1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380267v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277741v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laimis Silimavicius" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01109404v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257416v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0095" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344185v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2010105" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625058v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3002565" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341006v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277774v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-boulet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0684-4397" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-6494-2011" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05515012v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Stefano Basile" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Calcagno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunzio Tuccitto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Maxit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR03481G" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538581v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Bernardes Rodrigues" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amiot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2026.111721" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216863v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihui Cai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique B&#233;gin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lefevre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Sidhoum" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elka&#239;m" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sstr.202500066" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173284v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Gallas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire de Margerie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics17070939" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04717875v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Alekseevskiy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Timofeeva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semyon Bachinin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Peignier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Noel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2024.115666" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974346v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri A Mezenov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semyon V Bachinin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya A Kenzhebayeva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia S Efimova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel V Alekseevskiy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202405989" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223498v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae El Berjali" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Colas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sha Shiong Ng" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Atiqah Hamzah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2025.140762" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05411766v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawit Tesfaye" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamo Gebrezgiabher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Braun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taju Sani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.241334" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04975019v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Yepseu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line E.T. Ngoudjou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais Tigwere" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Nyamen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neerish Revaprasadu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2024.112650" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04645837v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dubaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zollinger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C de Weerd" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ghanbaja" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mathieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2023.108111" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736629v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dubaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. de Weerd" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruy&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Redja&#239;mia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.107877" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040357v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Gra&#269;anin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matejka Podlogar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorour Semsari Parapari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ruiz-Zepeda" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-60043-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625064v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202400015" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04755685v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-60770-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04693545v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gley" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gallo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Badura" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.133067" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469048v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Kenzhebayeva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Migot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin A Milichko" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pierson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0178282" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04755675v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Li" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi&#8217;an Zhang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Gu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jones" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124676" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396804v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ausrine Bartasyte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Oliveri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Boujnah" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Margueron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad1b98" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757215v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pambiang Abel Dainone" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Stoffel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongxin Chen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pasquier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouch&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0219647" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04237543v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primo&#382; Ko&#382;elj" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Vrtnik" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boutbien" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#382;e Luzar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreja Jelen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c00547" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318848v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Benedit-Cardenas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit-Watelot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3mh01106b" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04975017v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ndifon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tsakeng Ngoudjou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pamen Yepseu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gbambie Paboudam" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mbani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48317/IMIST.PRSM/morjchem-v11i04.38955" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160996v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Ayadh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Denand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Halkoum" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118930" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574419v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pls2.10081" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751713v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christyves Chevallier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Bose" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Horwat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2022.139435" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767778v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile de Weerd" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaudry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saso &#352;turm" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c00816" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04978412v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maoxiang Zhu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Achache" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Virfeu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2021.110650" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887372v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rosa Ardigo-Besnard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galy Nkou Bouala" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pinot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12121732" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04755654v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Pregelj" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zurab Guguchia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-17298-6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767512v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Alnjiman" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pilloud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Haye" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111797" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797175v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Mezenov" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bruyere" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Krasilin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Khrapova" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c01978" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247120v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2021.106945" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04966196v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsin Raza" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Snyders" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanos Konstantinidis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.126880" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043810v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulley" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Kandaskalov" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148540" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472061v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Ku&#353;ter" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Meden" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#353;tjan Markoli" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Samard&#382;ija" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Von&#269;ina" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst11121535" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361460v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitja Krnel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvonko Jaglicic" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c03430" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246746v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhuaou Ibrahim" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gros" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pierrat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202100333" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04993454v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suha M Dadou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyn Mohylyuk" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S Jones" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2021.120818" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360341v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Ledieu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourn&#233;e" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1458/1/012016" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916341v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bartoli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Streque" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pigeat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20164630" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064714v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillemard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devolder" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pasquier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0014241" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993762v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Chawich" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Kuprenaite" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan J Dubowski" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2020.122854" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053628v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Polewczyk" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hillion" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Robert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab75ff" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030028v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vrtnik" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Krnel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kozelj" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jaglicic" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kelhar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-6528/abc730" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02948734v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kyianytsia" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gaudry" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pon&#231;ot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kierren" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0020145" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945236v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Tranvouez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malch&#232;re" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings10070613" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329348v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Kadok" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520618016712" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072434v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Brien" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Edwards" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Peter O'Donnell" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2018.09.012" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053645v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab27e6" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114799v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubert" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninel Kokanyan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Taguett" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2019.2908691" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02182248v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moussa" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brisset" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chajewski" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Samsel-Czeka&#322;a" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2019.06.017" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02011073v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horwat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pierson" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.11.018" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278538v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Celindano" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haye" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boileau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.05.208" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371766v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Asti&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Millon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Decams" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings9010035" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444214v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Letoff&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5129893" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497735v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;o &#352;turm" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b02545" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02123712v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Almirall" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Daniau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baron" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5086757" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600196v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alnjiman" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kassavetis" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2018.02.037" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962287v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Wang" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Soldera" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201800191" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024705v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Raschetti" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aadcce" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072997v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Katsikini" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kachkanov" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Edwards" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5036614" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377067v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02025821v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Colineau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Griveau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Eloirdi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Wastin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.02.116" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628903v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.09.031" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02432415v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201600998" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767763v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruyere" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Andr&#233;" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvere Barrat" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.07.025" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS0G89HT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02106036v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kuete Saa" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gries" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Migot-Choux" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2017.2699861" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962294v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruyere" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Soldera" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ce02419f" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957726v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Kelhar" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Fer&#269;i&#269;" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjeta Ma&#269;ek-Kr&#382;manc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2016.1229062" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505601v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.10.135" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2NMB7KL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113594v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Altaweel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;zin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.08.001" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT1N835G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032621v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chamorro" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shyju" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra05819a" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113600v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kuete Saa" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Migot-Choux" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mangin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2015.12.005" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525494v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Legrani" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nicolay" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2547188" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01476939v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edder J Garc&#237;a" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Denoyel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J Anquetil" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Borda" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.10.047" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957721v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krnel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ko&#382;elj" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kocjan" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jagli&#269;i&#263;" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.094202" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293135v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ait Aissa" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Achour" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Elhosni" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/14/145307" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218370v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Grin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b00946" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087664v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.02.022" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344182v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Klimczuk" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Bauer" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2015.1009520" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01416716v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Balout" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Record" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2015-60161-y" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293639v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.02.028" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DK0ZF2D7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868342v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Plausinaitiene" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adulfas Abrutis" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Stanionyte" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2014.11.018" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-697KCH7V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257417v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltouma A&#239;t A&#239;ssa" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.006868" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01416697v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Bella" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blayac" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rivero" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Serradeil" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.06.038" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248664v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas M. Uriarte" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubessy" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin G. Baonza" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.4730" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZQD3N89K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284342v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Weimmerskirch-Aubatin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouche" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vergnat" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.10.057" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTD1HFPZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282862v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Neggache" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertran" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Fevre" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4885354" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293267v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lucio-Porto" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouhtiyya" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morel" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.07.056" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVJNHJ1D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293265v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.05.008" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLC3P1P1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344190v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Sanchez" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Griveau" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Javorsky" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Colineau" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eloirdi" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.134410" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950598v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lucio Porto" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laik" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capon" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2013.01.030" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQXNKLCP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293812v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Aeby-Gautier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amico Settefrati" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bruneseaux" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Appolaire" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Denand" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.02.046" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NR0QXGD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283886v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/20/205901" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285173v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Chamorro" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Miska" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/23/235107" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920865v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Carteret" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4821884" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287854v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jazbec" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jelen" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dolinsek" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.214202" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737077v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartasyte" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Plausinaitiene" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abrutis" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Murauskas" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4752448" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831645v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kenzari" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2009.11.133" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCD5K804-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156991v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jutier" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis Jacominus van Der Beek" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/78/57008" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513620v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Blackburn" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bernhoeft" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry James Mcintyre" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart B. Wilkins" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430500337027" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018290v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Popa" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.M. Konings" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bou&#235;xi&#232;re" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Florin Popa" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2005.06.035" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHMHXVRV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142107v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B. Rodrigues" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amiot" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colas" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088578v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwester Bargiel" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3013506" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04107938v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03247128v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405071v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405070v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376889v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Arapan" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867719v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413145v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868375v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salut" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692287v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bartoli" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moutaouekkil" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Streque" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pigeat" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8233938" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628825v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Alhousseini" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icsens.2017.8234068" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380267v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371975v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Maertens" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Genty" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belmonte" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182839v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392832v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972518v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Pavloudis" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kioseoglou" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422031v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/photonics.2016.tu2d.1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277741v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laimis Silimavicius" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01109404v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257416v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0095" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344185v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2010105" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625058v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3002565" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341006v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277774v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>