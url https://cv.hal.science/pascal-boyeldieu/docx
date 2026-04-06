--- v0 (2026-03-14)
+++ v1 (2026-04-06)
@@ -66,689 +66,3123 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The hidden compound verbs of Modo (SBB, South Sudan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ines Fiedler; Lee J. Pratchett. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Areas, families, and pools aplenty: a Festschrift for Tom Güldemann</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Humboldt-Universität zu Berlin, pp.363-373, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18452/32604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05548224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Central Sudanic Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rainer Vossen &amp; Gerrit J. Dimmendaal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Handbook of African Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.408-418, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03097024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Bua Group languages (Chad, Adamawa 13): A comparative perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimund Kastenholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Kleinewillinghöfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Raija Kramer; Roland Kießling. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current approaches to Adamawa and Gur languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rüdiger Köppe Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.53-126, 2018, AuÜ Afrika und Übersee Supplements, 978-3-89645-233-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03096908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expression des émotions dans un dictionnaire yulu (Afrique centrale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. Tersis &amp; P. Boyeldieu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le langage de l’émotion : variations linguistiques et culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters, pp.501-529, 2017, 978-90-429-3452-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01487237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expressing similarity in Yulu and some other SBB languages (Central Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Y. Treis &amp; M. Vanhove. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expressions of similarity from an Africanist and typological perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. Benjamins, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01487234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Case alignment(s) in Sinyar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Mietzner &amp; A. Storch. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nilo-Saharan: Models and Descriptions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rüdiger Köppe, pp.21-36, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01487206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pronoms logophoriques de quatre parlers banda : linda, tangbago, hai et ngbugu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Cloarec-Heiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Monino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Boyeldieu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Logophorique et discours rapporté en Afrique centrale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters, pp.161-186, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01487468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logophorique et discours rapporté en yakoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Boyeldieu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Logophorique et discours rapporté en Afrique centrale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters, pp.187-213, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00658413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La distribution des rôles dans le discours rapporté du gbanzili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Boyeldieu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Logophorique et discours rapporté en Afrique centrale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters, pp.215-232, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00658394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propositions dépendantes, logophorique et discours rapporté en yulu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Boyeldieu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Logophorique et discours rapporté en Afrique centrale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.289-324, 2013, Afrique et Langage, 978-9042928923</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00658403v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Boyeldieu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Logophorique et discours rapporté en Afrique centrale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters, pp.9-36, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01487469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les langues nilo-sahariennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Bonvini, J. Busutil, A. Peyraube. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.185-190, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00658528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre lac Albert et lac Tchad : l'expansion sara-bongo-baguirmienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">H. Tourneux et N. Woïn. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations et mobilité dans le bassin du Lac Tchad. Actes du XIIIe colloque international du Réseau Méga-Tchad (Maroua, 31 oct.-3 nov. 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD Editions, pp.239-252, 2009, Colloques et séminaires</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00348136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les langues soudaniques centrales : essai d'évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nougayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Ibriszimow. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Problems of Linguistic-Historical Reconstruction in Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rüdiger Köppe Verlag, pp.9-29, 2008, Sprache und Geschichte in Afrika 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00348133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dadjo-Sila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">H. Tröbs, E. Rothmaler &amp; K. Winkelmann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La qualification dans les langues africaines / Qualification in African Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rüdiger Köppe, pp.57-70, 2008, Topics in African Studies 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00348127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From semantic change to polysemy. The cases of &amp;quot;meat/animal&amp;quot; and &amp;quot;drink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Vanhove. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">From Polysemy to Semantic Change. Towards a typology of lexical semantic associations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Benjamins, pp.303-315, 2008, SLCS 106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00348132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">H. Tröbs, E. Rothmaler &amp; K. Winkelmann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La qualification dans les langues africaines / Qualification in African Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rüdiger Köppe, pp.195-210, 2008, Topics in African Studies 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00348130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logophorique et imminence/immédiateté en yakoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Caron. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Subordination, dépendance et parataxe dans les langues africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters, pp.49-62, 2008, Afrique et Langage 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00348141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compound Verbs and Modalities of Process in Yulu (Central Sudanic)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Reh &amp; D.L. Payne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Nilo-Saharan Linguistics. Proceedings of the 8th Nilo-Saharan Linguistics Colloquium, University of Hamburg, August 22-25, 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rüdiger Köppe, p. 25-39, 2007, Nilo-Saharan 22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00331316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reflexes of a Labiovelar Series in Central Sudanic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Abu-Manga, L. Gilley &amp; A. Storch. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Insights into Nilo-Saharan Language, History and Culture. Proceedings of the 9th Nilo-Saharan Linguistics Colloquium, Institute of African and Asian Studies, University of Khartoum, 16-19 February 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rüdiger Köppe, p. 129-151, 2006, Nilo-Saharan 23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00331321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des verbes composés dans un dictionnaire yulu-français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">U. Baumgardt &amp; J. Derive. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paroles nomades. Écrits d'ethnolinguistique africaine. En hommage à Christiane Seydou</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala, p. 375-392, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00331324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les marques personnelles des langues SBB : traits systématiques et perspectives historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nougayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Ibriszimow &amp; G. Segerer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systèmes de marques personnelles en Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters, p. 23-42, 2004, Afrique et Langage 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00331347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pronoms logophoriques dans les langues d'Afrique centrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Ibriszimow &amp; G. Segerer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systèmes de marques personnelles en Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters, p. 11-22, 2004, Afrique et Langage 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00331377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A qui s'adresse le logophorique yakoma ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Boyeldieu &amp; P. Nougayrol. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues et cultures : terrains d'Afrique, Hommage à France Cloarec-Heiss</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters, p. 185-191, 2004, Afrique et Langage 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00331383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les choix vocaliques de deux parlers banda : correspondances ou ressemblances régulières ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Cloarec-Heiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">R. Nicolaï. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leçons d'Afrique. Filiations, ruptures et reconstitution de langues. Un hommage à Gabriel Manessy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters, p. 181-220, 2001, Afrique et Langage 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00331388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expression des notions d'« être » en yakoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Roulon-Doko. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les manières d'« être » et les mots pour le dire dans les langues d'Afrique centrale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lincom-Europa, p. 63-85, 1998, Lincom Studies in African Linguistics 31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00331394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modifications tonales et limites syntaxiques en bagiro (langue « sara » de la République centrafricaine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">R. Nicolaï &amp; F. Rottland. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du Cinquième Colloque de Linguistique Nilo-Saharienne / Proceedings of the Fifth Nilo-Saharan Linguistics Colloquium, Nice, 24-29 août 1992</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rüdiger Köppe, p. 131-145, 1995, Nilo-Saharan 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00331671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation d'une étude comparative des propriétés tonales des langues sara-bongo-baguirmiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">R. Nicolaï &amp; F. Rottland. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du Cinquième Colloque de Linguistique Nilo-Saharienne / Proceedings of the Fifth Nilo-Saharan Linguistics Colloquium, Nice, 24-29 août 1992</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rüdiger Köppe, p. 307-319, 1995, Nilo-Saharan 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00331669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le yakoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Raymond Boyd. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le système verbal dans les langues oubanguiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lincom-Europa, p. 113-139, 1995, Studies in African Linguistics 07</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00328643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De deux à trois registres tonals : l'exemple des verbes sara-bongo-baguirmiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.L. Bender. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 4th Nilo-Saharan Linguistics Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Helmut Buske, p. 283-292, 1991, Nilo-Saharan 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00331676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative Tones : Yulu/Kara vs. Sara Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.L. Bender. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nilo-Saharan Language Studies II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Helmut Buske, p. 249-270, 1989, Nilo-Saharan 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00331682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulu, Sinyar, Gula, Fer, and Modo: a genetic/areal extension of verb compounding in central Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final conference of the ComPLETE project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05548190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The verb system of Lua (a ‘Bua’ language of Chad)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd Adamawa Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Llacan (UMR 8135 CNRS, INALCO, EPHE), Sep 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04366822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tone split and tone replacement: diachronic pathways to a third tone level in ‘western’ SBB languages (Central Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Historical Linguistics - ICHL26</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Heidelberg, Sep 2023, Heidelberg (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04366808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absolute or -ca/sa verb extension in two Daju languages: Shatt Damam (Sudan) and Daju Sila (Chad)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Nuba Mountain Languages Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Khartoum (Department of Linguistics), Feb 2023, Khartoum, Sudan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04366895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compound Verbs in Sinyar (an alleged Central Sudanic language of Chad/Sudan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Predicates in Languages: Emergence, Typology, Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Mainz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03930497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Sinyar an SBB language?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Nilo-Saharan Linguistics Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Vienna, May 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04579988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daju verbal morphology with special focus on Laggorí and Shatt Damam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuba Mountain Languages Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verb apocope as a marker of predicate backgrounding in Yulu (Central Sudanic, C.A.R./South Sudan/Sudan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Biennial Conference of the Association for Linguistic Typology (ALT 10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Max Planck Institute for Evolutionary Anthropology, Aug 2013, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01487657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinyar and SBB (Central Sudanic): genetic relationship or contact?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistique diachronique et reconstruction : méthodes, acquis, avancées récentes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labex EFL, Jul 2013, Paris - Inalco, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04579986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -758,3982 +3192,1630 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’origine des voyelles nasales dans les langues sara « centrales »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language in Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3 (2), pp.289-325. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.37892/2686-8946-2022-3-2-289-325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03930452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bua Group noun class system: looking for a historical interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimund Kastenholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Kleinewillinghöfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language in Africa (Moscow &amp; St Petersburg)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Special issue on the Adamawa languages, 1 (3), pp.181-215. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.37892/2686-8946-2020-1-3-181-215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03097143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personal pronouns in Bua languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language in Africa (Moscow &amp; St. Petersburg)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Special issue on the Adamawa languages, 1 (3), pp.292-335. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.37892/2686-8946-2020-1-3-292-335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03097103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proper names and case markers in Sinyar (Chad/Sudan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> STUF - Language Typology and Universals </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Grammar of Names (Special Issue), pp.467-503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/stuf-2019-0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03096955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratigraphie lexicale et renouvellement du vocabulaire dans les langues SBB ‘occidentales’ (Afrique centrale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faits de Langue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Comparaison et reconstruction : tendances actuelles, pp.125-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01487214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The modified form of Shatt Damam nouns and its Daju cognates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Afrika und Übersee</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 90, pp.9-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00348145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expression du temps et de l’espace en yakoma (R.C.A. et R.D.C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des Africanistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 79 (1), pp.157-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01487466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjectifs et qualification en dadjo-Sila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Africana Linguistica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 15, pp.5-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01487465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le quatrième ton du yulu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of African Languages and Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 30, pp.197-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00348143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison et reconstruction dans le domaine tonal : les langues sara-bongo-baguirmiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faits de langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 11-12, p. 99-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00331391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutation et réfection dans l'expansion des registres tonals : l'exemple des langues sara-bongo-baguirmiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Phonétique Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 120, p. 163-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00331396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Furu et Bagiro : l'extension oubanguienne des langues « sara »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des Africanistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 1 (60), p. 77-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00331679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminations « directe » et « indirecte » du nom dans les langues d'Afrique centrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Cloarec-Heiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistique Africaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 2, p. 5-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00331681v1</w:t>
-              </w:r>
-[...2350 lines deleted...]
-                <w:t xml:space="preserve">halshs-00331682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le langage de l’émotion : variations linguistiques et culturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Tersis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Tersis et P. Boyeldieu. Peeters, pp.655, 2017, 978-90-429-3452-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01487245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logophorique et discours rapporté en Afrique centrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Boyeldieu. Peeters, 17, pp.356, 2013, Afrique &amp; langage, Pascal Boyeldieu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01487241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langues et cultures : terrains d'Afrique, Hommage à France Cloarec-Heiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nougayrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peeters, 284 p., 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00331738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identité tonale et filiation des langues sara-bongo-baguirmiennes (Afrique centrale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rüdiger Köppe, 318 p., 1 carte h.t., 2000, SUGIA, Beiheft 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00331683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La langue bagiro (République Centrafricaine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang, 419 p., 2000, Schriften zur Afrikanistik</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00009132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La maison du chef et la tête du cabri. Des degrés de la détermination nominale dans les langues d'Afrique centrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geuthner, 127 p., 1987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00331745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les langues fer (« kara ») et yulu du nord centrafricain, Esquisses descriptives et lexiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geuthner, 280 p., 1987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00331685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La langue lua (« niellim ») (Groupe Boua - Moyen-Chari, Tchad). Phonologie. Morphologie. Dérivation verbale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SELAF, 426 p., 1985, Descriptions de Langues et Monographies Ethnolinguistiques 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00331687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux études laal (Moyen-Chari, Tchad)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dietrich Reimer, X+233 p., 1982, Marburger Studien zur Afrika- und Asienkunde, Serie A : Afrika, Bd 29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00331688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4743,193 +4825,193 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexique comparatif historique des langues sara-bongo-baguirmiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nougayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Palayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00331405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation des langues sara-bongo-baguirmiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00331410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId86"/>
+      <w:footerReference w:type="default" r:id="rId88"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5076,51 +5158,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05548190v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boyeldieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366808v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366822v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366895v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03930497v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04579988v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102728v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manfredi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487657v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04579986v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03930452v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37892/2686-8946-2022-3-2-289-325" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097143v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Kastenholz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kleinewillingh&#246;fer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lionnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37892/2686-8946-2020-1-3-181-215" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097103v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37892/2686-8946-2020-1-3-292-335" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096955v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/stuf-2019-0019" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487214v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348145v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487466v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487465v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348143v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331391v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331396v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331679v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331681v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Cloarec-Heiss" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097024v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096908v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.koeppe.de/titel_print_current-approaches-to-adamawa-and-gur-languages" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487237v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487234v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487206v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658413v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487468v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Monino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658394v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658403v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042928923&amp;amp;series_number_str=459&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487469v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658528v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348136v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348130v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348132v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348127v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348133v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nougayrol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348141v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331316v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331321v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331324v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331377v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331347v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331383v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331388v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331394v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331671v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00328643v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331669v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331676v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331682v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487245v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Tersis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487241v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331738v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331683v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009132v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331745v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331685v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331687v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331688v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331405v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Palayer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331410v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05548224v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boyeldieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/32604" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097024v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096908v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Kastenholz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kleinewillingh&#246;fer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lionnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.koeppe.de/titel_print_current-approaches-to-adamawa-and-gur-languages" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487237v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487234v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487206v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487468v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Cloarec-Heiss" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Monino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658413v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658394v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658403v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042928923&amp;amp;series_number_str=459&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487469v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658528v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348136v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348133v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nougayrol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348127v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348132v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348130v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348141v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331316v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331321v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331324v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331347v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331377v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331383v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331388v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331394v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331671v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331669v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00328643v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331676v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331682v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05548190v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366822v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366808v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366895v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03930497v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04579988v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102728v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manfredi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487657v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04579986v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03930452v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37892/2686-8946-2022-3-2-289-325" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097143v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37892/2686-8946-2020-1-3-181-215" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097103v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37892/2686-8946-2020-1-3-292-335" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096955v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/stuf-2019-0019" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487214v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348145v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487466v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487465v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348143v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331391v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331396v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331679v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331681v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487245v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Tersis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487241v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331738v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331683v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009132v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331745v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331685v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331687v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331688v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331405v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Palayer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331410v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>