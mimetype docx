--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -1149,332 +1149,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00348136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yulu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">H. Tröbs, E. Rothmaler &amp; K. Winkelmann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La qualification dans les langues africaines / Qualification in African Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rüdiger Köppe, pp.195-210, 2008, Topics in African Studies 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00348130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les langues soudaniques centrales : essai d'évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nougayrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Ibriszimow. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Problems of Linguistic-Historical Reconstruction in Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rüdiger Köppe Verlag, pp.9-29, 2008, Sprache und Geschichte in Afrika 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00348133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dadjo-Sila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Tröbs, E. Rothmaler &amp; K. Winkelmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La qualification dans les langues africaines / Qualification in African Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rüdiger Köppe, pp.57-70, 2008, Topics in African Studies 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00348127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From semantic change to polysemy. The cases of &amp;quot;meat/animal&amp;quot; and &amp;quot;drink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Vanhove. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Polysemy to Semantic Change. Towards a typology of lexical semantic associations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins, pp.303-315, 2008, SLCS 106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00348132v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00348130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logophorique et imminence/immédiateté en yakoma</w:t>
               </w:r>
@@ -1746,186 +1746,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00331324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les marques personnelles des langues SBB : traits systématiques et perspectives historiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Nougayrol</w:t>
+                <w:t xml:space="preserve">Les pronoms logophoriques dans les langues d'Afrique centrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Ibriszimow &amp; G. Segerer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes de marques personnelles en Afrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Peeters, p. 23-42, 2004, Afrique et Langage 8</w:t>
+              <w:t xml:space="preserve">, Peeters, p. 11-22, 2004, Afrique et Langage 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00331347v1</w:t>
+                <w:t xml:space="preserve">halshs-00331377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pronoms logophoriques dans les langues d'Afrique centrale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
+                <w:t xml:space="preserve">Les marques personnelles des langues SBB : traits systématiques et perspectives historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nougayrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Ibriszimow &amp; G. Segerer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes de marques personnelles en Afrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Peeters, p. 11-22, 2004, Afrique et Langage 8</w:t>
+              <w:t xml:space="preserve">, Peeters, p. 23-42, 2004, Afrique et Langage 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00331377v1</w:t>
+                <w:t xml:space="preserve">halshs-00331347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A qui s'adresse le logophorique yakoma ?</w:t>
               </w:r>
@@ -2210,173 +2210,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00331671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le yakoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Raymond Boyd. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le système verbal dans les langues oubanguiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lincom-Europa, p. 113-139, 1995, Studies in African Linguistics 07</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00328643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Présentation d'une étude comparative des propriétés tonales des langues sara-bongo-baguirmiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Nicolaï &amp; F. Rottland. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du Cinquième Colloque de Linguistique Nilo-Saharienne / Proceedings of the Fifth Nilo-Saharan Linguistics Colloquium, Nice, 24-29 août 1992</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rüdiger Köppe, p. 307-319, 1995, Nilo-Saharan 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00331669v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00328643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De deux à trois registres tonals : l'exemple des verbes sara-bongo-baguirmiens</w:t>
               </w:r>
@@ -2603,165 +2603,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05548190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tone split and tone replacement: diachronic pathways to a third tone level in ‘western’ SBB languages (Central Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Historical Linguistics - ICHL26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Heidelberg, Sep 2023, Heidelberg (Germany), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04366808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The verb system of Lua (a ‘Bua’ language of Chad)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Adamawa Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Llacan (UMR 8135 CNRS, INALCO, EPHE), Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04366822v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04366808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absolute or -ca/sa verb extension in two Daju languages: Shatt Damam (Sudan) and Daju Sila (Chad)</w:t>
               </w:r>
@@ -4373,51 +4373,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langues et cultures : terrains d'Afrique, Hommage à France Cloarec-Heiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nougayrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peeters, 284 p., 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4852,51 +4852,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexique comparatif historique des langues sara-bongo-baguirmiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nougayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Palayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5158,51 +5158,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05548224v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boyeldieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/32604" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097024v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096908v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Kastenholz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kleinewillingh&#246;fer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lionnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.koeppe.de/titel_print_current-approaches-to-adamawa-and-gur-languages" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487237v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487234v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487206v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487468v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Cloarec-Heiss" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Monino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658413v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658394v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658403v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042928923&amp;amp;series_number_str=459&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487469v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658528v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348136v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348133v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nougayrol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348127v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348132v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348130v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348141v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331316v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331321v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331324v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331347v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331377v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331383v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331388v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331394v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331671v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331669v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00328643v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331676v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331682v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05548190v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366822v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366808v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366895v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03930497v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04579988v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102728v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manfredi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487657v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04579986v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03930452v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37892/2686-8946-2022-3-2-289-325" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097143v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37892/2686-8946-2020-1-3-181-215" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097103v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37892/2686-8946-2020-1-3-292-335" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096955v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/stuf-2019-0019" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487214v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348145v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487466v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487465v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348143v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331391v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331396v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331679v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331681v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487245v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Tersis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487241v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331738v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331683v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009132v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331745v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331685v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331687v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331688v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331405v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Palayer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331410v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05548224v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boyeldieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/32604" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097024v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096908v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Kastenholz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kleinewillingh&#246;fer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lionnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.koeppe.de/titel_print_current-approaches-to-adamawa-and-gur-languages" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487237v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487234v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487206v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487468v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Cloarec-Heiss" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Monino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658413v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658394v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658403v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042928923&amp;amp;series_number_str=459&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487469v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658528v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348136v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348130v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348133v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nougayrol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348127v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348132v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348141v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331316v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331321v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331324v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331377v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331347v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331383v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331388v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331394v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331671v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00328643v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331669v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331676v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331682v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05548190v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366808v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366822v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366895v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03930497v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04579988v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102728v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manfredi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487657v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04579986v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03930452v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37892/2686-8946-2022-3-2-289-325" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097143v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37892/2686-8946-2020-1-3-181-215" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097103v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37892/2686-8946-2020-1-3-292-335" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096955v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/stuf-2019-0019" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487214v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348145v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487466v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487465v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348143v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331391v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331396v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331679v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331681v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487245v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Tersis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487241v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331738v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331683v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009132v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331745v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331685v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331687v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331688v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331405v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Palayer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331410v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>