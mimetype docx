--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -599,199 +599,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01487206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pronoms logophoriques de quatre parlers banda : linda, tangbago, hai et ngbugu</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Monino</w:t>
+                <w:t xml:space="preserve">Logophorique et discours rapporté en yakoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Boyeldieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logophorique et discours rapporté en Afrique centrale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Peeters, pp.161-186, 2013</w:t>
+              <w:t xml:space="preserve">, Peeters, pp.187-213, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01487468v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">halshs-00658413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pronoms logophoriques de quatre parlers banda : linda, tangbago, hai et ngbugu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Cloarec-Heiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Monino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Boyeldieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logophorique et discours rapporté en Afrique centrale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Peeters, pp.187-213, 2013</w:t>
+              <w:t xml:space="preserve">, Peeters, pp.161-186, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00658413v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01487468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La distribution des rôles dans le discours rapporté du gbanzili</w:t>
               </w:r>
@@ -1222,186 +1222,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00348130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dadjo-Sila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">H. Tröbs, E. Rothmaler &amp; K. Winkelmann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La qualification dans les langues africaines / Qualification in African Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rüdiger Köppe, pp.57-70, 2008, Topics in African Studies 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00348127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les langues soudaniques centrales : essai d'évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nougayrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Ibriszimow. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Problems of Linguistic-Historical Reconstruction in Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rüdiger Köppe Verlag, pp.9-29, 2008, Sprache und Geschichte in Afrika 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00348133v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00348127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From semantic change to polysemy. The cases of &amp;quot;meat/animal&amp;quot; and &amp;quot;drink</w:t>
               </w:r>
@@ -1838,51 +1838,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marques personnelles des langues SBB : traits systématiques et perspectives historiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nougayrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Ibriszimow &amp; G. Segerer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes de marques personnelles en Afrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peeters, p. 23-42, 2004, Afrique et Langage 8</w:t>
@@ -1997,51 +1997,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les choix vocaliques de deux parlers banda : correspondances ou ressemblances régulières ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Cloarec-Heiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Nicolaï. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leçons d'Afrique. Filiations, ruptures et reconstitution de langues. Un hommage à Gabriel Manessy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peeters, p. 181-220, 2001, Afrique et Langage 2</w:t>
@@ -2210,173 +2210,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00331671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Présentation d'une étude comparative des propriétés tonales des langues sara-bongo-baguirmiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">R. Nicolaï &amp; F. Rottland. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du Cinquième Colloque de Linguistique Nilo-Saharienne / Proceedings of the Fifth Nilo-Saharan Linguistics Colloquium, Nice, 24-29 août 1992</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rüdiger Köppe, p. 307-319, 1995, Nilo-Saharan 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00331669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le yakoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raymond Boyd. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le système verbal dans les langues oubanguiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lincom-Europa, p. 113-139, 1995, Studies in African Linguistics 07</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00328643v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00331669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De deux à trois registres tonals : l'exemple des verbes sara-bongo-baguirmiens</w:t>
               </w:r>
@@ -4122,51 +4122,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminations « directe » et « indirecte » du nom dans les langues d'Afrique centrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Cloarec-Heiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistique Africaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 2, p. 5-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4373,51 +4373,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langues et cultures : terrains d'Afrique, Hommage à France Cloarec-Heiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nougayrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peeters, 284 p., 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4852,51 +4852,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexique comparatif historique des langues sara-bongo-baguirmiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boyeldieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nougayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Palayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5158,51 +5158,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05548224v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boyeldieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/32604" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097024v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096908v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Kastenholz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kleinewillingh&#246;fer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lionnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.koeppe.de/titel_print_current-approaches-to-adamawa-and-gur-languages" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487237v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487234v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487206v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487468v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Cloarec-Heiss" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Monino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658413v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658394v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658403v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042928923&amp;amp;series_number_str=459&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487469v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658528v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348136v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348130v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348133v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nougayrol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348127v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348132v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348141v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331316v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331321v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331324v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331377v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331347v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331383v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331388v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331394v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331671v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00328643v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331669v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331676v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331682v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05548190v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366808v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366822v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366895v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03930497v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04579988v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102728v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manfredi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487657v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04579986v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03930452v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37892/2686-8946-2022-3-2-289-325" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097143v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37892/2686-8946-2020-1-3-181-215" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097103v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37892/2686-8946-2020-1-3-292-335" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096955v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/stuf-2019-0019" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487214v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348145v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487466v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487465v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348143v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331391v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331396v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331679v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331681v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487245v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Tersis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487241v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331738v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331683v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009132v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331745v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331685v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331687v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331688v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331405v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Palayer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331410v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05548224v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boyeldieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/32604" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097024v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096908v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Kastenholz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kleinewillingh&#246;fer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lionnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.koeppe.de/titel_print_current-approaches-to-adamawa-and-gur-languages" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487237v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487234v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487206v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658413v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487468v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Cloarec-Heiss" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Monino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658394v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658403v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042928923&amp;amp;series_number_str=459&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487469v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658528v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348136v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348130v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348127v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348133v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nougayrol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348132v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348141v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331316v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331321v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331324v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331377v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331347v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331383v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331388v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331394v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331671v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331669v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00328643v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331676v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331682v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05548190v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366808v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366822v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366895v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03930497v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04579988v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102728v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manfredi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487657v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04579986v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03930452v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37892/2686-8946-2022-3-2-289-325" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097143v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37892/2686-8946-2020-1-3-181-215" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097103v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37892/2686-8946-2020-1-3-292-335" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096955v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/stuf-2019-0019" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487214v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348145v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487466v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487465v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348143v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331391v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331396v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331679v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331681v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487245v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Tersis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487241v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331738v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331683v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009132v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331745v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331685v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331687v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331688v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331405v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Palayer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331410v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>