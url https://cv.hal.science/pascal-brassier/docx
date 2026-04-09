--- v0 (2026-03-07)
+++ v1 (2026-04-09)
@@ -208,347 +208,347 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of collective Pre-game Organization in the perceived Experience of Digital Management Simulations in Higher Education</w:t>
+                <w:t xml:space="preserve">Hallyu marketing from Korea: female universalism as an alternative performing myth among global fans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ingyu Oh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Ralet</w:t>
+                <w:t xml:space="preserve">Paul Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIM Kozhikode Society &amp; Management Review </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Asia Pacific Business Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13602381.2024.2426713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629068v1</w:t>
+                <w:t xml:space="preserve">hal-04877961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hallyu marketing from Korea: female universalism as an alternative performing myth among global fans</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Destruction of Heritage, Community and Anthropomorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia Pacific Business Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-27. </w:t>
+              <w:t xml:space="preserve">Annals of Tourism Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109, pp.103839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13602381.2024.2426713⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.annals.2024.103839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877961v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Destruction of Heritage, Community and Anthropomorphism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Impact of collective Pre-game Organization in the perceived Experience of Digital Management Simulations in Higher Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Chaney</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Brassier</w:t>
+                <w:t xml:space="preserve">Véronique Favre-Bonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ralet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Tourism Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IIM Kozhikode Society &amp; Management Review </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04869831v1</w:t>
+                <w:t xml:space="preserve">hal-04629068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Korea to the world: Women's role as peer-leaders in K-pop transnational online brand communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asia Pacific Business Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 29 (5), pp.1324-1348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -608,51 +608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Brassier-Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bildungsforschung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, S (1), pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -686,64 +686,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA GAMIFICATION POUR APPRENDRE : PERCEPTIONS DES ACTEURS ET PISTES DE DÉVELOPPEMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ralet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">@GRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -768,51 +768,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vendre à l’international : des compétences en réseau au service des PME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -837,64 +837,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximité et distance perçues dans la gestion des relations médecins-patients : Application au cas du traitement du cancer du sein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">K@iros. Revue interdisciplinaire en sciences de l'information et de la communication et civilisations étrangères, </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Numéro spécial "Distance et lien social", 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -945,51 +945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Brassier-Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1040,51 +1040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Brassier-Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12, pp.117-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1109,51 +1109,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’inconstance du style de négociation chez les jeunes commerciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Négociations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26 (2), pp.103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1239,51 +1239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Bolman Pullins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Avlonitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Personal Selling and Sales Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 31 (3), pp.219-242. </w:t>
@@ -1315,557 +1315,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évaluation des compétences, le cas de la conception et de la mise en œuvre d'un 360° feed-back pour les managers</w:t>
+                <w:t xml:space="preserve">Evaluating competencies : the conception and implementation of a 360° Feed-back instrument for managers. A case study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steffi Gande</w:t>
+                <w:t xml:space="preserve">Laurent Magnien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Galois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Arnaud</w:t>
+                <w:t xml:space="preserve">F. Barbieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RESADDERSSE international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, pp.159-177</w:t>
+              <w:t xml:space="preserve">, 2012, 9, pp.178-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01514836v1</w:t>
+                <w:t xml:space="preserve">hal-01514825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating competencies : the conception and implementation of a 360° Feed-back instrument for managers. A case study.</w:t>
+                <w:t xml:space="preserve">L’évaluation des compétences : Le cas de la conception et de la mise en œuvre d’un 360° Feed-back pour les managers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Galois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Steffi Gande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Magnien</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Barbieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RESADDERSSE international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 9, pp.178-195</w:t>
+              <w:t xml:space="preserve">, 2012, 9, pp.159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01514825v1</w:t>
+                <w:t xml:space="preserve">hal-02382893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation des compétences : Le cas de la conception et de la mise en œuvre d’un 360° Feed-back pour les managers</w:t>
+                <w:t xml:space="preserve">Evaluating competencies: the conception and implementation of a 360° feedback instrument for managers. A case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Galois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Gande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Magnien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RESADDERSSE international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 9, pp.159</w:t>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02382893v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating competencies: the conception and implementation of a 360° feedback instrument for managers. A case study</w:t>
+                <w:t xml:space="preserve">L'évaluation des compétences, le cas de la conception et de la mise en œuvre d'un 360° feed-back pour les managers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Gande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Galois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Magnien</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RESADDERSSE international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">, 2012, pp.159-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02382902v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les commerciaux et les réseaux sociaux : vers de nouveaux outils de management des ventes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 16, pp.140-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1890,51 +1890,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les technologies de l'information, outil de repositionnement du management intermédiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2017,51 +2017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge William Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVe Colloque AGECSO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, NICE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2086,64 +2086,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notre-Dame is burning: Coping with the destruction of heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMAC (European Marketing Academy) Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Budapast, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2162,450 +2162,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d'une communauté en ligne dans le secteur de la métrologie comme vecteur d'une transition métier</w:t>
+                <w:t xml:space="preserve">L’émergence d’une communauté en ligne entre une logique de projet et une logique de communauté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge William Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31e Congrès AGRH2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Tours, France</w:t>
+              <w:t xml:space="preserve">4e Symposium KCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kedge Business School, Jun 2021, TOULON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03182468v1</w:t>
+                <w:t xml:space="preserve">hal-03270005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’émergence d’une communauté en ligne entre une logique de projet et une logique de communauté</w:t>
+                <w:t xml:space="preserve">Gestion d’une communauté en ligne dans le secteur de la métrologie 4.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge William Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Symposium KCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kedge Business School, Jun 2021, TOULON, France</w:t>
+              <w:t xml:space="preserve">XIVe Colloque International AGECSO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Lac Chambon Auvergne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03270005v1</w:t>
+                <w:t xml:space="preserve">hal-03270065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion d’une communauté en ligne dans le secteur de la métrologie 4.0</w:t>
+                <w:t xml:space="preserve">Emergence d’une communauté virtuelle dans le secteur de la métrologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge William Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVe Colloque International AGECSO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Lac Chambon Auvergne, France</w:t>
+              <w:t xml:space="preserve">26e conférence de l'AIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, NICE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03270065v1</w:t>
+                <w:t xml:space="preserve">hal-03270049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence d’une communauté virtuelle dans le secteur de la métrologie</w:t>
+                <w:t xml:space="preserve">Création d'une communauté en ligne dans le secteur de la métrologie comme vecteur d'une transition métier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge William Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e conférence de l'AIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, NICE, France</w:t>
+              <w:t xml:space="preserve">31e Congrès AGRH2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03270049v1</w:t>
+                <w:t xml:space="preserve">hal-03182468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doctor-Patient Interactions in Cancer Treatment: For an Innovative Marketing Approach to Client Relationships in Services with High Client Involvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ralet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Global Conference on Services Management (GLOSERV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Volterra, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2675,51 +2675,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internationalisation at home</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Brassier-Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang B, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/b18371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2759,51 +2759,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internationalisation at home. A collection of pedagogical approaches to develop students' intercultural competences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Brassier-Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2847,51 +2847,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Zeyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Dayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pearson Education, 2011, 2744074705</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2935,242 +2935,242 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’approche par les compétences. Définition et cadre de mise en œuvre</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Compétence ASI et international business. L’approche compétences pour le management international.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécilia Brassier-Rodrigues. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">‘Agir en situation interculturelle’, une compétence valorisant le développement interculturel de l’étudiant dans des situations d’internationalisation à la maison.</w:t>
+              <w:t xml:space="preserve">‘Agir en situation interculturelle’, une compétence valorisant le développement interculturel de l’étudiant dans des situations d’internationalisation à la maison</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, 2023, 9782807619838</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629101v1</w:t>
+                <w:t xml:space="preserve">hal-04629093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétence ASI et international business. L’approche compétences pour le management international.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L’approche par les compétences. Définition et cadre de mise en œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Serindat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécilia Brassier-Rodrigues. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">‘Agir en situation interculturelle’, une compétence valorisant le développement interculturel de l’étudiant dans des situations d’internationalisation à la maison</w:t>
+              <w:t xml:space="preserve">‘Agir en situation interculturelle’, une compétence valorisant le développement interculturel de l’étudiant dans des situations d’internationalisation à la maison.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, 2023, 9782807619838</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629093v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gamification in International Business Education and Cross-Cultural and Sales Competences: From Theory to Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jobst Goerne ¤</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Heels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3208,64 +3208,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximité et distance perçues dans la gestion des relations médecins-patients : Application au cas du traitement du cancer du sein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ralet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distance et lien social, Presses Universitaires Blaise-Pascal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3303,51 +3303,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le réseau social du dirigeant de petite et moyenne entreprise : un outil stratégique au service de sa communication ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Brassier-Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le grand livre de l’économie PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3372,51 +3372,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les négociateurs commerciaux et les réseaux sociaux : de l'usage intuitif à l'outil de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management et réseaux sociaux, ressource ou outil de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3454,51 +3454,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIME MANAGEMENT, ACTIVITY SELECTION AND SALES PERFORMANCE: A NEW WAY TO REPOSITION THE ROLE OF MANAGEMENT AND SALESPEOPLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Brassier-Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communicating with customers: Trends &amp; Developments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 9789608782228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3555,51 +3555,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le repositionnement du rôle de l'encadrement commercial intermédiaire : une approche par les représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université d'Auvergne - Clermont-Ferrand I, 2004. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3716,51 +3716,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A0237E30"/>
+    <w:nsid w:val="332A417C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3947,51 +3947,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-brassier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0505-3983" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/091504260" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04629068v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brassier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favre-Bont&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ralet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877961v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingyu Oh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lopes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13602381.2024.2426713" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869831v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chaney" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annals.2024.103839" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04643125v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13602381.2023.2229744" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788668v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Brassier-Rodrigues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R. Wigham" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25539/bildungsforschun.v19i1.869" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03180445v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03040255v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02383337v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166222v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bernard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04629110v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02382870v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.026.0103" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02382913v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Panagopoulos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Lee" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Bolman Pullins" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Avlonitis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2753/PSS0885-3134310302" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514836v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Brasseur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Gande" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Galois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Arnaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514825v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magnien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbieux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02382893v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02382902v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02382943v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02382979v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712961v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Li&#232;vre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge William Dan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339305v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182468v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03270005v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03270065v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03270049v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655816v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928236v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18371" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03359716v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04629122v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Zeyl" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Dayan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04629101v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Serindat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04629093v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03359723v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jobst Goerne &#164;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Heels" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653404v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02382928v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02382951v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02382968v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009579v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-brassier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0505-3983" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/091504260" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877961v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingyu Oh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brassier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lopes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13602381.2024.2426713" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869831v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chaney" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annals.2024.103839" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04629068v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favre-Bont&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ralet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04643125v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13602381.2023.2229744" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788668v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Brassier-Rodrigues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R. Wigham" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25539/bildungsforschun.v19i1.869" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03180445v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03040255v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02383337v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166222v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bernard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04629110v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02382870v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.026.0103" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02382913v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Panagopoulos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Lee" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Bolman Pullins" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Avlonitis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2753/PSS0885-3134310302" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514825v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Brasseur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magnien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Galois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbieux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02382893v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Gande" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02382902v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514836v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Arnaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02382943v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02382979v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712961v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Li&#232;vre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge William Dan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339305v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03270005v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03270065v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03270049v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182468v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655816v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928236v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18371" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03359716v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04629122v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Zeyl" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Dayan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04629093v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04629101v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Serindat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03359723v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jobst Goerne &#164;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Heels" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653404v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02382928v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02382951v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02382968v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009579v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>