--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -208,347 +208,347 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hallyu marketing from Korea: female universalism as an alternative performing myth among global fans</w:t>
+                <w:t xml:space="preserve">The Impact of collective Pre-game Organization in the perceived Experience of Digital Management Simulations in Higher Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingyu Oh</w:t>
+                <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Brassier</w:t>
+                <w:t xml:space="preserve">Véronique Favre-Bonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Lopes</w:t>
+                <w:t xml:space="preserve">Patrick Ralet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia Pacific Business Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IIM Kozhikode Society &amp; Management Review </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877961v1</w:t>
+                <w:t xml:space="preserve">hal-04629068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Destruction of Heritage, Community and Anthropomorphism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Tourism Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 109, pp.103839. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.annals.2024.103839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of collective Pre-game Organization in the perceived Experience of Digital Management Simulations in Higher Education</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Hallyu marketing from Korea: female universalism as an alternative performing myth among global fans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingyu Oh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Favre-Bonté</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ralet</w:t>
+                <w:t xml:space="preserve">Paul Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIM Kozhikode Society &amp; Management Review </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Asia Pacific Business Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13602381.2024.2426713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629068v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Korea to the world: Women's role as peer-leaders in K-pop transnational online brand communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asia Pacific Business Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 29 (5), pp.1324-1348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -608,51 +608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Brassier-Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bildungsforschung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, S (1), pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -686,64 +686,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA GAMIFICATION POUR APPRENDRE : PERCEPTIONS DES ACTEURS ET PISTES DE DÉVELOPPEMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ralet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">@GRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -768,51 +768,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vendre à l’international : des compétences en réseau au service des PME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -837,64 +837,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximité et distance perçues dans la gestion des relations médecins-patients : Application au cas du traitement du cancer du sein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">K@iros. Revue interdisciplinaire en sciences de l'information et de la communication et civilisations étrangères, </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Numéro spécial "Distance et lien social", 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -945,51 +945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Brassier-Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1040,51 +1040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Brassier-Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12, pp.117-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1109,51 +1109,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’inconstance du style de négociation chez les jeunes commerciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Négociations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26 (2), pp.103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1239,51 +1239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Bolman Pullins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Avlonitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Personal Selling and Sales Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 31 (3), pp.219-242. </w:t>
@@ -1315,557 +1315,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating competencies : the conception and implementation of a 360° Feed-back instrument for managers. A case study.</w:t>
+                <w:t xml:space="preserve">L'évaluation des compétences, le cas de la conception et de la mise en œuvre d'un 360° feed-back pour les managers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Magnien</w:t>
+                <w:t xml:space="preserve">Steffi Gande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Galois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Barbieux</w:t>
+                <w:t xml:space="preserve">Stéphanie Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RESADDERSSE international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 9, pp.178-195</w:t>
+              <w:t xml:space="preserve">, 2012, pp.159-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01514825v1</w:t>
+                <w:t xml:space="preserve">hal-01514836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation des compétences : Le cas de la conception et de la mise en œuvre d’un 360° Feed-back pour les managers</w:t>
+                <w:t xml:space="preserve">Evaluating competencies : the conception and implementation of a 360° Feed-back instrument for managers. A case study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Magnien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Galois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Magnien</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Barbieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RESADDERSSE international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 9, pp.159</w:t>
+              <w:t xml:space="preserve">, 2012, 9, pp.178-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02382893v1</w:t>
+                <w:t xml:space="preserve">hal-01514825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating competencies: the conception and implementation of a 360° feedback instrument for managers. A case study</w:t>
+                <w:t xml:space="preserve">L’évaluation des compétences : Le cas de la conception et de la mise en œuvre d’un 360° Feed-back pour les managers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Galois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Gande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Magnien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RESADDERSSE international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">, 2012, 9, pp.159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02382902v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évaluation des compétences, le cas de la conception et de la mise en œuvre d'un 360° feed-back pour les managers</w:t>
+                <w:t xml:space="preserve">Evaluating competencies: the conception and implementation of a 360° feedback instrument for managers. A case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Brasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Galois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Gande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steffi Gande</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Arnaud</w:t>
+                <w:t xml:space="preserve">Laurent Magnien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RESADDERSSE international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, pp.159-177</w:t>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514836v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les commerciaux et les réseaux sociaux : vers de nouveaux outils de management des ventes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 16, pp.140-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1890,51 +1890,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les technologies de l'information, outil de repositionnement du management intermédiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2017,51 +2017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge William Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVe Colloque AGECSO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, NICE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2086,64 +2086,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notre-Dame is burning: Coping with the destruction of heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMAC (European Marketing Academy) Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Budapast, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2162,122 +2162,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’émergence d’une communauté en ligne entre une logique de projet et une logique de communauté</w:t>
+                <w:t xml:space="preserve">Création d'une communauté en ligne dans le secteur de la métrologie comme vecteur d'une transition métier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge William Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Symposium KCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kedge Business School, Jun 2021, TOULON, France</w:t>
+              <w:t xml:space="preserve">31e Congrès AGRH2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03270005v1</w:t>
+                <w:t xml:space="preserve">hal-03182468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion d’une communauté en ligne dans le secteur de la métrologie 4.0</w:t>
               </w:r>
@@ -2289,51 +2289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge William Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVe Colloque International AGECSO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Lac Chambon Auvergne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2352,260 +2352,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03270065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence d’une communauté virtuelle dans le secteur de la métrologie</w:t>
+                <w:t xml:space="preserve">L’émergence d’une communauté en ligne entre une logique de projet et une logique de communauté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge William Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e conférence de l'AIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, NICE, France</w:t>
+              <w:t xml:space="preserve">4e Symposium KCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kedge Business School, Jun 2021, TOULON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03270049v1</w:t>
+                <w:t xml:space="preserve">hal-03270005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d'une communauté en ligne dans le secteur de la métrologie comme vecteur d'une transition métier</w:t>
+                <w:t xml:space="preserve">Emergence d’une communauté virtuelle dans le secteur de la métrologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge William Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31e Congrès AGRH2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Tours, France</w:t>
+              <w:t xml:space="preserve">26e conférence de l'AIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, NICE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03182468v1</w:t>
+                <w:t xml:space="preserve">hal-03270049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doctor-Patient Interactions in Cancer Treatment: For an Innovative Marketing Approach to Client Relationships in Services with High Client Involvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ralet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Global Conference on Services Management (GLOSERV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Volterra, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2675,51 +2675,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internationalisation at home</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Brassier-Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang B, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/b18371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2759,51 +2759,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internationalisation at home. A collection of pedagogical approaches to develop students' intercultural competences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Brassier-Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2847,51 +2847,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Zeyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Dayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pearson Education, 2011, 2744074705</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2935,242 +2935,242 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétence ASI et international business. L’approche compétences pour le management international.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L’approche par les compétences. Définition et cadre de mise en œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Serindat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécilia Brassier-Rodrigues. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">‘Agir en situation interculturelle’, une compétence valorisant le développement interculturel de l’étudiant dans des situations d’internationalisation à la maison</w:t>
+              <w:t xml:space="preserve">‘Agir en situation interculturelle’, une compétence valorisant le développement interculturel de l’étudiant dans des situations d’internationalisation à la maison.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, 2023, 9782807619838</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629093v1</w:t>
+                <w:t xml:space="preserve">hal-04629101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’approche par les compétences. Définition et cadre de mise en œuvre</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Compétence ASI et international business. L’approche compétences pour le management international.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécilia Brassier-Rodrigues. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">‘Agir en situation interculturelle’, une compétence valorisant le développement interculturel de l’étudiant dans des situations d’internationalisation à la maison.</w:t>
+              <w:t xml:space="preserve">‘Agir en situation interculturelle’, une compétence valorisant le développement interculturel de l’étudiant dans des situations d’internationalisation à la maison</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, 2023, 9782807619838</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629101v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gamification in International Business Education and Cross-Cultural and Sales Competences: From Theory to Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jobst Goerne ¤</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Heels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3208,64 +3208,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximité et distance perçues dans la gestion des relations médecins-patients : Application au cas du traitement du cancer du sein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ralet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distance et lien social, Presses Universitaires Blaise-Pascal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3303,51 +3303,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le réseau social du dirigeant de petite et moyenne entreprise : un outil stratégique au service de sa communication ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Brassier-Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le grand livre de l’économie PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3372,51 +3372,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les négociateurs commerciaux et les réseaux sociaux : de l'usage intuitif à l'outil de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management et réseaux sociaux, ressource ou outil de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3454,51 +3454,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIME MANAGEMENT, ACTIVITY SELECTION AND SALES PERFORMANCE: A NEW WAY TO REPOSITION THE ROLE OF MANAGEMENT AND SALESPEOPLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Brassier-Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communicating with customers: Trends &amp; Developments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 9789608782228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3555,51 +3555,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le repositionnement du rôle de l'encadrement commercial intermédiaire : une approche par les représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université d'Auvergne - Clermont-Ferrand I, 2004. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3716,51 +3716,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="332A417C"/>
+    <w:nsid w:val="D95ECD03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3947,51 +3947,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-brassier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0505-3983" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/091504260" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877961v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingyu Oh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brassier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lopes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13602381.2024.2426713" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869831v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chaney" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annals.2024.103839" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04629068v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favre-Bont&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ralet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04643125v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13602381.2023.2229744" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788668v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Brassier-Rodrigues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R. Wigham" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25539/bildungsforschun.v19i1.869" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03180445v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03040255v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02383337v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166222v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bernard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04629110v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02382870v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.026.0103" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02382913v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Panagopoulos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Lee" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Bolman Pullins" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Avlonitis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2753/PSS0885-3134310302" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514825v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Brasseur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magnien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Galois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbieux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02382893v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Gande" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02382902v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514836v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Arnaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02382943v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02382979v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712961v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Li&#232;vre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge William Dan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339305v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03270005v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03270065v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03270049v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182468v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655816v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928236v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18371" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03359716v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04629122v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Zeyl" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Dayan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04629093v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04629101v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Serindat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03359723v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jobst Goerne &#164;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Heels" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653404v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02382928v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02382951v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02382968v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009579v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-brassier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0505-3983" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/091504260" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04629068v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brassier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favre-Bont&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ralet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869831v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chaney" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annals.2024.103839" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877961v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingyu Oh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lopes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13602381.2024.2426713" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04643125v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13602381.2023.2229744" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788668v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Brassier-Rodrigues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R. Wigham" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25539/bildungsforschun.v19i1.869" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03180445v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03040255v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02383337v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166222v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bernard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04629110v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02382870v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.026.0103" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02382913v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Panagopoulos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Lee" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Bolman Pullins" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Avlonitis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2753/PSS0885-3134310302" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514836v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Brasseur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Gande" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Galois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Arnaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514825v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magnien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbieux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02382893v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02382902v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02382943v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02382979v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712961v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Li&#232;vre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge William Dan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339305v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182468v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03270065v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03270005v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03270049v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655816v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928236v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18371" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03359716v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04629122v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Zeyl" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Dayan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04629101v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Serindat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04629093v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03359723v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jobst Goerne &#164;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Heels" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653404v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02382928v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02382951v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02382968v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009579v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>