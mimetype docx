--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -1,3661 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3609 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:114.28571428571px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> PASCAL BRASSIER </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal-brassier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0505-3983</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">091504260</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=XmzmQqgAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hallyu marketing from Korea: female universalism as an alternative performing myth among global fans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingyu Oh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Pacific Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13602381.2024.2426713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destruction of Heritage, Community and Anthropomorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brassier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Tourism Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109, pp.103839. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annals.2024.103839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of collective Pre-game Organization in the perceived Experience of Digital Management Simulations in Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favre-Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ralet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIM Kozhikode Society &amp; Management Review </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Korea to the world: Women's role as peer-leaders in K-pop transnational online brand communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brassier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Pacific Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (5), pp.1324-1348. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13602381.2023.2229744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer une situation interculturelle : une compétence valorisant le développement interculturel de l’étudiant à l’Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Brassier-Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciara R. Wigham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brassier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bildungsforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, S (1), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25539/bildungsforschun.v19i1.869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA GAMIFICATION POUR APPRENDRE : PERCEPTIONS DES ACTEURS ET PISTES DE DÉVELOPPEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ralet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vendre à l’international : des compétences en réseau au service des PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brassier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximité et distance perçues dans la gestion des relations médecins-patients : Application au cas du traitement du cancer du sein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brassier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">K@iros. Revue interdisciplinaire en sciences de l'information et de la communication et civilisations étrangères, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Numéro spécial "Distance et lien social", 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le marketing et la communication du sacré dans la société contemporaine », Dossier « Les religieux, le sacré, le symbolique et la communication », n°3.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Brassier-Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brassier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marketing et la communication du sacré dans la société contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Brassier-Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brassier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12, pp.117-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’inconstance du style de négociation chez les jeunes commerciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brassier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Négociations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (2), pp.103. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/neg.026.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalizing Sales Research: Current Status, Opportunities, and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Panagopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Bolman Pullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Avlonitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Personal Selling and Sales Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (3), pp.219-242. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2753/PSS0885-3134310302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating competencies : the conception and implementation of a 360° Feed-back instrument for managers. A case study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Magnien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Galois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barbieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESADDERSSE international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.178-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation des compétences : Le cas de la conception et de la mise en œuvre d’un 360° Feed-back pour les managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Galois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffi Gande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Magnien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESADDERSSE international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating competencies: the conception and implementation of a 360° feedback instrument for managers. A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Galois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffi Gande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Magnien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESADDERSSE international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation des compétences, le cas de la conception et de la mise en œuvre d'un 360° feed-back pour les managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffi Gande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Galois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESADDERSSE international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.159-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les commerciaux et les réseaux sociaux : vers de nouveaux outils de management des ventes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brassier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16, pp.140-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies de l'information, outil de repositionnement du management intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brassier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés en ligne: vers une structuration de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge William Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brassier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVe Colloque AGECSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre-Dame is burning: Coping with the destruction of heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brassier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC (European Marketing Academy) Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Budapast, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence d’une communauté en ligne entre une logique de projet et une logique de communauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge William Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brassier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Symposium KCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kedge Business School, Jun 2021, TOULON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion d’une communauté en ligne dans le secteur de la métrologie 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge William Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brassier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Colloque International AGECSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Lac Chambon Auvergne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence d’une communauté virtuelle dans le secteur de la métrologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge William Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brassier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e conférence de l'AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'une communauté en ligne dans le secteur de la métrologie comme vecteur d'une transition métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge William Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brassier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31e Congrès AGRH2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doctor-Patient Interactions in Cancer Treatment: For an Innovative Marketing Approach to Client Relationships in Services with High Client Involvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ralet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Global Conference on Services Management (GLOSERV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Volterra, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalisation at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Brassier-Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brassier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang B, 2021, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b18371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalisation at home. A collection of pedagogical approaches to develop students' intercultural competences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Brassier-Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brassier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management de la force de vente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Zeyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Dayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brassier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson Education, 2011, 2744074705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétence ASI et international business. L’approche compétences pour le management international.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brassier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécilia Brassier-Rodrigues. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‘Agir en situation interculturelle’, une compétence valorisant le développement interculturel de l’étudiant dans des situations d’internationalisation à la maison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2023, 9782807619838</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche par les compétences. Définition et cadre de mise en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Serindat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brassier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécilia Brassier-Rodrigues. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‘Agir en situation interculturelle’, une compétence valorisant le développement interculturel de l’étudiant dans des situations d’internationalisation à la maison.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2023, 9782807619838</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamification in International Business Education and Cross-Cultural and Sales Competences: From Theory to Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jobst Goerne ¤</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Heels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationalisation at home. A collection of pedagogical approaches to develop students' intercultural competences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximité et distance perçues dans la gestion des relations médecins-patients : Application au cas du traitement du cancer du sein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ralet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distance et lien social, Presses Universitaires Blaise-Pascal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau social du dirigeant de petite et moyenne entreprise : un outil stratégique au service de sa communication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Brassier-Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brassier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le grand livre de l’économie PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les négociateurs commerciaux et les réseaux sociaux : de l'usage intuitif à l'outil de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brassier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et réseaux sociaux, ressource ou outil de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIME MANAGEMENT, ACTIVITY SELECTION AND SALES PERFORMANCE: A NEW WAY TO REPOSITION THE ROLE OF MANAGEMENT AND SALESPEOPLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Brassier-Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brassier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communicating with customers: Trends &amp; Developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9789608782228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après l’incendie, Notre-Dame anthropomorphisée ou quand le patrimoine devient humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Chaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brassier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.gegu4cx9f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05620822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le repositionnement du rôle de l'encadrement commercial intermédiaire : une approche par les représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brassier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université d'Auvergne - Clermont-Ferrand I, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00009579v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId84"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3716,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D95ECD03"/>
+    <w:nsid w:val="FCBCB76D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3947,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-brassier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0505-3983" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/091504260" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04629068v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brassier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favre-Bont&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ralet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869831v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chaney" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annals.2024.103839" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877961v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingyu Oh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lopes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13602381.2024.2426713" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04643125v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13602381.2023.2229744" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788668v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Brassier-Rodrigues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R. Wigham" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25539/bildungsforschun.v19i1.869" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03180445v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03040255v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02383337v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166222v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bernard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04629110v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02382870v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.026.0103" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02382913v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Panagopoulos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Lee" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Bolman Pullins" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Avlonitis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2753/PSS0885-3134310302" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514836v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Brasseur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Gande" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Galois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Arnaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514825v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magnien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbieux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02382893v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02382902v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02382943v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02382979v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712961v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Li&#232;vre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge William Dan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339305v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182468v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03270065v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03270005v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03270049v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655816v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928236v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18371" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03359716v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04629122v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Zeyl" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Dayan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04629101v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Serindat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04629093v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03359723v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jobst Goerne &#164;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Heels" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653404v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02382928v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02382951v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02382968v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009579v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-brassier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0505-3983" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/091504260" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=XmzmQqgAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877961v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingyu Oh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brassier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lopes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13602381.2024.2426713" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869831v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chaney" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annals.2024.103839" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04629068v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favre-Bont&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ralet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04643125v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13602381.2023.2229744" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788668v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Brassier-Rodrigues" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R. Wigham" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25539/bildungsforschun.v19i1.869" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03180445v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03040255v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02383337v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166222v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bernard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04629110v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02382870v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.026.0103" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02382913v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Panagopoulos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Lee" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Bolman Pullins" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Avlonitis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2753/PSS0885-3134310302" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514825v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Brasseur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magnien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Galois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbieux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02382893v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Gande" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02382902v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514836v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Arnaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02382943v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02382979v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712961v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Li&#232;vre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge William Dan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339305v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03270005v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03270065v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03270049v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182468v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655816v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928236v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18371" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03359716v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04629122v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Zeyl" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Dayan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04629093v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04629101v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Serindat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03359723v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jobst Goerne &#164;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Heels" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653404v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02382928v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02382951v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02382968v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620822v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.gegu4cx9f" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009579v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>