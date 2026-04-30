--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.79790940767px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascal Breil </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherche en EcoHydrologieRG H-index : 22</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal-breil-inrae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0691-608X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112267181</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PhD in Civil Engineering - specialization in water management issues</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping pluvial flood-induced damages with multi-sensor optical remote sensing: a transferable approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (9), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15092361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proxy Data of Surface Water Floods in Rural Areas: Application to the Evaluation of the IRIP Intense Runoff Mapping Method Based on Satellite Remote Sensing and Rainfall Radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (3), pp.393. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14030393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à une meilleure explicitation du vocabulaire dans le domaine des solutions dites « alternatives » de gestion des eaux pluviales urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Afrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Barjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Boumahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.103-119. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/tsm/202205103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tempête Alex du 2 octobre 2020 dans les Alpes-Maritimes : une contribution de la communauté scientifique à l’estimation des débits de pointe des crues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Payrastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnifait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul C. Astagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LHB Hydroscience Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 108 (1), pp.2082891. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/27678490.2022.2082891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNIFFER : un dispositif de prélèvement des gaz émis par les sédiments d’un cours d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gervaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (4), pp.223-233. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/i2m.200407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Heavy Metal Pollution Hazard in Sediments of Lake Mariout, Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Abu El-Magd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.H. Pienaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 176, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2021.104116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A repeatable change detection approach to map extreme storm-related damages caused by intense surface runoff based on optical and SAR remote sensing: Evidence from three case studies in the South of France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 182, pp.153 - 175. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2021.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecohydrologie urbaine et changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Faty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IAHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 384, pp.331 - 336. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/piahs-384-331-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to use proxy data of runoff-related impacts for the evaluation of a model mapping intense storm runoff hazard: application to the railway context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilly-Rose Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (4), pp.947-966. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-20-947-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of streambed bacterial groups to cycles of low‐flow and erosive floods in a small peri‐urban stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Caurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (4), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eco.2206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel de l'imagerie optique satellitaire à haute résolution pour détecter les dommages engendrés par des épisodes pluvieux extrêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Favro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, pp.66-74. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2020059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the role of hydraulic conductivity on the contribution of the hyporheic zone to in‐stream nitrogen uptake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Mendoza‐lera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugènia Martí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (7), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eco.2139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bocage et inondation : peut-on généraliser l'effet de laminage des ruissellements aux crues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Armani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30, pp.48-53. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.4.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A surface runoff mapping method for optimizing risk assessment on railways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 110 (part B), pp.253-267. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2018.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les solutions fondées sur la nature pour accorder la prévention des inondations avec la gestion intégrée des milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Meriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26, pp.36-41. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.26.07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des zones humides pour la prévention des inondations par ruissellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26, pp.62-65. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.26.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer des inondations par des ouvrages dispersés sur le bassin versant : principes et méthodes de diagnostic d'efficacité probabiliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23, pp.34-41. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2017.23.07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Driven Microbiological Contamination of Benthic and Hyporheic Sediments of an Intermittent Peri-Urban River Assessed from MST and 16S rRNA Genetic Structure Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ribun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Colinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (19), pp.15. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.00019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring, modelling and managing the natural processes related to water flows - the social values of the related ecosystem services. (Editorial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology and Hydrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (1), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecohyd.2017.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of toxicity within different compartments of a peri-urban river subject to combined sewer overflow discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Becouze-Lareure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thiebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 539, pp.503-514. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.08.128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description and evaluation of a surface runoff susceptibility mapping method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 541 (PART A), pp.495-509. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.05.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hydromorphologie, une dimension-clé pour l’étude interdisciplinaire des petits hydrosystèmes périurbains (bassin de l’Yzeron, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Grospretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 67, pp.161-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assurer la maitrise du ruissellement grâce aux zones humides au voisinage des infrastructures de transport dans une perspective de conservation de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fressignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Matillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Nullans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hors-série 24, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.17406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting surface runoff location in a small catchment using distributed and simple observation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicael Dehotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lagouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 525, pp.113 - 129. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.02.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre de la méthode de cartographie du ruissellement IRIP pour l'analyse des risques liés aux écoulements sur l'infrastructure ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dehotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Laverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hasnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.56-64. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/20150069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ruissellement, comprendre pour diagnostiquer et agir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dehotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techni.Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, mars 2015, pp.21-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stream pollution concentration in riffle geomorphic units (Yzeron basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 532, 532, pp.80-90. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.05.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and conclusions to the International Symposium on Ecohydrology, Biotechnology and Engineering: Towards Harmony between the Biogeosphere and Society on the basis of Long-Term Ecosystem Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Moss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bidoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pietrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bourgeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology and Hydrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecohyd.2014.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are periurban areas key places to mitigate urban inundations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Radojevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Flood Risk Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (2), pp.124-134. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1753-318X.2012.01166.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeomorphic adjustments of stream channels disturbed by urban runoff (Yzeron river basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Grospretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 485, pp.24-36. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.01.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen changes between rural and peri-urban stream subsurface waters (Yzeron stream, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Aucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.36-39. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeps.2013.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of the impact of urbanization on the hydrological regime of a medium-sized periurban catchment in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lagouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 485, pp.5-23. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.04.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01620543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of ecohydrology in creating more resilient cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology and Hydrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, pp.113-134. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecohyd.2013.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeomorphic adjustements of sream channels disturbed by urban runoff (Yzeron river basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gropretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 485, pp.24-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01220619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen patterns in subsurface waters of the Yzeron stream: effect of combined sewer overflows and subsurface-surface water mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Aucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (12), pp.2632-2637. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2013.531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From research to operational biomonitoring of freshwaters: a suggested conceptual framework and practical solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marsalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology and Hydrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (1), pp.9-20. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/v10104-012-0004-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of organisms in hyporheic processes: gaps in current knowledge, needs for future research and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marmonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Archambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Belaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bougon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (3), pp.253-266. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/limn/2012009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00736087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Approach of the Ecotoxicological Impact of a Combined Sewer Overflow on a Peri-Urban Stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Becouze-Lareure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Resource and Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (4), pp.984-992. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jwarp.2012.411114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00766560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Water Framework Directive requires new tools for a better water quality monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E - WAter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, pp.on-line</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Water Framework Directive requires new tools for a better water quality monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Water official publication of the European Water Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using hydro-geomorphological typologies in functional ecology: Preliminary results in contrasted hydrosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trémolières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (12), pp.539-548. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pce.2009.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-conception of integrated flood management solutions: riverscapes to facilitate dialog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lenar-Matyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Lapuszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology and Hydrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (1-2), pp.107-120. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/v10104-011-0031-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using hydro-geomorphological typologies in functional ecology: Preliminary results in contrasted hydrosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tremolières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (12), pp.539-548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water observation and information systems for decision support: Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology and Hydrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (1-2), pp.3-6. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/v10104-011-0039-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refinement of biomonitoring of urban water courses by combining descriptive and ecohydrological approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology and Hydrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (1), pp.3-11. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/v10104-009-0047-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of three methods to detect the overbank flow from water level time-series analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (17), pp.2452-2464. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.7664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00564671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refinement of biomonitoring of urban water courses by combining descriptive and ecohydrological appoaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology and Hydrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (1), pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01229360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing impact of global change on flood regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Radojevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of climate change strategies and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (2), pp.167-179. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17568691011040416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refinement of biomonitoring of urban water courses by combining descriptive and ecohydrological approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology and Hydrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (1), pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejets par temps de pluie en rivière péri-urbaine : diagnostic et gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gnouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau, l'INDUSTRIE, les Nuisances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 304, pp.78-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00661431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La zone hyporhéique, une composante à ne pas négliger dans l'état des lieux et la restauration des cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Dole-Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marmonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54, p. 3 - p. 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie des hydrosystèmes et méthodologies d'observations. Présentation du site de Grézieu-la-Varenne de l'Observatoire de terrain en hydrologie urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lagouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.33-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejets par temps de pluie en rivière péri-urbaine : diagnostic et gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gnouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue L'Eau, L'Industrie, Les Nuisances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 304, pp.78-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological impacts affecting endangered fish species: A spanish case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stewardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Jalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eisele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (5), pp.511-523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioassessment of wet-weather pollution impacts on fine sediments in urban waters by benthic indices and the sediment quality triad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Grapentine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Rochfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marsalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 56 (9), pp.13-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface and hyporheic oligochaete assemblages in a French suburban stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 564, p. 183 - p. 193. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-005-1718-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology and Hydrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (4), pp.351-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact des prélèvements d'eau pour l'irrigation sur les régimes hydrologiques des sous-bassins du Tescou et de la Séoune (bassin Adour-Garonne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Galea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vasquez Paulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18 (3), pp.273-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ecosystem Ambience System (EASY) in freshwater ecosystems: present results and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FBA news</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of hydrological and biotic processeson brown trout (Salmo trutta) population dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 59, pp.12-22. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/F01-186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers de nouveaux outils pour l'aide à la gestion des hydrosystèmes : couplage des recherches physiques et biologiques sur les cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Andriamahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 10, supp. 1, pp.26-41. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1240-1307(02)80132-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between hydrology and cyprinid reproductive success in the lower Rhône at Montélimar, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv fuer Hydrobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 151 (3), pp.427-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling temporal variations of physical habitat for brown trout (Salmo trutta) in hydropeaking conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lauters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sabaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulated rivers: research and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 12 (2-3), pp.317-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02574352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new tool to interpret magnitude and duration of fish habitat variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulated rivers: research and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 10 (2-4), pp.281-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles approches pour synthétiser le fonctionnement physique des écosystèmes d'eaux courantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Herouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin français de la pêche et de la pisciculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 337-338-339, pp.141-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques d'habitat et dynamique de populations de truite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin français de la pêche et de la pisciculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 337-338-339, pp.337-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02574130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du couvert végétal sur l'hydrologie des crues, modélisation à validations multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Galea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrologie continentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 8 (1), pp.17-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drainage des eaux claires parasites par les réseaux sanitaires : de l'observation à l'élaboration d'un modèle prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desbordes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, n °1, pp.45-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (120)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les terrasses agricoles urbaines et la réduction du ruissellement pluvial : un cas d’étude lyonnais.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejdane Ben-Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Courapied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriqué Gonzalez-Sosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023 : 11e Conférence internationale sur l'eau dans la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des espèces bactériennes indicatrices de l’impact des déversoirs d’orage sur les cours d’eau intermittents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien C.M. Pozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Dominguez-Lage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Bouchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Marjolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wessam Galia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023 :11e Conférence internationale sur l'eau dans la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substitution des indicateurs topographiques par une approche à l’aide de géomorphons dans la méthodologie IRIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023 : 11e Conférence internationale sur l'eau dans la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upsacaling an ecohydrological solution: case of Lyon demosite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Namour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology for Water Security - 5. International Symposium of Healthy Rivers and Sustainable Water Resources Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOWAT Traitement des Eaux usées en Zone rurale aride pour la Désalinisation et l’Irrigation des Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranya Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salama Eslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Ihab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherif Abu El-Magd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Forum mondial de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Diamniadio - Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimentation of a sand bio-filter in an arid region to reuse wastewater in agricultural irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOTUN 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Carthage, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Contexte pédoclimatique et ruissellement intense »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Abekhzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHF - Risque Ruissellement : Diagnostic et solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical evaluation of Agricultural terraces control on soil erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Erosion online Workshop 2022 - European Soil Data Centre (ESDAC) - Session on Erosion Mitigation &amp; Management Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESDAC JRC, Jun 2022, Ispra, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of agricultural terraces in regulating soil damage during intense overland runoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejdane Ben-Salem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Ecohydrology Workshop in Tunisia ECOTUN 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Carthage, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoWat : Traitement des eaux usées en zone rurale aridepour la désalinisation et l’irrigation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranya Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salama Eslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Ihab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherif Abu El-Magd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Forum Mondial de l'Eau, Dakar 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised classification methods for automatic damage detection caused by heavy rainfall using multitemporal high resolution optical imagery and auxiliary data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV ISPRS Congress (2021 edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nice, France. pp.693-700, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B3-2021-693-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de l’approche écohydrologique pour simuler l’effet des terrasses agricoles afin d’adapter les sols en relief aux effets du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Sagnimorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan E. Contreras Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjima Bouamara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Intensification Durable 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tempête Alex du 2 octobre 2020 dans les Alpes-Maritimes : une contribution de la communauté scientifique à l’estimation des débits de pointe des crues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Payrastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnifait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul C. Astagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHF Hydrométrie 2021, De la mesure à la prise de décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Hydrotechnique de France, Nov 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche écohydrologique de la gestion du ruissellement : théorie et application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Faty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of the Great Rivers of Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Cotonou, Bénin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de l'exposition et de la vulnérabilité à l'aléa ruissellement Adaptation aux enjeux du réseau ferroviaire de la région Provence Alpes Côte d'Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilly-Rose Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHF - Risque Ruissellement : Diagnostic et Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexte pédoclimatique et ruissellement intense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Abekhzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Colloque "Risque ruissellement : diagnostic et solutions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Hydrotechnique de France, Nov 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse des « données proxy » pour l'évaluation des cartographies des aléas liés au ruissellement intense pluvial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pinta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-conférence SHF-ANEB sur Risque ruissellement : diagnostic et solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailor-Made Socio Economic Approaches for Integrated Water Management in Rural to Urban Driven Mutations “SoWat” 2020 - Hydraulic design of Nagaa Diab pilot field for wastewater reuse (dark & grey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AfriAlliance Sowat project meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SRTA - City (Alexandrie), Dec 2020, Alexandrie (Egypte), Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of vegetation in the redistribution of infiltration in a semi-arid zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Berenice Garcia Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Gonzalez Sosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna (virtual), Austria. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic et Solutions : LES OUTILS DE CARTOGRAPHIE DE L ALÉA ET DES RISQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lendemaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Piveteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATELIER DE DÉMONSTRATION du e-colloque Risque Ruissellement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité scientifique et technique de la SHF, Nov 2020, E-colloque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailor-made socio economic approaches for integrated water management in rural to urban driven mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranya Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Hosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eslam Salama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Ihab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherif Abu El-Magd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China-Africa Water Forum Series No. 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Windhoek, Namibia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EH demosite in Lyon periurban area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailor-Made Socio Economic Approaches for Integrated Water Management in Rural to Urban Driven Mutations SoWat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Ranya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosny Tarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salama Eslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab Dina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China-Africa Water Forum Series No. 7, Windhoek, Namibie (2019-07-22/27),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Windhoek, Namibia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an evaluation method for the IRIP method, mapping susceptibility to surface runoff, using proxy data: application to an 80 km railway using a runoff impact data base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium "Climate Change and Natural Hazards: coping with and managing hazards in the context of a changing climate"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Padova, Italy. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecohydrologie et Urbanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Hydrological Programme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dakar, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to balance the ecohydrological functioning of headwater streams with their surrounding anthropogenic pressures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Global FRIEND-Water Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why a Global Network of Demonstration Sites in Ecohydrology? Arabic Countries Potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arduino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranya Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Zaki-Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Abdelwahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Dialogue: China-Africa Water Forum Series No. 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Sharm El Sheik, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UN ALGORITMO COMPUTACIONAL PARA LA ESTIMACIÓN DE VALORES FALTANTES DE PARÁMETROS DE VEGETACIÓN EN CLIMA SECO UTILIZANDO INFORMACIÓN PROVENIENTE DE SENSORES REMOTOS PARA EL ESTADO DE QUERÉTARO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime-Alberto Arteaga-Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Gonzalez Sosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Journées Scientifiques du GFHN · Barcelone (Esp.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Barcelone, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION D'UN OUTIL CARTOGRAPHIQUE POUR LA GESTION DU RUISSELLEMENT PLUVIAL INTENSE SUR LES VOIES FERREES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. R. Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Lambda Mu 21 « Maîtrise des risques et transformation numérique : opportunités et menaces »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDENTIFICACIÓN DE ZONAS POTENCIALES DE EROSIÓN Y DEPÓSITO DE CONTAMINANTES EN UNA CUENCA DE MONTAÑA CON CLIMA SEMIÁRIDO, MÉXICO.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Bautista-Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Gonzalez Sosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Journées Scientifiques du GFHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Barcelone, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an evaluation method for the IRIP method, mapping susceptibility to surface runoff, using proxy data: application to a 80 km railway using a runoff impact data base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th HyMeX workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Lecce, Italy. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an evaluation method for the IRIP method, mapping susceptibility to surface runoff, using proxy data: application to a 80 km railway using a runoff impact data base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to balance the ecohydrological functioning of headwater streams with their surrounding anthropogenic pressures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloquio Posgrado Facultad de Ingeniería</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Quérétaro, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban EH demosite proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology, Engineering Harmony for a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Faro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary and interlocked spatial-temporal studies to enhance efficiency and sustainability of environmental management of streams impacted by urbanization (Yzeron catchment, city of Lyon, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Grospretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Flash Floods in Wadi Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des inondations à l'échelle d'un bassin versant, les défis du « multi-objectifs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gonzalez Sosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie Végétal, Génie Ecologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing various approaches for flash flood forecasting in the Yzeron periurban catchment (150 km2) south-east Lyon, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Javelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahrouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pejalovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th HyMeX workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Barcelona, Spain. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses des communautés bactériennes fécales benthiques à la variabilité hydrologique d’un petit cours d’eau péri-urbain : la Chaudanne, Ouest Lyonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Caurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42ièmes Journées Scientifiques du GFHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'identification des zones de concentration de pollution en cours d'eau péri-urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eschbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque Interdisciplinaire en Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of post-event surveys of impacts on railways for the evaluation of the IRIP method for surface runoff mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Flood Risk Management (FloodRisk 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lyon, France. pp.10005, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20160710005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inondation pluviale et développement périurbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-R. Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. González-Sosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2016 - 9ème Conférence internationale sur les techniques et stratégies pour la gestion durable de l`Eau dans la Ville / 9th International Conference on planning and technologies for sustainable management of Water in the City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flood hazard mitigation by actions in the hillslopes: does the context change the assessment of efficiency?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benmamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Flood Risk Management (FLOODrisk 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lyon, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénéfices des projets faisant appel à l’ingénierie écologique - Gestion « des crues » = de l’aléa inondation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollutec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lyon, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to reduce the impact of combined sewer overflows on rivers having a natural weak flow?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-N. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2016 - 9ème Conférence internationale sur les techniques et stratégies pour la gestion durable de l`Eau dans la Ville / 9th International Conference on planning and technologies for sustainable management of Water in the City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen profile in the hyporheic zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marmonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guerold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts de l’urbanisation sur la réponse hydrologique des bassins périurbains: avancées sur les approches multi-échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6eme Journée Technique de l’OTHU : Gestion des eaux pluviales a différentes échelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de l’impact du ruissellement sur la plateforme ferroviaire avec la méthode IRIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dehotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorin Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Symposium International GéoRail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Marne la Vallée, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impact on flood generation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Radojevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dimkic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th global FRIEND-Water, Hydrology in a Changing World: Environmental and Human Dimensions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montpellier, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Ecohydrology: What it this? Introduction course to the Master Program in Urban Water Cycle. University of Algarve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Faro, Portugal. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet exploratoire RIZHU Opportunité d’une gestion du Ruissellement Intense autour du réseau ferroviaire pour favoriser la création de Zones HUmides ayant un potentiel écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Matillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dehotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Nullans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CILB/ITTECOP/FRB 2014, séminaire de lancement des projets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aquatic habitat analysis of an opportunistic human pathogen in a small peri-urban river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydraulics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Trondheim, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01281005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Ecohydrology: can we conciliate reduction of floods with protection of stream ecosystem services?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Faro, Portugal. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of Urban Rivers EcoSystem Services... ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint EurAqua – WssTP workshop, NIVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Oslo, Norway. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecohydrology to reduce the impact of combined sewer overflows on small streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology, Biotechnology &amp; Engineering Towards the Harmony between Biogeosphere and Society on the basis of Long Term Ecosystem Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lodz, Poland. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental monitoring and water safety are claiming innovative tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des eaux pluviales « urbaines » et « rurales » : comparer pour décloisonner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Henine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence Internationale sur l’Eau : 'CI. EAU-2013'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water resources management in face of urban development and climate change: can ecohydrology bring some issues?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Radojevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Change Impacts on Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Belgrade, Serbia. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to pathogens flux simulation in a combined sewer system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mccarthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riverscapes as support for discussions between engineers and biologists: how to improve their formulations on a catchment with varied contexts and varied human impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology, Biotechnology &amp; Engineering Towards the Harmony between Biogeosphere and Society on the basis of Long Term Ecosystem Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen changes between rural and peri-urban stream subsurface waters (Yzeron stream, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Aucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th international symposium on water-rock interaction (WRI 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Avignon, France. pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des eaux pluviales coule de source, de l’amont à l’aval, du rural à l’urbain et vice-versa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Henine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e conférence internationale Novatech, Stratégies et solution pour une gestion durable de l'eau dans la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du régime hydrologique d'un bassin-versant péri-urbain : l'Yzeron (ouest lyonnais). Complémentarité de l'analyse des données, de la modélisation et de la cartographie de l'occupation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacqueminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kermadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Journées de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01311894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du régime hydrologique d'un bassin-versant périurbain : l'Yzeron (ouest lyonnais). Complémentarité de l'analyse des données, de la modélisation et de la cartographie de l'occupation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacqueminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kermadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Journées de climatologie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01313056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In stream natural and enhanced self purification capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Scientific Conference on Water, Climate and Environment, BALWOIS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Ohrid, Macedonia. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modelling of aquatic Macrophytes in a large alluvial stream and Ecohydrological perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Herouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HydroEco2011, Hydrology and Ecology: Ecosystems, Groundwater and Surface Water Pressures and Options</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Vienna, Austria. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les caractéristiques hydro-géomorphologiques associées aux rivières péri-urbaines et comment quantifier le risque d’incision ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Grospretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impacts de l'urbanisation sur les rivières périurbaines. Compréhension et modélisation des phénomènes hydro-géomorphologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’OTHU, Jun 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological variability effect on benthic and hyporheic biotic indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InBioprocess</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Lyon, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the urban water cycle be sustainable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Radojevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IAPRW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Machern, Germany. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can urban water cycle be sustainable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Radojevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third European Regional Workshop of InterAcademy Pannel Water Programme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Zakopane, Poland. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Research to Operational Biomonitoring of Freshwaters: A Suggested Conceptual Framework and Practical Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marsalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Scientific Conference BALWOIS 2010, on Water Observation &amp; Information System for Decision Support</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Ohrid, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réduire l'impact du développement périurbain sur les petits cours d'eau ? Cas de l'ouest lyonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborations entre collectivités et laboratoires de recherche autour de l'hydrologie urbaine : Intérêt, modalités, résultats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Nantes, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban flood risk components analysis and mitigation in a rapidly expanding urban area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Radojevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Shanghai, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AVuPUR project (Assessing the Vulnerabiliy of Peri-Urbans Rivers): experimental set up, modelling strategy and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Debionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Novatech 2010 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flood risk mitigation using dry reservoirs in a global change perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Radojevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth World FRIEND Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Fez, Morocco. pp.119-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying river restoration knowledge in flood mitigation schemes: RIVERSCAPES as supports for dialog between dry dam designers and biologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lenar Matyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lapuszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ratomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference on Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Avignon, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban development and extreme flow regime changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Radojevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth World FRIEND Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Fez, Morocco. pp.314-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-conception of flood management solutions: riverscapes to facilitate dialog between dry dam designers and biologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lenar Matyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lapuszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ratomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balwois 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Ohrid, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet STIMM - Présentation Etude d'un dispositif de stimulation du métabolisme microbien en cours d'eau urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cournoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PIR Ing Eco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining riverscapes types as supports for discussion between flood management and ecological requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lenar Matyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ratomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Witkowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Policy 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Prague, Czech Republic. pp.169-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle possible du développement périurbain face aux inondations urbaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CNFSH-2009 : Inondations urbaines : quelles synergies pour les recherches hydrologiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Marne la Vallée, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dérivation des courbes débit-durée-fréquence des chroniques de débit du bv de l'Yzeron WP 1- analyse des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme réunion projet AVUPUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Lyon, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la modélisation débit durée- fréquence pour caractériser l'impact de l'urbanisation sur les régimes hydrologiques WP 3-b- modèles globaux WP 4-d-scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3eme réunion AVUPUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Nantes, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flood risk mitigation using dry reservoirs in a global change perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Radojevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS Scientific Assembly, workshop on Flood Risk Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Hyderabad, India. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma méthodologique pour la gestion des petits cours d'eau périurbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Grospretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme Journée Technique de l'OTHU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodological Approach To Quantify The Effect Of Flow Variability On Aquatic Population Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balwois 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Orhid, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00590892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préconisation de gestion physique de petits hydrosystèmes péri-urbains : l'exemple du bassin de l'Yzeron (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Grosprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion physique des cours d'eau : bilan d'une décennie d'ingénierie écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Namur, Belgique. pp.177-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00662391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of combined sewer overflows on a periurban stream ecosystem: Methodological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium "New directions in Urban Water Management"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioindication de l'effet des rejets de temps de pluie sur les sédiments fins des hydrosystèmes urbains: expériences canadiennes et françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Grapentine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Rochfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marsalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2007 - 6ème Conférence sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / Sixth International Conference on Sustainable Techniques and Strategies in Urban Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A focus on PeriUrban development and Aquatic System management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Monash, Melbourne, AUS, 02 février 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer l'évolution du risque d'inondation et de ses causes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journée technique de l'OTHU séminaire ZABR, Lyon, 25 janvier 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between aquatic vegetation and flow conditions in a large alluvial river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Breugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Herouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Ecohydralics Christchurch, NZL, 18-23 february 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Christchurch, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Système d'Intégration des Connaissances (SIC) dédié au bassin versant atelier de l'Yzeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Asté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Badji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque STIC 2007, Lyon, 13-15 novembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments d'hydrologie dans le bassin de l'Yzeron : des zones rurales aux zones périurbaines et urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gnouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Gé_Eau_Graphies : La ressource en eau dans les hydrosystèmes périurbains. Enjeux, gestion, restauration. L'exemple de l'Yzeron, Université Lyon 2 Bron, 03 mars 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingénierie écologique sur l'Yzeron: expérience d'une rivière périurbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journée thématique de la Zabr : l'ingénierie écologique des cours d'eau : quelles évolutions depuis 20 ans, Valence, 20 juin 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.19-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ressource en eau dans les hydrosystèmes périurbains. Enjeux, gestion, restauration. L'exemple de l'Yzeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Gé_Eau_Graphies, Université Lyon 2, Bron, 03 mars 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the WISTOO model on the Yzeron catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gnouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoNet Seminar, Lyon, 25-11-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'information pour la gestion des milieux aquatiques périurbains : conceptualisation et revue bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Eaux et Territoires. Quelles représentations pour le Système Eau et Territoires ? ,ENGREF, Paris, 9-10 juin 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques des apports trophiques naturels et anthropiques le long d'un cours d'eau dans un gradient rural-urbain : apport du traçage environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gnouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ièmes journées scientifiques du Groupe Français d'Humidimétrie et des Transferts en Milieux Poreux (GFHN) organisés par l'Ecole Nationale d'Ingénieurs de Tunis, Tunis, TUN, 20-25 novembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the hyporheic fluxes in a headwater stream exposed to combined sewer overflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ruysschaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th international symposium on ecohydrolics, Madrid, ESP, 12th-17th September 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension et dynamique de la zone hyporhéique du bassin versant de Recherche et d`Expérimentation de Grézieu-La-Varenne (2.8 km²) à l`Ouest de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gnouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interrégional BV Future : Savoirs et savoir-faire sur les bassins versants, Vannes, 20-22 avril 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension et dynamique de la zone hyporhéique du Bassin Versant de Recherche et d'Expérimentation de Grézieu-La-Varenne 2,8 km²) à l'Ouest de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gnouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interrégional BV Future : savoirs et savoir-faire sur les bassins versants, Vannes, 20-22 avril 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow variability analysis with regard to in-stream ecology in A large French basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BALWOIS conference Ohrid, MKD, 25-29 May 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic and hyporheic invertebrate assemblages versus hydrological dynamics and water quality in a porous bottom headwater stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Ecohydrolics, Madrid, ESP, 12th-17th September 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional and inter-scales flow regimes variability analysis to define environmental flow patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Ecohydrolics, Madrid, ESP, 12th-17th September 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréciation et suivi de l'état écologique d'un ruisseau périurbain soumis à des rejets urbains de temps de pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fropier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire OTHU, Lyon, 25 septembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water level time-series analysis for bank-full flow studies in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River flow 2002 international conference on fluvial hydraulics, Louvain la neuve, BEL, 4-6 septembre 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Belgium. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of combined sewer overflows transfer and self-purification into a small river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ruysschaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First world wide workshop for junior environmental scientists. Discharged urban waters: ressource or risk, Vitry sur Seine, 21-24 May 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des échelles spatio-temporelles de scrutation d'un hydrosystème soumis aux rejets urbains de temps de pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alfakih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEMCEA, Nancy, 6-27 mai 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.55-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régimes hydrologiques : des concepts et modèles adaptés au développement des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bendjoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Galea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PNRH, Toulouse, mai 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France. pp.45-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité inter-annuelle des assemblages piscicoles en relation avec le régime hydrologique : le bas Rhône à Montélimar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Carrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème congrès international de limnologie-océanographie, Bordeaux, 7-10 Septembre 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of an ecological reference flow : support by modeling the habitat of a key species, the nothern pike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd international symposium on habitat hydraulics Ecohydraulics 2000, Québec, CAN, juin 1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Quebec, Canada. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likelihood expression of hydrological structuring events for brown trout population dynamics : methodological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd international symposium on habitat hydraulics Ecohydraulics 2000, Québec, CAN, juin 1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Canada. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude extrapolatoire de la variabilité des régimes hydrologiques : application aux besoins hydrobiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malafosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 nd international conference on FRIEND "Flow regimes from international experimental and network data", Braunschweig, RFA, 11-15 Octobre 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.503-510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques d'habitat et dynamique de populations de truite : application à des régimes hydrologiques naturels et fluctuants (éclusées)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international Relations entre le poisson et son habitat : théories méthodes et applications, Lyon, 6-8 décembre 1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, France. pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02574768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude exploratoire de la variabilité des régimes hydrologiques : application aux besoins hydrobiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malafosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd international conference on FRIEND flow regimes from international experimental and network data, Braunschweig, DEU, 11-15 octobre 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Allemagne. pp.503-510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02574767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de typologie hydroécologique de la variabilité des écoulements en rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malafosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la société hydrotechnique de France Crues et inondations 23èmes journées de l'hydraulique, Nîmes, 14-15-16 septembre 1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, France. pp.309-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02574786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variations of physical habitat for brown trout in hydropeaking situations : methodological approach tested in two French streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lauters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sabaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitat-hydraulics Symposium, NOR, 18-20 August 1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Norway. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new tool to interpret magnitude and duration of fish habitat variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sisors II, CSK, 3-6 August 1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of vegetal cover on flood hydrology : validation by both upscaling and downscaling simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Galea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 th Conference of the European Network of Experimental and Representative Bassins, University of Oxford, Wallingford, GBR, 29 September - 2 October 1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, United Kingdom. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les eaux claires parasites dans les réseaux sanitaires et l'état hydrique du sol : modèle conceptuel de simulation des mécanismes : résumé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème journée GFHN 90, Aix-en-Provence 11-12 décembre 1990</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proxy data of surface water floods in rural areas: application to the evaluation of the IRIP intense runoff mapping method based on rainfall radar, satellite remote sensing and machine learning techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium 2022 ESA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailor Made Socio Economic Approaches for Integrated Water Management in Rural to Urban Driven Mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranya Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eslam Salama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dine Ihab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherif Abu El-Magd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africa Water Association annual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Kampala, Uganda</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel de l'imagerie satellitaire à haute résolution pour évaluer et cartographier les dommages causés par le ruissellement intense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Favro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risque Ruissellement : Diagnostic et Solutions - co-organisation SHF-ANEB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailor-Made Socio Economic Approaches for Integrated Water Management in Rural to Urban Driven Mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranya Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salama Eslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Ihab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherif Abu El-Magd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoWat, 20th WaterNet/Water Research Fund for Southern Africa/Global Water Partnership (WARFSA/GWP-SA) Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Johannesburg, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multidurée de chroniques pluviométriques et estimations de pluies de bassin : fonctionnalités génériques et spécificités en climat semi-aride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bautista Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gonzalez Sosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43e journées scientifiques du GFHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Barcelone, Espagne. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing various approaches for flash flood forecasting in the Yzeron periurban catchment (150 km2) south-east Lyon, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Javelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pejalovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of a surface runoff susceptibility mapping method and test on the Lezarde catchment (Paris basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making the best use of ecological and efficiency indicators to guide flood risk project management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoHydrology' 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.7, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÔLE DE L'OCCUPATION DU SOL VIS À VIS DE LA MODÉLISATION DES FLUX ENERGÉTIQUES ET HYDRIQUES EN MILIEU URBAIN ET PÉRIURBAIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution de la 3e prospective nationale de recherche 2013/2017 en Surfaces et Interfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l'occupation du sol vis-à-vis de la modélisation des flux énergétiques et hydriques en milieu urbain et péri urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution de la 3e prospective nationale de recherche 2013/2017 en Surfaces et Interfaces Continentales, Prospective INSU SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l’occupation du sol sur la modélisation des flux énergétiques et hydriques en milieu urbain et périurbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution de la 3ème prospective nationale de recherche INSU 2013/2017. Surfaces et interfaces continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de l'aléa inondation. Construire et interpréter des cartes d'extension de crue probabilistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises nationales des risques naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bordeaux, France. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-conception d'ouvrages de prévention des inondations : une typologie de riverscapes au service du dialogue inter-disciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lenar Matyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Assises Nationales du Risque Naturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Bordeaux, France. pp.4, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser les riverscapes pour aider les spécialistes en gestion des inondations et en écologie à travailler ensemble. Application à la conception de barrages à pertuis ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lenar Matyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMECH - Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Clermont-Ferrand, France. pp.1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVuPUR: Evaluation de la vulnérabilité des rivières péri-urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Debionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'Avancement du Programme Vulnérabilité : Milieux et Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Lyon, France. pp.1, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Solutions for Environmental Pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Armani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranya Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley, 1, 2022, </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119827665.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des eaux pluviales en ville | 20 ans de recherche au service de l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRAIE. , 2022, 9782917199107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training course on flood risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biljana Radojevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic habitats in sustainable urban water management: science, policy and practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marsalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNESCO Publishing; Taylor and Francis, pp.229, 2008, 041545350X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2. Les projets d'ingénierie écologique : des actions multi-bénéfices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boissery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Daloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie écologique appliquée aux milieux aquatiques. Pour qui ? Pour quels bénéfices ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTEE, pp.20-127, 2018, 978-2-490-60400-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des hydrosystèmes périurbains en réponse aux changements paysagers : l’exemple de l'Ouest lyonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Grospretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux marges de la ville : Paysages, Sociétés, Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'harmattan, pp.123-139, 2015, 978-2-343-06006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les crues et les inondations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie écologique appliquée aux milieux aquatiques pourquoi ? comment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTEE, pp.68-83, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing stream bio-assimilation capacity to cope with combined sewer overflows, Lyon, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marsalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic habitats in sustainable urban water management: Science, policy and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, UNESCO Publishing, pp.187-192, 2008, 978-0-203-93249-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban aquatic habitats: characteristcs and functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marsalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic habitats in sustainable urban water management: science, policy and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO, pp.9-24, 2008, 978-92-3-104062-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface water-groundwater exchange processes and fluvial ecosystem function: an analysis of temporal and spatial scale dependency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.B. Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vervier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydroecology and Ecohydrology, Wood P.J., Hannah A.M., Sadler J.P.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-111, 2007, : 9780470010174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection maps for pluvial flood deteriorations at pixel level using the FuSVIPR method for three Mediterranean events in France + one event in South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8005804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection maps for pluvial flood deteriorations at plot level using the SPCD method for three Mediterranean events in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8004718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecohydrological approach, an asset for the FRIEND network - Advantages of cross-sharing events between FRIEND and ECOHYDROLOY program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arduino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complément d'analyse bibliographique sur les liens entre bocage, ruissellement et inondations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Armani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“ Unesco global Ecohydrology Demosite meeting”, 1-4 july 2019 – Putrajaya – Malaysia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de sujet de thèse sur l’utilisation des données satellites en appui à la validation de modèles de ruissellement intense.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet IRIP: Cartographie du risque d'inondation par ruissellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dehotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche du potentiel écologique dans une rivière urbaine fortement modifiée : note de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d'étude sur la Cartographie du risque d'inondation lié au Ruissellement Pluvial Intense (RPI) dans la gestion des eaux pluviales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dehotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data requirements for integrated urban water management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.259-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On flow variability and stream ecosystem evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Quality Technical Support Program : Emerging Concepts for Integrating Human and Environmental Water Needs in River Basin Management, Final report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional hydrological determinants for instream ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRIEND projects H-5-5 and 1.1 Third report : 1994-1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.386-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8 : hydrologie régionale, gestion intégrée des eaux, et quelques pistes d'avenir pour FRIEND = Chapter 8 : regional hydrology, integrated water management, and some futures for FRIEND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Givone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRIEND projects H-5-5 and 1.1 Third report : 1994-1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.371-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1 : bases de données internationales des Groupes FRIEND = Chapter 1 : international FRIEND Group Data Bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.G. Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Maria Manea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRIEND projects H-5-5 and 1.1 Third report : 1994-1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.31-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data selected for the AMHY database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRIEND projects H-5-5 and 1.1 Third report : 1994-1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.43-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrologie : recherche d'une typologie des cours d'eau du bassin versant de la Loire à l'usage de l'hydrobiologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIR Poisson, programme "modèles d'habitat", 1992-1994, modélisation de l'utilisation spatio-temporelle de l'habitat par les poissons : exemples de la truite, de l'ombre commun, et du barbeau fluviatile, SOUCHON Y., GAUDIN P.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de la mission réalisée du 21 au 26 octobre 2019 à Dakar (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective design of constructed porous ramps to trap organic matter during low flows and process it during medium to high flow periods.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action 4.1.3 IRIP USERS 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjima Bouamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejdane Ben-Salem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action 4.1.4 IRIP VALID 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejdane Ben-Salem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance à maîtrise d’ouvrage sur Cartographie des risques inondation et associés liés au ruissellement intense pluvial dans la région Pays de Loire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; DREAL Pays de Loire. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets de recherche du Réseau REUSE et du Carnot Eau &amp; Environnement pour accélérer le déploiement de solutions innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lombard-Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Rose Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief Report on ECOTUN 2022 and Demosite Proposal in Ghar El Melh Lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalika Makarius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE Clermont-Auvergne-Rhône-Alpes; SOKOINE UNIVERSITY OF AGRICULTURE TZA. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTO ALEA (Zones inondables) 4.1.3 : IRIP Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjima Bouamara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE RiverLy. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTO ALEA (Zones inondables) action 4.1.4 : IRIP Valid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Conteras Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Sagnimorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE RiverLy; CNES - Centre national d'études spatiales; ONERA -- The French Aerospace Lab. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet RIZHU : Ruissellement Intense et Zones Humides / Action 65 de l’accord cadre Agence de l’Eau RMC et INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Armani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjima Bouamara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAPPORT D'ACTIVITÉ SCIENTIFIQUE OTHU 2017/2021 / NOVEMBRE 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OTHU (Observatoire de Terrain en Hydrologie Urbaine). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTO ALEA (Zones inondables) 4.1.3 : Indicateurs du Ruissellement Intense Pluvial et données Satellites (IRIP_SAT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR-RiverLy. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTO ALEA (Zones inondables) 4.1.6. : IRIP test plugin pour QGIS3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR-RiverLy. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTO ALEA (Zones inondables) 4.1.4.c : Intégration des Lames d’Eau Radar dans la méthode IRIP : IRIP_LER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pinta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR-RiverLy. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTO ALEA (Zones inondables) 4.1.7. : Régionalisation des paramètres IRIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Abekhzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR-RiverLy. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie du ruissellement. Application des méthodes SHYREG et IRIP sur deux cas d'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2019, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTO ALEA (Zones inondables) 4.1.c : Irip_Sat : Indicateurs du Ruissellement Intense Pluvial et données Satellites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Favro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE RiverLy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTO ALEA (Zones inondables) 4.1.e (ex 415) : Etude d’une version « Internet » de la méthode IRIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teyssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE RiverLy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de collaboration entre H2O’Lyon d’école universitaire de recherche des sciences de l’eau et des hydrosystèmes de l’université de Lyon (UdL), France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Gonzalez Sosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2019, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTO ALEA (Zones inondables) 4.1.d : Irip_RIZHU : Gestion des inondations par ruissellement au moyen de la reconquête des zones humides (Irip_RIZHU)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Fontanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Armani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR-RiverLy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTO ALEA (Zones inondables) 4.1.4 : Améliorations de la méthode IRIP au niveau national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Favro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouthière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR-RiverLy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4.1.4 : Améliorations de la méthode IRIP au niveau national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE Lyon-Grenoble-Auvergne-Rhône-Alpes. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance, prévision des crues et inondations dans le bassin de l'Yzeron : Étude de définition d'un système d'interprétation des relations entre la saturation des sols, les précipitations et les débits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lagouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2018, pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WATER JOINT PROGRAMMING INITIATIVE WATER CHALLENGES FOR A CHANGING WORLD 2018 JOINT CALL Closing the Water Cycle Gap To Ally Technology, Nature and Society for integrated urban water management ATENAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vierikko Kati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Regional Centre for Ecohydrology. 2018, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">action 416 : Gestion des inondations par ruissellement au moyen de la reconquête de zones humides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole-Laure Da</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE RiverLy. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude Hydrologique des débits de plein-bord des cours d'eau de tête des bassins versants (TBV) du Champalaune et du Quincampoix (dep. Ille-et-Vilaine, 35) JUIN 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRAE UR-RiverLy. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Conference FRIEND-Water, 6-8 November 2018, Beijing Minute of the side-event on &amp;quot;Collaboration between FRIEND & EcoHydrology networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orange Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRAE. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress meeting minutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranya Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Abdelwahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Namour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRAE RiverLy; SRTA-City. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web version design of the IRIP method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROGRAMME MEEM (DGPR / SRNH) -IRSTEA 2017 Connaissance et prévention des risques naturels et hydrauliques Evaluation et Prévention du Risque Action 414 : Cartographies des risques liés aux inondations par Ruissellement Intense Pluvial (IRIP) DECEMBRE 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Bonne-C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Ekoko-Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cerdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Irstea. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise de l’inondation par ruissellement intense suite à l’orage du 07/06/2016 sur la commune de Lucheux (80)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bonnet Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gonzales Soza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2016, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise 'ruissellement intense', Vallon des Combes, Commune de Biot (06). Analyse et connaissance de l'événement du 03/10/2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gonzales Soza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2016, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la méthode IRIP : application de la méthode IRIP sur le bassin versant de la Lézarde (TRI du Havre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l'aléa ruissellement. Inventaire des éléments de validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bonnet Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2013, pp.127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l'aléa inondation. Analyses de méthodes et d'exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2013, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport technique du projet IRIP : Cartographie de l'aléa ruissellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dehotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2011, pp.76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIP Project: Literature report on the flood by runoff mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dehotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Vulnerability of PeriUrban Rivers. Rapport scientifique final du projet AVuPUR (ANR-07-VULN-01)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacqueminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action 11 : Evaluation du potentiel écologique dans une rivière urbaine fortement modifiée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, caractérisation et devenir des différentes composantes des eaux pluviales potentiellement toxiques pour les milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guedri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Angerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions exploratoires : Evaluation du risque de ruissellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dehotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Nedelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d'observatoire du bassin de l'Yzeron. Rapport Phase 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STIMMM : Etude d'un dispositif de STIMulation du Métabolisme Microbien en cours d'eau urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cournoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des rivières périurbaines : Développement de l'outil SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2008, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des flux de pollution générés par temps de pluie sur cinq bassins versants urbains ou péri-urbains. Convention MATE 060/01. Rapport final période 2001 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur le &amp;quot; Concept d'ambiance écologique dans les systèmes aquatiques continentaux &amp;quot; (concept EASY) : Résultats acquis et Perspectives 2002-2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2002, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l'hydrologie dans la structuration des communautés de poissons des cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2002, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPI de Génissiat. Détermination des hydrogrammes de crues de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2000, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action structurante du département GMA &amp;quot; Etat écologique &amp;quot;. Programme CAPHYR : CAdre PHYsique de Référence présenté au titre du TR HYDRECO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Andriamahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2000, pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inondabilité du ruisseau du Ravin et de son bassin versant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tschudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1997, pp.130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des ressources en eau et des risques associés : hydrologie, écosystèmes aquatiques et effacement des barrages : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najiba Chkir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Galea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1995, pp.83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur l'évaluation des ressources en eau et des risques associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Degoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leviandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1993, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02574999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l'influence du couvert végétal sur les crues de l'Ardières à Beaujeu et de la Vauxonne à Buyon (bassins versants du Beaujolais) par les modèles GR3(j) et Qdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Galea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1991, pp.135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etiages dans les départements du Gard et de l'Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Supadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1990, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId691"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.79790940767px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascal Breil </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherche en EcoHydrologieRG H-index : 22</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal-breil-inrae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0691-608X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112267181</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PhD in Civil Engineering - specialization in water management issues</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping pluvial flood-induced damages with multi-sensor optical remote sensing: a transferable approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (9), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15092361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tempête Alex du 2 octobre 2020 dans les Alpes-Maritimes : une contribution de la communauté scientifique à l’estimation des débits de pointe des crues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Payrastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnifait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul C. Astagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LHB Hydroscience Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 108 (1), pp.2082891. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/27678490.2022.2082891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proxy Data of Surface Water Floods in Rural Areas: Application to the Evaluation of the IRIP Intense Runoff Mapping Method Based on Satellite Remote Sensing and Rainfall Radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (3), pp.393. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14030393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à une meilleure explicitation du vocabulaire dans le domaine des solutions dites « alternatives » de gestion des eaux pluviales urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Afrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Barjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Boumahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.103-119. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/tsm/202205103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNIFFER : un dispositif de prélèvement des gaz émis par les sédiments d’un cours d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gervaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (4), pp.223-233. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/i2m.200407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A repeatable change detection approach to map extreme storm-related damages caused by intense surface runoff based on optical and SAR remote sensing: Evidence from three case studies in the South of France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 182, pp.153 - 175. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2021.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Heavy Metal Pollution Hazard in Sediments of Lake Mariout, Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Abu El-Magd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.H. Pienaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 176, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2021.104116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecohydrologie urbaine et changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Faty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IAHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 384, pp.331 - 336. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/piahs-384-331-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to use proxy data of runoff-related impacts for the evaluation of a model mapping intense storm runoff hazard: application to the railway context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilly-Rose Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (4), pp.947-966. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-20-947-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel de l'imagerie optique satellitaire à haute résolution pour détecter les dommages engendrés par des épisodes pluvieux extrêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Favro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, pp.66-74. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2020059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of streambed bacterial groups to cycles of low‐flow and erosive floods in a small peri‐urban stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Caurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (4), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eco.2206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bocage et inondation : peut-on généraliser l'effet de laminage des ruissellements aux crues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Armani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30, pp.48-53. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.4.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the role of hydraulic conductivity on the contribution of the hyporheic zone to in‐stream nitrogen uptake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Mendoza‐lera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugènia Martí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (7), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eco.2139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les solutions fondées sur la nature pour accorder la prévention des inondations avec la gestion intégrée des milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Meriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26, pp.36-41. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.26.07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A surface runoff mapping method for optimizing risk assessment on railways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 110 (part B), pp.253-267. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2018.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des zones humides pour la prévention des inondations par ruissellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26, pp.62-65. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.26.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer des inondations par des ouvrages dispersés sur le bassin versant : principes et méthodes de diagnostic d'efficacité probabiliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23, pp.34-41. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2017.23.07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Driven Microbiological Contamination of Benthic and Hyporheic Sediments of an Intermittent Peri-Urban River Assessed from MST and 16S rRNA Genetic Structure Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ribun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Colinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (19), pp.15. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.00019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring, modelling and managing the natural processes related to water flows - the social values of the related ecosystem services. (Editorial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology and Hydrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (1), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecohyd.2017.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of toxicity within different compartments of a peri-urban river subject to combined sewer overflow discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Becouze-Lareure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thiebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 539, pp.503-514. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.08.128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hydromorphologie, une dimension-clé pour l’étude interdisciplinaire des petits hydrosystèmes périurbains (bassin de l’Yzeron, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Grospretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 67, pp.161-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description and evaluation of a surface runoff susceptibility mapping method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 541 (PART A), pp.495-509. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.05.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assurer la maitrise du ruissellement grâce aux zones humides au voisinage des infrastructures de transport dans une perspective de conservation de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fressignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Matillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Nullans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hors-série 24, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.17406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting surface runoff location in a small catchment using distributed and simple observation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicael Dehotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lagouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 525, pp.113 - 129. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.02.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre de la méthode de cartographie du ruissellement IRIP pour l'analyse des risques liés aux écoulements sur l'infrastructure ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dehotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Laverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hasnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.56-64. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/20150069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ruissellement, comprendre pour diagnostiquer et agir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dehotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techni.Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, mars 2015, pp.21-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stream pollution concentration in riffle geomorphic units (Yzeron basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 532, 532, pp.80-90. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.05.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and conclusions to the International Symposium on Ecohydrology, Biotechnology and Engineering: Towards Harmony between the Biogeosphere and Society on the basis of Long-Term Ecosystem Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Moss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bidoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pietrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bourgeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology and Hydrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecohyd.2014.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are periurban areas key places to mitigate urban inundations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Radojevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Flood Risk Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (2), pp.124-134. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1753-318X.2012.01166.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeomorphic adjustments of stream channels disturbed by urban runoff (Yzeron river basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Grospretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 485, pp.24-36. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.01.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen changes between rural and peri-urban stream subsurface waters (Yzeron stream, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Aucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.36-39. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeps.2013.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of the impact of urbanization on the hydrological regime of a medium-sized periurban catchment in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lagouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 485, pp.5-23. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.04.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01620543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of ecohydrology in creating more resilient cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology and Hydrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, pp.113-134. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecohyd.2013.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeomorphic adjustements of sream channels disturbed by urban runoff (Yzeron river basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gropretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 485, pp.24-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01220619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen patterns in subsurface waters of the Yzeron stream: effect of combined sewer overflows and subsurface-surface water mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Aucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (12), pp.2632-2637. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2013.531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From research to operational biomonitoring of freshwaters: a suggested conceptual framework and practical solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marsalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology and Hydrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (1), pp.9-20. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/v10104-012-0004-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Approach of the Ecotoxicological Impact of a Combined Sewer Overflow on a Peri-Urban Stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Becouze-Lareure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Resource and Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (4), pp.984-992. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jwarp.2012.411114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00766560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Water Framework Directive requires new tools for a better water quality monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E - WAter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, pp.on-line</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of organisms in hyporheic processes: gaps in current knowledge, needs for future research and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marmonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Archambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Belaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bougon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (3), pp.253-266. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/limn/2012009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00736087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Water Framework Directive requires new tools for a better water quality monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Water official publication of the European Water Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-conception of integrated flood management solutions: riverscapes to facilitate dialog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lenar-Matyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Lapuszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology and Hydrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (1-2), pp.107-120. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/v10104-011-0031-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using hydro-geomorphological typologies in functional ecology: Preliminary results in contrasted hydrosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trémolières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (12), pp.539-548. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pce.2009.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using hydro-geomorphological typologies in functional ecology: Preliminary results in contrasted hydrosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tremolières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (12), pp.539-548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water observation and information systems for decision support: Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology and Hydrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (1-2), pp.3-6. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/v10104-011-0039-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refinement of biomonitoring of urban water courses by combining descriptive and ecohydrological approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology and Hydrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (1), pp.3-11. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/v10104-009-0047-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refinement of biomonitoring of urban water courses by combining descriptive and ecohydrological appoaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology and Hydrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (1), pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01229360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of three methods to detect the overbank flow from water level time-series analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (17), pp.2452-2464. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.7664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00564671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing impact of global change on flood regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Radojevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of climate change strategies and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (2), pp.167-179. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17568691011040416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refinement of biomonitoring of urban water courses by combining descriptive and ecohydrological approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology and Hydrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (1), pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejets par temps de pluie en rivière péri-urbaine : diagnostic et gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gnouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau, l'INDUSTRIE, les Nuisances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 304, pp.78-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00661431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie des hydrosystèmes et méthodologies d'observations. Présentation du site de Grézieu-la-Varenne de l'Observatoire de terrain en hydrologie urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lagouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.33-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La zone hyporhéique, une composante à ne pas négliger dans l'état des lieux et la restauration des cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Dole-Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marmonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54, p. 3 - p. 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejets par temps de pluie en rivière péri-urbaine : diagnostic et gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gnouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue L'Eau, L'Industrie, Les Nuisances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 304, pp.78-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological impacts affecting endangered fish species: A spanish case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stewardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Jalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eisele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (5), pp.511-523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioassessment of wet-weather pollution impacts on fine sediments in urban waters by benthic indices and the sediment quality triad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Grapentine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Rochfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marsalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 56 (9), pp.13-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface and hyporheic oligochaete assemblages in a French suburban stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 564, p. 183 - p. 193. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-005-1718-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology and Hydrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (4), pp.351-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact des prélèvements d'eau pour l'irrigation sur les régimes hydrologiques des sous-bassins du Tescou et de la Séoune (bassin Adour-Garonne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Galea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vasquez Paulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18 (3), pp.273-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ecosystem Ambience System (EASY) in freshwater ecosystems: present results and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FBA news</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of hydrological and biotic processeson brown trout (Salmo trutta) population dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 59, pp.12-22. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/F01-186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers de nouveaux outils pour l'aide à la gestion des hydrosystèmes : couplage des recherches physiques et biologiques sur les cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Andriamahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 10, supp. 1, pp.26-41. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1240-1307(02)80132-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between hydrology and cyprinid reproductive success in the lower Rhône at Montélimar, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv fuer Hydrobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 151 (3), pp.427-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling temporal variations of physical habitat for brown trout (Salmo trutta) in hydropeaking conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lauters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sabaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulated rivers: research and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 12 (2-3), pp.317-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02574352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new tool to interpret magnitude and duration of fish habitat variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulated rivers: research and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 10 (2-4), pp.281-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles approches pour synthétiser le fonctionnement physique des écosystèmes d'eaux courantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Herouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin français de la pêche et de la pisciculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 337-338-339, pp.141-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques d'habitat et dynamique de populations de truite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin français de la pêche et de la pisciculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 337-338-339, pp.337-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02574130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du couvert végétal sur l'hydrologie des crues, modélisation à validations multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Galea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrologie continentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 8 (1), pp.17-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drainage des eaux claires parasites par les réseaux sanitaires : de l'observation à l'élaboration d'un modèle prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desbordes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, n °1, pp.45-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (120)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des espèces bactériennes indicatrices de l’impact des déversoirs d’orage sur les cours d’eau intermittents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien C.M. Pozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Dominguez-Lage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Bouchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Marjolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wessam Galia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023 :11e Conférence internationale sur l'eau dans la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les terrasses agricoles urbaines et la réduction du ruissellement pluvial : un cas d’étude lyonnais.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejdane Ben-Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Courapied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriqué Gonzalez-Sosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023 : 11e Conférence internationale sur l'eau dans la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substitution des indicateurs topographiques par une approche à l’aide de géomorphons dans la méthodologie IRIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023 : 11e Conférence internationale sur l'eau dans la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimentation of a sand bio-filter in an arid region to reuse wastewater in agricultural irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOTUN 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Carthage, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOWAT Traitement des Eaux usées en Zone rurale aride pour la Désalinisation et l’Irrigation des Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranya Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salama Eslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Ihab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherif Abu El-Magd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Forum mondial de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Diamniadio - Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upsacaling an ecohydrological solution: case of Lyon demosite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Namour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology for Water Security - 5. International Symposium of Healthy Rivers and Sustainable Water Resources Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Contexte pédoclimatique et ruissellement intense »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Abekhzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHF - Risque Ruissellement : Diagnostic et solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical evaluation of Agricultural terraces control on soil erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Erosion online Workshop 2022 - European Soil Data Centre (ESDAC) - Session on Erosion Mitigation &amp; Management Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESDAC JRC, Jun 2022, Ispra, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of agricultural terraces in regulating soil damage during intense overland runoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejdane Ben-Salem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Ecohydrology Workshop in Tunisia ECOTUN 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Carthage, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoWat : Traitement des eaux usées en zone rurale aridepour la désalinisation et l’irrigation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranya Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salama Eslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Ihab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherif Abu El-Magd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Forum Mondial de l'Eau, Dakar 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised classification methods for automatic damage detection caused by heavy rainfall using multitemporal high resolution optical imagery and auxiliary data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV ISPRS Congress (2021 edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nice, France. pp.693-700, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B3-2021-693-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de l’approche écohydrologique pour simuler l’effet des terrasses agricoles afin d’adapter les sols en relief aux effets du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Sagnimorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan E. Contreras Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjima Bouamara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Intensification Durable 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tempête Alex du 2 octobre 2020 dans les Alpes-Maritimes : une contribution de la communauté scientifique à l’estimation des débits de pointe des crues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Payrastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnifait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul C. Astagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHF Hydrométrie 2021, De la mesure à la prise de décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Hydrotechnique de France, Nov 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche écohydrologique de la gestion du ruissellement : théorie et application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Faty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of the Great Rivers of Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Cotonou, Bénin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de l'exposition et de la vulnérabilité à l'aléa ruissellement Adaptation aux enjeux du réseau ferroviaire de la région Provence Alpes Côte d'Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilly-Rose Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHF - Risque Ruissellement : Diagnostic et Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse des « données proxy » pour l'évaluation des cartographies des aléas liés au ruissellement intense pluvial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pinta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-conférence SHF-ANEB sur Risque ruissellement : diagnostic et solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexte pédoclimatique et ruissellement intense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Abekhzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Colloque "Risque ruissellement : diagnostic et solutions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Hydrotechnique de France, Nov 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailor-Made Socio Economic Approaches for Integrated Water Management in Rural to Urban Driven Mutations “SoWat” 2020 - Hydraulic design of Nagaa Diab pilot field for wastewater reuse (dark & grey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AfriAlliance Sowat project meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SRTA - City (Alexandrie), Dec 2020, Alexandrie (Egypte), Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of vegetation in the redistribution of infiltration in a semi-arid zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Berenice Garcia Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Gonzalez Sosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna (virtual), Austria. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic et Solutions : LES OUTILS DE CARTOGRAPHIE DE L ALÉA ET DES RISQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lendemaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Piveteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATELIER DE DÉMONSTRATION du e-colloque Risque Ruissellement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité scientifique et technique de la SHF, Nov 2020, E-colloque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailor-Made Socio Economic Approaches for Integrated Water Management in Rural to Urban Driven Mutations SoWat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Ranya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosny Tarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salama Eslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab Dina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China-Africa Water Forum Series No. 7, Windhoek, Namibie (2019-07-22/27),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Windhoek, Namibia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EH demosite in Lyon periurban area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailor-made socio economic approaches for integrated water management in rural to urban driven mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranya Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Hosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eslam Salama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Ihab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherif Abu El-Magd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China-Africa Water Forum Series No. 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Windhoek, Namibia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an evaluation method for the IRIP method, mapping susceptibility to surface runoff, using proxy data: application to an 80 km railway using a runoff impact data base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium "Climate Change and Natural Hazards: coping with and managing hazards in the context of a changing climate"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Padova, Italy. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecohydrologie et Urbanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Hydrological Programme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dakar, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to balance the ecohydrological functioning of headwater streams with their surrounding anthropogenic pressures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Global FRIEND-Water Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION D'UN OUTIL CARTOGRAPHIQUE POUR LA GESTION DU RUISSELLEMENT PLUVIAL INTENSE SUR LES VOIES FERREES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. R. Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Lambda Mu 21 « Maîtrise des risques et transformation numérique : opportunités et menaces »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDENTIFICACIÓN DE ZONAS POTENCIALES DE EROSIÓN Y DEPÓSITO DE CONTAMINANTES EN UNA CUENCA DE MONTAÑA CON CLIMA SEMIÁRIDO, MÉXICO.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Bautista-Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Gonzalez Sosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Journées Scientifiques du GFHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Barcelone, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UN ALGORITMO COMPUTACIONAL PARA LA ESTIMACIÓN DE VALORES FALTANTES DE PARÁMETROS DE VEGETACIÓN EN CLIMA SECO UTILIZANDO INFORMACIÓN PROVENIENTE DE SENSORES REMOTOS PARA EL ESTADO DE QUERÉTARO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime-Alberto Arteaga-Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Gonzalez Sosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Journées Scientifiques du GFHN · Barcelone (Esp.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Barcelone, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why a Global Network of Demonstration Sites in Ecohydrology? Arabic Countries Potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arduino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranya Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Zaki-Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Abdelwahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Dialogue: China-Africa Water Forum Series No. 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Sharm El Sheik, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an evaluation method for the IRIP method, mapping susceptibility to surface runoff, using proxy data: application to a 80 km railway using a runoff impact data base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th HyMeX workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Lecce, Italy. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an evaluation method for the IRIP method, mapping susceptibility to surface runoff, using proxy data: application to a 80 km railway using a runoff impact data base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to balance the ecohydrological functioning of headwater streams with their surrounding anthropogenic pressures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloquio Posgrado Facultad de Ingeniería</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Quérétaro, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary and interlocked spatial-temporal studies to enhance efficiency and sustainability of environmental management of streams impacted by urbanization (Yzeron catchment, city of Lyon, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Grospretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Flash Floods in Wadi Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban EH demosite proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology, Engineering Harmony for a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Faro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des inondations à l'échelle d'un bassin versant, les défis du « multi-objectifs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gonzalez Sosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie Végétal, Génie Ecologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing various approaches for flash flood forecasting in the Yzeron periurban catchment (150 km2) south-east Lyon, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Javelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahrouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pejalovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th HyMeX workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Barcelona, Spain. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses des communautés bactériennes fécales benthiques à la variabilité hydrologique d’un petit cours d’eau péri-urbain : la Chaudanne, Ouest Lyonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Caurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42ièmes Journées Scientifiques du GFHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flood hazard mitigation by actions in the hillslopes: does the context change the assessment of efficiency?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benmamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Flood Risk Management (FLOODrisk 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lyon, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inondation pluviale et développement périurbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-R. Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. González-Sosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2016 - 9ème Conférence internationale sur les techniques et stratégies pour la gestion durable de l`Eau dans la Ville / 9th International Conference on planning and technologies for sustainable management of Water in the City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of post-event surveys of impacts on railways for the evaluation of the IRIP method for surface runoff mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Flood Risk Management (FloodRisk 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lyon, France. pp.10005, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20160710005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'identification des zones de concentration de pollution en cours d'eau péri-urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eschbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque Interdisciplinaire en Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénéfices des projets faisant appel à l’ingénierie écologique - Gestion « des crues » = de l’aléa inondation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollutec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lyon, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to reduce the impact of combined sewer overflows on rivers having a natural weak flow?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-N. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2016 - 9ème Conférence internationale sur les techniques et stratégies pour la gestion durable de l`Eau dans la Ville / 9th International Conference on planning and technologies for sustainable management of Water in the City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen profile in the hyporheic zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marmonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guerold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts de l’urbanisation sur la réponse hydrologique des bassins périurbains: avancées sur les approches multi-échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6eme Journée Technique de l’OTHU : Gestion des eaux pluviales a différentes échelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de l’impact du ruissellement sur la plateforme ferroviaire avec la méthode IRIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dehotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorin Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Symposium International GéoRail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Marne la Vallée, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impact on flood generation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Radojevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dimkic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th global FRIEND-Water, Hydrology in a Changing World: Environmental and Human Dimensions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montpellier, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Ecohydrology: What it this? Introduction course to the Master Program in Urban Water Cycle. University of Algarve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Faro, Portugal. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet exploratoire RIZHU Opportunité d’une gestion du Ruissellement Intense autour du réseau ferroviaire pour favoriser la création de Zones HUmides ayant un potentiel écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Matillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dehotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Nullans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CILB/ITTECOP/FRB 2014, séminaire de lancement des projets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aquatic habitat analysis of an opportunistic human pathogen in a small peri-urban river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydraulics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Trondheim, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01281005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of Urban Rivers EcoSystem Services... ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint EurAqua – WssTP workshop, NIVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Oslo, Norway. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Ecohydrology: can we conciliate reduction of floods with protection of stream ecosystem services?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Faro, Portugal. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecohydrology to reduce the impact of combined sewer overflows on small streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology, Biotechnology &amp; Engineering Towards the Harmony between Biogeosphere and Society on the basis of Long Term Ecosystem Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lodz, Poland. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental monitoring and water safety are claiming innovative tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen changes between rural and peri-urban stream subsurface waters (Yzeron stream, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Aucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th international symposium on water-rock interaction (WRI 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Avignon, France. pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riverscapes as support for discussions between engineers and biologists: how to improve their formulations on a catchment with varied contexts and varied human impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology, Biotechnology &amp; Engineering Towards the Harmony between Biogeosphere and Society on the basis of Long Term Ecosystem Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water resources management in face of urban development and climate change: can ecohydrology bring some issues?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Radojevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Change Impacts on Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Belgrade, Serbia. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to pathogens flux simulation in a combined sewer system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mccarthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des eaux pluviales « urbaines » et « rurales » : comparer pour décloisonner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Henine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence Internationale sur l’Eau : 'CI. EAU-2013'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des eaux pluviales coule de source, de l’amont à l’aval, du rural à l’urbain et vice-versa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Henine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e conférence internationale Novatech, Stratégies et solution pour une gestion durable de l'eau dans la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du régime hydrologique d'un bassin-versant périurbain : l'Yzeron (ouest lyonnais). Complémentarité de l'analyse des données, de la modélisation et de la cartographie de l'occupation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacqueminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kermadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Journées de climatologie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01313056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du régime hydrologique d'un bassin-versant péri-urbain : l'Yzeron (ouest lyonnais). Complémentarité de l'analyse des données, de la modélisation et de la cartographie de l'occupation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacqueminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kermadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Journées de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01311894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In stream natural and enhanced self purification capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Scientific Conference on Water, Climate and Environment, BALWOIS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Ohrid, Macedonia. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modelling of aquatic Macrophytes in a large alluvial stream and Ecohydrological perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Herouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HydroEco2011, Hydrology and Ecology: Ecosystems, Groundwater and Surface Water Pressures and Options</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Vienna, Austria. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological variability effect on benthic and hyporheic biotic indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InBioprocess</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Lyon, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les caractéristiques hydro-géomorphologiques associées aux rivières péri-urbaines et comment quantifier le risque d’incision ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Grospretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impacts de l'urbanisation sur les rivières périurbaines. Compréhension et modélisation des phénomènes hydro-géomorphologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’OTHU, Jun 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the urban water cycle be sustainable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Radojevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IAPRW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Machern, Germany. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can urban water cycle be sustainable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Radojevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third European Regional Workshop of InterAcademy Pannel Water Programme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Zakopane, Poland. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying river restoration knowledge in flood mitigation schemes: RIVERSCAPES as supports for dialog between dry dam designers and biologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lenar Matyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lapuszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ratomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference on Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Avignon, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flood risk mitigation using dry reservoirs in a global change perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Radojevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth World FRIEND Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Fez, Morocco. pp.119-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban flood risk components analysis and mitigation in a rapidly expanding urban area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Radojevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Shanghai, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AVuPUR project (Assessing the Vulnerabiliy of Peri-Urbans Rivers): experimental set up, modelling strategy and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Debionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Novatech 2010 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Research to Operational Biomonitoring of Freshwaters: A Suggested Conceptual Framework and Practical Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marsalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Scientific Conference BALWOIS 2010, on Water Observation &amp; Information System for Decision Support</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Ohrid, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réduire l'impact du développement périurbain sur les petits cours d'eau ? Cas de l'ouest lyonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborations entre collectivités et laboratoires de recherche autour de l'hydrologie urbaine : Intérêt, modalités, résultats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Nantes, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban development and extreme flow regime changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Radojevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth World FRIEND Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Fez, Morocco. pp.314-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-conception of flood management solutions: riverscapes to facilitate dialog between dry dam designers and biologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lenar Matyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lapuszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ratomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balwois 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Ohrid, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet STIMM - Présentation Etude d'un dispositif de stimulation du métabolisme microbien en cours d'eau urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cournoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PIR Ing Eco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la modélisation débit durée- fréquence pour caractériser l'impact de l'urbanisation sur les régimes hydrologiques WP 3-b- modèles globaux WP 4-d-scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3eme réunion AVUPUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Nantes, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flood risk mitigation using dry reservoirs in a global change perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Radojevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS Scientific Assembly, workshop on Flood Risk Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Hyderabad, India. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle possible du développement périurbain face aux inondations urbaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CNFSH-2009 : Inondations urbaines : quelles synergies pour les recherches hydrologiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Marne la Vallée, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dérivation des courbes débit-durée-fréquence des chroniques de débit du bv de l'Yzeron WP 1- analyse des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme réunion projet AVUPUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Lyon, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining riverscapes types as supports for discussion between flood management and ecological requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lenar Matyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ratomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Witkowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Policy 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Prague, Czech Republic. pp.169-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma méthodologique pour la gestion des petits cours d'eau périurbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Grospretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme Journée Technique de l'OTHU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodological Approach To Quantify The Effect Of Flow Variability On Aquatic Population Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balwois 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Orhid, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00590892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préconisation de gestion physique de petits hydrosystèmes péri-urbains : l'exemple du bassin de l'Yzeron (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Grosprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion physique des cours d'eau : bilan d'une décennie d'ingénierie écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Namur, Belgique. pp.177-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00662391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of combined sewer overflows on a periurban stream ecosystem: Methodological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium "New directions in Urban Water Management"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioindication de l'effet des rejets de temps de pluie sur les sédiments fins des hydrosystèmes urbains: expériences canadiennes et françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Grapentine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Rochfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marsalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2007 - 6ème Conférence sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / Sixth International Conference on Sustainable Techniques and Strategies in Urban Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between aquatic vegetation and flow conditions in a large alluvial river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Breugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Herouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Ecohydralics Christchurch, NZL, 18-23 february 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Christchurch, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer l'évolution du risque d'inondation et de ses causes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journée technique de l'OTHU séminaire ZABR, Lyon, 25 janvier 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A focus on PeriUrban development and Aquatic System management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Monash, Melbourne, AUS, 02 février 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Système d'Intégration des Connaissances (SIC) dédié au bassin versant atelier de l'Yzeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Asté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Badji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque STIC 2007, Lyon, 13-15 novembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments d'hydrologie dans le bassin de l'Yzeron : des zones rurales aux zones périurbaines et urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gnouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Gé_Eau_Graphies : La ressource en eau dans les hydrosystèmes périurbains. Enjeux, gestion, restauration. L'exemple de l'Yzeron, Université Lyon 2 Bron, 03 mars 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingénierie écologique sur l'Yzeron: expérience d'une rivière périurbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journée thématique de la Zabr : l'ingénierie écologique des cours d'eau : quelles évolutions depuis 20 ans, Valence, 20 juin 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.19-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ressource en eau dans les hydrosystèmes périurbains. Enjeux, gestion, restauration. L'exemple de l'Yzeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Gé_Eau_Graphies, Université Lyon 2, Bron, 03 mars 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the WISTOO model on the Yzeron catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gnouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoNet Seminar, Lyon, 25-11-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'information pour la gestion des milieux aquatiques périurbains : conceptualisation et revue bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Eaux et Territoires. Quelles représentations pour le Système Eau et Territoires ? ,ENGREF, Paris, 9-10 juin 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques des apports trophiques naturels et anthropiques le long d'un cours d'eau dans un gradient rural-urbain : apport du traçage environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gnouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ièmes journées scientifiques du Groupe Français d'Humidimétrie et des Transferts en Milieux Poreux (GFHN) organisés par l'Ecole Nationale d'Ingénieurs de Tunis, Tunis, TUN, 20-25 novembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow variability analysis with regard to in-stream ecology in A large French basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BALWOIS conference Ohrid, MKD, 25-29 May 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension et dynamique de la zone hyporhéique du Bassin Versant de Recherche et d'Expérimentation de Grézieu-La-Varenne 2,8 km²) à l'Ouest de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gnouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interrégional BV Future : savoirs et savoir-faire sur les bassins versants, Vannes, 20-22 avril 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension et dynamique de la zone hyporhéique du bassin versant de Recherche et d`Expérimentation de Grézieu-La-Varenne (2.8 km²) à l`Ouest de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gnouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interrégional BV Future : Savoirs et savoir-faire sur les bassins versants, Vannes, 20-22 avril 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the hyporheic fluxes in a headwater stream exposed to combined sewer overflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ruysschaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th international symposium on ecohydrolics, Madrid, ESP, 12th-17th September 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic and hyporheic invertebrate assemblages versus hydrological dynamics and water quality in a porous bottom headwater stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Ecohydrolics, Madrid, ESP, 12th-17th September 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional and inter-scales flow regimes variability analysis to define environmental flow patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Ecohydrolics, Madrid, ESP, 12th-17th September 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréciation et suivi de l'état écologique d'un ruisseau périurbain soumis à des rejets urbains de temps de pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fropier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire OTHU, Lyon, 25 septembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of combined sewer overflows transfer and self-purification into a small river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ruysschaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First world wide workshop for junior environmental scientists. Discharged urban waters: ressource or risk, Vitry sur Seine, 21-24 May 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water level time-series analysis for bank-full flow studies in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River flow 2002 international conference on fluvial hydraulics, Louvain la neuve, BEL, 4-6 septembre 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Belgium. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des échelles spatio-temporelles de scrutation d'un hydrosystème soumis aux rejets urbains de temps de pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alfakih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEMCEA, Nancy, 6-27 mai 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.55-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régimes hydrologiques : des concepts et modèles adaptés au développement des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bendjoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Galea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PNRH, Toulouse, mai 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France. pp.45-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité inter-annuelle des assemblages piscicoles en relation avec le régime hydrologique : le bas Rhône à Montélimar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Carrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème congrès international de limnologie-océanographie, Bordeaux, 7-10 Septembre 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of an ecological reference flow : support by modeling the habitat of a key species, the nothern pike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd international symposium on habitat hydraulics Ecohydraulics 2000, Québec, CAN, juin 1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Quebec, Canada. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likelihood expression of hydrological structuring events for brown trout population dynamics : methodological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd international symposium on habitat hydraulics Ecohydraulics 2000, Québec, CAN, juin 1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Canada. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de typologie hydroécologique de la variabilité des écoulements en rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malafosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la société hydrotechnique de France Crues et inondations 23èmes journées de l'hydraulique, Nîmes, 14-15-16 septembre 1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, France. pp.309-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02574786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude exploratoire de la variabilité des régimes hydrologiques : application aux besoins hydrobiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malafosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd international conference on FRIEND flow regimes from international experimental and network data, Braunschweig, DEU, 11-15 octobre 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Allemagne. pp.503-510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02574767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variations of physical habitat for brown trout in hydropeaking situations : methodological approach tested in two French streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lauters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sabaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitat-hydraulics Symposium, NOR, 18-20 August 1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Norway. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques d'habitat et dynamique de populations de truite : application à des régimes hydrologiques naturels et fluctuants (éclusées)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international Relations entre le poisson et son habitat : théories méthodes et applications, Lyon, 6-8 décembre 1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, France. pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02574768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude extrapolatoire de la variabilité des régimes hydrologiques : application aux besoins hydrobiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malafosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 nd international conference on FRIEND "Flow regimes from international experimental and network data", Braunschweig, RFA, 11-15 Octobre 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.503-510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new tool to interpret magnitude and duration of fish habitat variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sisors II, CSK, 3-6 August 1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of vegetal cover on flood hydrology : validation by both upscaling and downscaling simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Galea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 th Conference of the European Network of Experimental and Representative Bassins, University of Oxford, Wallingford, GBR, 29 September - 2 October 1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, United Kingdom. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les eaux claires parasites dans les réseaux sanitaires et l'état hydrique du sol : modèle conceptuel de simulation des mécanismes : résumé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème journée GFHN 90, Aix-en-Provence 11-12 décembre 1990</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proxy data of surface water floods in rural areas: application to the evaluation of the IRIP intense runoff mapping method based on rainfall radar, satellite remote sensing and machine learning techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium 2022 ESA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailor Made Socio Economic Approaches for Integrated Water Management in Rural to Urban Driven Mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranya Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eslam Salama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dine Ihab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherif Abu El-Magd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africa Water Association annual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Kampala, Uganda</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel de l'imagerie satellitaire à haute résolution pour évaluer et cartographier les dommages causés par le ruissellement intense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Favro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risque Ruissellement : Diagnostic et Solutions - co-organisation SHF-ANEB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailor-Made Socio Economic Approaches for Integrated Water Management in Rural to Urban Driven Mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranya Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salama Eslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Ihab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherif Abu El-Magd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoWat, 20th WaterNet/Water Research Fund for Southern Africa/Global Water Partnership (WARFSA/GWP-SA) Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Johannesburg, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multidurée de chroniques pluviométriques et estimations de pluies de bassin : fonctionnalités génériques et spécificités en climat semi-aride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bautista Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gonzalez Sosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43e journées scientifiques du GFHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Barcelone, Espagne. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing various approaches for flash flood forecasting in the Yzeron periurban catchment (150 km2) south-east Lyon, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Javelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pejalovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of a surface runoff susceptibility mapping method and test on the Lezarde catchment (Paris basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making the best use of ecological and efficiency indicators to guide flood risk project management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoHydrology' 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.7, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÔLE DE L'OCCUPATION DU SOL VIS À VIS DE LA MODÉLISATION DES FLUX ENERGÉTIQUES ET HYDRIQUES EN MILIEU URBAIN ET PÉRIURBAIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution de la 3e prospective nationale de recherche 2013/2017 en Surfaces et Interfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l'occupation du sol vis-à-vis de la modélisation des flux énergétiques et hydriques en milieu urbain et péri urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution de la 3e prospective nationale de recherche 2013/2017 en Surfaces et Interfaces Continentales, Prospective INSU SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l’occupation du sol sur la modélisation des flux énergétiques et hydriques en milieu urbain et périurbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution de la 3ème prospective nationale de recherche INSU 2013/2017. Surfaces et interfaces continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de l'aléa inondation. Construire et interpréter des cartes d'extension de crue probabilistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises nationales des risques naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bordeaux, France. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-conception d'ouvrages de prévention des inondations : une typologie de riverscapes au service du dialogue inter-disciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lenar Matyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Assises Nationales du Risque Naturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Bordeaux, France. pp.4, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser les riverscapes pour aider les spécialistes en gestion des inondations et en écologie à travailler ensemble. Application à la conception de barrages à pertuis ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lenar Matyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMECH - Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Clermont-Ferrand, France. pp.1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVuPUR: Evaluation de la vulnérabilité des rivières péri-urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Debionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'Avancement du Programme Vulnérabilité : Milieux et Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Lyon, France. pp.1, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des eaux pluviales en ville | 20 ans de recherche au service de l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRAIE. , 2022, 9782917199107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Solutions for Environmental Pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Armani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranya Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley, 1, 2022, </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119827665.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training course on flood risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biljana Radojevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic habitats in sustainable urban water management: science, policy and practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marsalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNESCO Publishing; Taylor and Francis, pp.229, 2008, 041545350X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2. Les projets d'ingénierie écologique : des actions multi-bénéfices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boissery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Daloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie écologique appliquée aux milieux aquatiques. Pour qui ? Pour quels bénéfices ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTEE, pp.20-127, 2018, 978-2-490-60400-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des hydrosystèmes périurbains en réponse aux changements paysagers : l’exemple de l'Ouest lyonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Grospretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux marges de la ville : Paysages, Sociétés, Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'harmattan, pp.123-139, 2015, 978-2-343-06006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les crues et les inondations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie écologique appliquée aux milieux aquatiques pourquoi ? comment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTEE, pp.68-83, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban aquatic habitats: characteristcs and functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marsalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic habitats in sustainable urban water management: science, policy and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO, pp.9-24, 2008, 978-92-3-104062-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing stream bio-assimilation capacity to cope with combined sewer overflows, Lyon, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marsalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic habitats in sustainable urban water management: Science, policy and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, UNESCO Publishing, pp.187-192, 2008, 978-0-203-93249-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface water-groundwater exchange processes and fluvial ecosystem function: an analysis of temporal and spatial scale dependency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.B. Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vervier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydroecology and Ecohydrology, Wood P.J., Hannah A.M., Sadler J.P.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-111, 2007, : 9780470010174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection maps for pluvial flood deteriorations at pixel level using the FuSVIPR method for three Mediterranean events in France + one event in South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8005804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection maps for pluvial flood deteriorations at plot level using the SPCD method for three Mediterranean events in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8004718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complément d'analyse bibliographique sur les liens entre bocage, ruissellement et inondations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Armani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecohydrological approach, an asset for the FRIEND network - Advantages of cross-sharing events between FRIEND and ECOHYDROLOY program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arduino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de sujet de thèse sur l’utilisation des données satellites en appui à la validation de modèles de ruissellement intense.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“ Unesco global Ecohydrology Demosite meeting”, 1-4 july 2019 – Putrajaya – Malaysia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche du potentiel écologique dans une rivière urbaine fortement modifiée : note de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet IRIP: Cartographie du risque d'inondation par ruissellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dehotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d'étude sur la Cartographie du risque d'inondation lié au Ruissellement Pluvial Intense (RPI) dans la gestion des eaux pluviales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dehotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data requirements for integrated urban water management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.259-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On flow variability and stream ecosystem evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Quality Technical Support Program : Emerging Concepts for Integrating Human and Environmental Water Needs in River Basin Management, Final report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional hydrological determinants for instream ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRIEND projects H-5-5 and 1.1 Third report : 1994-1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.386-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1 : bases de données internationales des Groupes FRIEND = Chapter 1 : international FRIEND Group Data Bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.G. Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Maria Manea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRIEND projects H-5-5 and 1.1 Third report : 1994-1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.31-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8 : hydrologie régionale, gestion intégrée des eaux, et quelques pistes d'avenir pour FRIEND = Chapter 8 : regional hydrology, integrated water management, and some futures for FRIEND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Givone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRIEND projects H-5-5 and 1.1 Third report : 1994-1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.371-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data selected for the AMHY database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRIEND projects H-5-5 and 1.1 Third report : 1994-1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.43-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrologie : recherche d'une typologie des cours d'eau du bassin versant de la Loire à l'usage de l'hydrobiologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIR Poisson, programme "modèles d'habitat", 1992-1994, modélisation de l'utilisation spatio-temporelle de l'habitat par les poissons : exemples de la truite, de l'ombre commun, et du barbeau fluviatile, SOUCHON Y., GAUDIN P.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de la mission réalisée du 21 au 26 octobre 2019 à Dakar (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective design of constructed porous ramps to trap organic matter during low flows and process it during medium to high flow periods.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action 4.1.4 IRIP VALID 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejdane Ben-Salem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action 4.1.3 IRIP USERS 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjima Bouamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejdane Ben-Salem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance à maîtrise d’ouvrage sur Cartographie des risques inondation et associés liés au ruissellement intense pluvial dans la région Pays de Loire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; DREAL Pays de Loire. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets de recherche du Réseau REUSE et du Carnot Eau &amp; Environnement pour accélérer le déploiement de solutions innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lombard-Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Rose Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief Report on ECOTUN 2022 and Demosite Proposal in Ghar El Melh Lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalika Makarius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE Clermont-Auvergne-Rhône-Alpes; SOKOINE UNIVERSITY OF AGRICULTURE TZA. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTO ALEA (Zones inondables) 4.1.3 : IRIP Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjima Bouamara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE RiverLy. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTO ALEA (Zones inondables) action 4.1.4 : IRIP Valid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Conteras Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Sagnimorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE RiverLy; CNES - Centre national d'études spatiales; ONERA -- The French Aerospace Lab. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAPPORT D'ACTIVITÉ SCIENTIFIQUE OTHU 2017/2021 / NOVEMBRE 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OTHU (Observatoire de Terrain en Hydrologie Urbaine). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet RIZHU : Ruissellement Intense et Zones Humides / Action 65 de l’accord cadre Agence de l’Eau RMC et INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Armani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjima Bouamara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTO ALEA (Zones inondables) 4.1.6. : IRIP test plugin pour QGIS3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR-RiverLy. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTO ALEA (Zones inondables) 4.1.3 : Indicateurs du Ruissellement Intense Pluvial et données Satellites (IRIP_SAT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR-RiverLy. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTO ALEA (Zones inondables) 4.1.4.c : Intégration des Lames d’Eau Radar dans la méthode IRIP : IRIP_LER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pinta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR-RiverLy. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTO ALEA (Zones inondables) 4.1.7. : Régionalisation des paramètres IRIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Abekhzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR-RiverLy. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie du ruissellement. Application des méthodes SHYREG et IRIP sur deux cas d'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2019, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTO ALEA (Zones inondables) 4.1.c : Irip_Sat : Indicateurs du Ruissellement Intense Pluvial et données Satellites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Favro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE RiverLy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTO ALEA (Zones inondables) 4.1.e (ex 415) : Etude d’une version « Internet » de la méthode IRIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teyssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE RiverLy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTO ALEA (Zones inondables) 4.1.d : Irip_RIZHU : Gestion des inondations par ruissellement au moyen de la reconquête des zones humides (Irip_RIZHU)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Fontanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Armani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR-RiverLy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTO ALEA (Zones inondables) 4.1.4 : Améliorations de la méthode IRIP au niveau national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Favro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouthière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR-RiverLy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de collaboration entre H2O’Lyon d’école universitaire de recherche des sciences de l’eau et des hydrosystèmes de l’université de Lyon (UdL), France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Gonzalez Sosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2019, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">action 416 : Gestion des inondations par ruissellement au moyen de la reconquête de zones humides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole-Laure Da</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE RiverLy. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WATER JOINT PROGRAMMING INITIATIVE WATER CHALLENGES FOR A CHANGING WORLD 2018 JOINT CALL Closing the Water Cycle Gap To Ally Technology, Nature and Society for integrated urban water management ATENAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vierikko Kati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Regional Centre for Ecohydrology. 2018, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance, prévision des crues et inondations dans le bassin de l'Yzeron : Étude de définition d'un système d'interprétation des relations entre la saturation des sols, les précipitations et les débits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lagouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2018, pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4.1.4 : Améliorations de la méthode IRIP au niveau national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE Lyon-Grenoble-Auvergne-Rhône-Alpes. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude Hydrologique des débits de plein-bord des cours d'eau de tête des bassins versants (TBV) du Champalaune et du Quincampoix (dep. Ille-et-Vilaine, 35) JUIN 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRAE UR-RiverLy. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Conference FRIEND-Water, 6-8 November 2018, Beijing Minute of the side-event on &amp;quot;Collaboration between FRIEND & EcoHydrology networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orange Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRAE. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress meeting minutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranya Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Abdelwahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Namour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRAE RiverLy; SRTA-City. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web version design of the IRIP method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROGRAMME MEEM (DGPR / SRNH) -IRSTEA 2017 Connaissance et prévention des risques naturels et hydrauliques Evaluation et Prévention du Risque Action 414 : Cartographies des risques liés aux inondations par Ruissellement Intense Pluvial (IRIP) DECEMBRE 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Bonne-C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Ekoko-Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cerdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Irstea. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise de l’inondation par ruissellement intense suite à l’orage du 07/06/2016 sur la commune de Lucheux (80)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bonnet Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gonzales Soza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2016, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise 'ruissellement intense', Vallon des Combes, Commune de Biot (06). Analyse et connaissance de l'événement du 03/10/2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gonzales Soza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2016, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la méthode IRIP : application de la méthode IRIP sur le bassin versant de la Lézarde (TRI du Havre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l'aléa inondation. Analyses de méthodes et d'exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2013, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l'aléa ruissellement. Inventaire des éléments de validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bonnet Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2013, pp.127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Vulnerability of PeriUrban Rivers. Rapport scientifique final du projet AVuPUR (ANR-07-VULN-01)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacqueminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport technique du projet IRIP : Cartographie de l'aléa ruissellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dehotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2011, pp.76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIP Project: Literature report on the flood by runoff mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dehotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action 11 : Evaluation du potentiel écologique dans une rivière urbaine fortement modifiée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, caractérisation et devenir des différentes composantes des eaux pluviales potentiellement toxiques pour les milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guedri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Angerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions exploratoires : Evaluation du risque de ruissellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dehotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Nedelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d'observatoire du bassin de l'Yzeron. Rapport Phase 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STIMMM : Etude d'un dispositif de STIMulation du Métabolisme Microbien en cours d'eau urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cournoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des rivières périurbaines : Développement de l'outil SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2008, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des flux de pollution générés par temps de pluie sur cinq bassins versants urbains ou péri-urbains. Convention MATE 060/01. Rapport final période 2001 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur le &amp;quot; Concept d'ambiance écologique dans les systèmes aquatiques continentaux &amp;quot; (concept EASY) : Résultats acquis et Perspectives 2002-2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2002, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l'hydrologie dans la structuration des communautés de poissons des cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2002, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action structurante du département GMA &amp;quot; Etat écologique &amp;quot;. Programme CAPHYR : CAdre PHYsique de Référence présenté au titre du TR HYDRECO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Andriamahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2000, pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPI de Génissiat. Détermination des hydrogrammes de crues de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2000, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inondabilité du ruisseau du Ravin et de son bassin versant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tschudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1997, pp.130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des ressources en eau et des risques associés : hydrologie, écosystèmes aquatiques et effacement des barrages : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najiba Chkir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Galea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1995, pp.83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur l'évaluation des ressources en eau et des risques associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Degoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leviandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1993, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02574999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l'influence du couvert végétal sur les crues de l'Ardières à Beaujeu et de la Vauxonne à Buyon (bassins versants du Beaujolais) par les modèles GR3(j) et Qdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Galea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1991, pp.135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etiages dans les départements du Gard et de l'Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Supadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1990, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId691"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C954009"/>
+    <w:nsid w:val="36657611"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-breil-inrae" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0691-608X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112267181" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091997v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cerbelaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Blanchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Roupioz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15092361" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549056v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14030393" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03679049v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chocat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cherqui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Afrit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Barjot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boumahdi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202205103" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710678v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnifait" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. Astagneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2022.2082891" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499233v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gervaix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Namour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/i2m.200407" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126730v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Abu El-Magd" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Taha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Pienaar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Amer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2021.104116" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03969018v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2021.10.013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03636993v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Faty" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orange" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-384-331-2021" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948919v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilly-Rose Lagadec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Moulin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Chazelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-947-2020" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446001v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navratil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Boukerb" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caurel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2206" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197980v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Favro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020059" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905469v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mendoza&#8208;lera" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Ribot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;nia Mart&#237;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2139" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609806v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poulard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le H&#233;naff" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Armani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Achard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.4.10" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607962v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Lagadec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moulin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chazelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2018.05.014" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926313v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Breton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meriaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.26.07" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929351v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.26.12" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538391v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poulard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leblois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Faure" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2017.23.07" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487193v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ribun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colinon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Petit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00019" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607132v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecohyd.2017.02.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251345v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Becouze-Lareure" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thiebaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bazin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.08.128" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17SV650W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605193v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Patrice" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.05.049" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354049v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Grospretre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lafont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03682926v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fressignac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Matillon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Nullans" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17406" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461080v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Dehotin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lagouy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.02.051" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359056v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dehotin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laverne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hasnaoui" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lambert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150069" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166072v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hauchard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229882v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moulin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fantino" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.05.057" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8XZH91P4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600973v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moss" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bidoglio" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pietrowsky" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourgeron" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecohyd.2014.03.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598213v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Radojevic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chocat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1753-318X.2012.01166.x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C3RVMC5R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598212v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schmitt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grospretre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Albert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.01.036" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVT53KPZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936854v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Aucour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.028" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01620543v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thollet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagouy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.04.049" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599175v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wagner" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecohyd.2013.06.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFN3QDZL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220619v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gropretre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Albert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954690v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2013.531" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597285v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafont" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tixier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marsalek" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jezequel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10104-012-0004-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00736087v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Archambaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belaidi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bougon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2012009" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00766560v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bazin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jwarp.2012.411114" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811608v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cl&#233;ment" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil de Sousa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597071v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cl&#233;ment" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592863v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tr&#233;moli&#232;res" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vivier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2009.11.011" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M50K0QV3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596732v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lenar-Matyas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lapuszek" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10104-011-0031-6" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660692v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tremoli&#232;res" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jezequel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vivier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596891v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10104-011-0039-y" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592862v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10104-009-0047-3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564671v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7664" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8B0Q82Q3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229360v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593356v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17568691011040416" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9586D5EF76BEB6475939AB866073A6073ED97303/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660753v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661431v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Namour" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Perrin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gnouma" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602672v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Dole-Olivier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claret" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590724v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Namour" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fournier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589545v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590292v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Navarro" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stewardson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Jalon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eisele" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590294v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grapentine" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Rochfort" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsalek" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452233v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nogueira" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-005-1718-8" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589015v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586766v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galea" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vasquez Paulus" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581603v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580232v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F01-186" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580530v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andriamahefa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1240-1307(02)80132-7" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579736v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574352v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valentin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lauters" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabaton" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578058v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576545v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herouin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574130v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575957v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmad" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609131v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joannis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raimbault" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brissaud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desbordes" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176878v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejdane Ben-Salem" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Courapied" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enriqu&#233; Gonzalez-Sosa" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176993v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien C.M. Pozzi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dominguez-Lage" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Bouchali" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marjolet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wessam Galia" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176937v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barjot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793135v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03792190v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranya Amer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hosny" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salama Eslam" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Ihab" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherif Abu El-Magd" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03804928v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793213v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Abekhzer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Gally" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03822040v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03804927v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620709v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278464v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2021-693-2021" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03804922v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Sagnimorte" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan E. Contreras Cobos" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjima Bouamara" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395824v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03804923v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Orange" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793276v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Moulin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196326v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196341v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pinta" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974067v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126263v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Berenice Garcia Perez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Gonzalez Sosa" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11573" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793168v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pons" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lendemaine" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Piveteau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127686v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hosny" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslam Salama" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790430v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974040v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Ranya" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosny Tarek" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Dina" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609281v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790392v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789889v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790304v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Arduino" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Zaki-Mohamed" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Abdelwahab" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790228v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime-Alberto Arteaga-Vargas" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072678v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R. Lagadec" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790232v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Bautista-Camacho" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608273v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608272v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790249v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789882v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837300v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607555v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonzalez Sosa" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606804v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Javelle" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahrouch" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pejalovic" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935103v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Boukerb" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280188v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eschbach" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549762v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160710005" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322099v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-R. Lagadec" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonz&#225;lez-Sosa" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417313v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benmamar" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605006v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leblois" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Proust" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322120v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-N. Pons" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Potier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298338v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerold" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602292v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600793v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorin Lambert" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601195v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dimkic" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600951v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600947v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Matillon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281005v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukerb" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lejot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600952v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600948v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599176v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951655v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanteri" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599223v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labbas" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599177v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937585v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mccarthy" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598818v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evette" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917082v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Aucour" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864903v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311894v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacqueminet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kermadi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313056v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597246v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596095v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845133v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chocat" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594462v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596099v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594367v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562520v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594362v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guerin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594333v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527564v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chancibault" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debionne" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarrazin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594323v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594297v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lenar Matyas" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lapuszek" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ratomski" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594322v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494518v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592878v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cournoyer" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591954v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Witkowska" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592894v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592883v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592882v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592880v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592877v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590892v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00662391v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grospr&#234;tre" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583969v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248872v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589010v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589011v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589009v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Breugnot" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590212v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ast&#233;" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Badji" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589006v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589007v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589005v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Frisch" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587499v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gadek" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587502v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valette" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587470v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583927v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ruysschaert" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583882v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587469v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583847v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583929v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583928v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581613v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fropier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580974v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580750v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580751v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alfakih" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Boisson" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Winiarski" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579147v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bendjoudi" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bois" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charleux" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578918v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578078v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monfort" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bo&#235;t" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578077v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609156v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malafosse" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574768v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574767v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574786v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578139v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578062v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575076v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adang" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609038v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793929v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127593v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dine Ihab" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793156v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127637v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608163v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bautista Camacho" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Royer" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606802v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guerin" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605301v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607553v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145781v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806673v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598799v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodriguez" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bocher" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouyer" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599679v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Eglin" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596854v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lafont" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595667v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591277v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776093v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armani" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119827665.ch1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473622v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bacot" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793282v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biljana Radojevic" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590707v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607992v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boissery" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daloz" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devaux" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605205v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599219v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590400v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590426v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592889v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.B. Grimm" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vervier" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04118219v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8005804" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04118187v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8004718" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790444v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609183v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790458v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793776v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593835v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594329v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592888v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590402v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Fletcher" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roy" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586790v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582231v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582226v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Givone" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gustard" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oberlin" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gilard" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582218v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Rees" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Maria Manea" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Andrews" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Boyer" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582230v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582270v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790387v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974344v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651933v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722204v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732056v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874942v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vidal" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lombard-Latune" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Rose Thomas" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974076v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalika Makarius" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634390v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634311v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Conteras Cobos" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286319v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776162v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bacot" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787480v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787481v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787479v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787485v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609676v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787464v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787463v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Teyssier" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965782v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787474v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Fontanel" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787460v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Leblois" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouthi&#232;re" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787457v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608293v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974117v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Wagner" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vierikko Kati" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787040v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Laure Da" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786894v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789901v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orange Didier" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806672v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609296v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barachet" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960502v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bonne-C" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ekoko-Safi" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604518v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnet Carrier" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonzales Soza" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606534v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Michaud" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601197v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599053v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598652v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latapie" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595951v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595953v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596619v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594326v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593392v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guedri" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Angerville" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillemot" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592886v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nedelec" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592866v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593274v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601170v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589018v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bardin" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Beranger" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580582v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Camus" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581174v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579429v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581176v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578348v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gendreau" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tschudy" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582055v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Chkir" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Galea" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574999v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Degoutte" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leviandier" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575120v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575104v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Supadi" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-breil-inrae" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0691-608X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112267181" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091997v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cerbelaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Blanchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Roupioz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15092361" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710678v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnifait" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. Astagneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2022.2082891" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549056v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14030393" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03679049v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chocat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cherqui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Afrit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Barjot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boumahdi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202205103" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499233v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gervaix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Namour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/i2m.200407" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03969018v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2021.10.013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126730v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Abu El-Magd" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Taha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Pienaar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Amer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2021.104116" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03636993v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Faty" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orange" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-384-331-2021" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948919v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilly-Rose Lagadec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Moulin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Chazelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-947-2020" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197980v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Favro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020059" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446001v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navratil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Boukerb" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caurel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2206" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609806v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poulard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le H&#233;naff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Armani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Achard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.4.10" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905469v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mendoza&#8208;lera" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Ribot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;nia Mart&#237;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2139" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926313v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Breton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meriaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.26.07" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607962v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Lagadec" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moulin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chazelle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2018.05.014" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929351v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.26.12" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538391v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poulard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leblois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Faure" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2017.23.07" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487193v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ribun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colinon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Petit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00019" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607132v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecohyd.2017.02.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251345v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Becouze-Lareure" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thiebaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bazin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.08.128" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17SV650W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354049v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Grospretre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lafont" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605193v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Patrice" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.05.049" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03682926v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fressignac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Matillon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Nullans" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17406" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461080v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Dehotin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lagouy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.02.051" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359056v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dehotin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laverne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hasnaoui" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lambert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150069" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166072v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hauchard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229882v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moulin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fantino" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.05.057" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8XZH91P4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600973v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moss" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bidoglio" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pietrowsky" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourgeron" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecohyd.2014.03.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598213v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Radojevic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chocat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1753-318X.2012.01166.x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C3RVMC5R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598212v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schmitt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grospretre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Albert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.01.036" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVT53KPZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936854v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Aucour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.028" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01620543v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thollet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagouy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.04.049" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599175v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wagner" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecohyd.2013.06.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFN3QDZL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220619v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gropretre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Albert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954690v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2013.531" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597285v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafont" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tixier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marsalek" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jezequel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10104-012-0004-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00766560v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bazin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jwarp.2012.411114" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811608v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cl&#233;ment" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil de Sousa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00736087v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Archambaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belaidi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bougon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2012009" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597071v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cl&#233;ment" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596732v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lenar-Matyas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lapuszek" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10104-011-0031-6" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592863v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tr&#233;moli&#232;res" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vivier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2009.11.011" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M50K0QV3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660692v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tremoli&#232;res" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jezequel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vivier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596891v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10104-011-0039-y" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592862v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10104-009-0047-3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229360v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564671v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7664" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8B0Q82Q3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593356v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17568691011040416" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9586D5EF76BEB6475939AB866073A6073ED97303/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660753v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661431v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Namour" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Perrin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gnouma" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590724v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Namour" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fournier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602672v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Dole-Olivier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claret" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589545v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590292v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Navarro" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stewardson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Jalon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eisele" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590294v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grapentine" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Rochfort" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsalek" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452233v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nogueira" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-005-1718-8" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589015v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586766v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galea" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vasquez Paulus" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581603v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580232v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F01-186" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580530v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andriamahefa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1240-1307(02)80132-7" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579736v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574352v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valentin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lauters" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabaton" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578058v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576545v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herouin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574130v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575957v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmad" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609131v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joannis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raimbault" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brissaud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desbordes" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176993v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien C.M. Pozzi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dominguez-Lage" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Bouchali" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marjolet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wessam Galia" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176878v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejdane Ben-Salem" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Courapied" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enriqu&#233; Gonzalez-Sosa" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176937v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barjot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03804928v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03792190v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranya Amer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hosny" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salama Eslam" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Ihab" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherif Abu El-Magd" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793135v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793213v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Abekhzer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Gally" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03822040v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03804927v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620709v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278464v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2021-693-2021" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03804922v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Sagnimorte" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan E. Contreras Cobos" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjima Bouamara" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395824v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03804923v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Orange" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793276v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Moulin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196341v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pinta" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196326v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974067v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126263v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Berenice Garcia Perez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Gonzalez Sosa" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11573" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793168v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pons" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lendemaine" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Piveteau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974040v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Ranya" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosny Tarek" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Dina" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790430v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127686v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hosny" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslam Salama" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609281v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790392v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789889v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072678v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R. Lagadec" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790232v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Bautista-Camacho" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790228v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime-Alberto Arteaga-Vargas" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790304v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Arduino" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Zaki-Mohamed" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Abdelwahab" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608273v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608272v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790249v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837300v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789882v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607555v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonzalez Sosa" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606804v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Javelle" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahrouch" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pejalovic" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935103v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Boukerb" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417313v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benmamar" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322099v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-R. Lagadec" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonz&#225;lez-Sosa" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549762v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160710005" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280188v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eschbach" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605006v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leblois" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Proust" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322120v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-N. Pons" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Potier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298338v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerold" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602292v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600793v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorin Lambert" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601195v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dimkic" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600951v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600947v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Matillon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281005v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukerb" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lejot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600948v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600952v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599176v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951655v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanteri" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917082v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Aucour" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598818v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evette" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599177v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937585v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mccarthy" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599223v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labbas" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864903v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313056v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacqueminet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kermadi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311894v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597246v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596095v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594462v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845133v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chocat" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596099v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594367v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594297v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lenar Matyas" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lapuszek" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ratomski" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594323v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594333v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527564v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chancibault" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debionne" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarrazin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562520v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594362v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guerin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594322v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494518v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592878v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cournoyer" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592882v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592880v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592894v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592883v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591954v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Witkowska" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592877v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590892v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00662391v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grospr&#234;tre" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583969v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248872v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589009v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Breugnot" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589011v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589010v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590212v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ast&#233;" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Badji" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589006v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589007v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589005v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Frisch" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587499v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gadek" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587502v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valette" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587470v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583847v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587469v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583882v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583927v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ruysschaert" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583929v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583928v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581613v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fropier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580750v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580974v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580751v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alfakih" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Boisson" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Winiarski" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579147v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bendjoudi" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bois" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charleux" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578918v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578078v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monfort" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bo&#235;t" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578077v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574786v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malafosse" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574767v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578139v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574768v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609156v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578062v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575076v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adang" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609038v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793929v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127593v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dine Ihab" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793156v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127637v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608163v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bautista Camacho" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Royer" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606802v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guerin" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605301v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607553v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145781v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806673v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598799v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodriguez" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bocher" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouyer" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599679v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Eglin" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596854v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lafont" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595667v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591277v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473622v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bacot" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776093v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armani" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119827665.ch1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793282v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biljana Radojevic" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590707v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607992v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boissery" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daloz" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devaux" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605205v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599219v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590426v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590400v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592889v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.B. Grimm" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vervier" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04118219v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8005804" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04118187v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8004718" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609183v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790444v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793776v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790458v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594329v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593835v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592888v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590402v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Fletcher" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roy" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586790v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582231v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582218v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Rees" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Maria Manea" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Andrews" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Boyer" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582226v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Givone" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gustard" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oberlin" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gilard" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582230v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582270v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790387v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974344v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722204v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651933v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732056v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874942v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vidal" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lombard-Latune" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Rose Thomas" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974076v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalika Makarius" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634390v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634311v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Conteras Cobos" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776162v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bacot" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286319v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787481v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787480v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787479v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787485v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609676v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787464v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787463v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Teyssier" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787474v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Fontanel" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787460v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Leblois" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouthi&#232;re" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965782v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787040v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Laure Da" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974117v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Wagner" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vierikko Kati" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608293v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787457v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786894v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789901v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orange Didier" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806672v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609296v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barachet" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960502v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bonne-C" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ekoko-Safi" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604518v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnet Carrier" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonzales Soza" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606534v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Michaud" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601197v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598652v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latapie" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599053v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596619v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595951v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595953v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594326v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593392v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guedri" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Angerville" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillemot" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592886v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nedelec" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592866v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593274v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601170v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589018v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bardin" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Beranger" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580582v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Camus" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581174v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581176v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579429v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578348v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gendreau" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tschudy" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582055v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Chkir" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Galea" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574999v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Degoutte" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leviandier" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575120v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575104v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Supadi" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>