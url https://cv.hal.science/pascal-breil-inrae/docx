--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.79790940767px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascal Breil </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherche en EcoHydrologieRG H-index : 22</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal-breil-inrae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0691-608X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112267181</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PhD in Civil Engineering - specialization in water management issues</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping pluvial flood-induced damages with multi-sensor optical remote sensing: a transferable approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (9), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15092361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tempête Alex du 2 octobre 2020 dans les Alpes-Maritimes : une contribution de la communauté scientifique à l’estimation des débits de pointe des crues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Payrastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnifait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul C. Astagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LHB Hydroscience Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 108 (1), pp.2082891. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/27678490.2022.2082891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proxy Data of Surface Water Floods in Rural Areas: Application to the Evaluation of the IRIP Intense Runoff Mapping Method Based on Satellite Remote Sensing and Rainfall Radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (3), pp.393. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14030393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à une meilleure explicitation du vocabulaire dans le domaine des solutions dites « alternatives » de gestion des eaux pluviales urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Afrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Barjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Boumahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.103-119. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/tsm/202205103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNIFFER : un dispositif de prélèvement des gaz émis par les sédiments d’un cours d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gervaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (4), pp.223-233. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/i2m.200407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A repeatable change detection approach to map extreme storm-related damages caused by intense surface runoff based on optical and SAR remote sensing: Evidence from three case studies in the South of France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 182, pp.153 - 175. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2021.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Heavy Metal Pollution Hazard in Sediments of Lake Mariout, Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Abu El-Magd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.H. Pienaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 176, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2021.104116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecohydrologie urbaine et changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Faty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IAHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 384, pp.331 - 336. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/piahs-384-331-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to use proxy data of runoff-related impacts for the evaluation of a model mapping intense storm runoff hazard: application to the railway context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilly-Rose Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (4), pp.947-966. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-20-947-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel de l'imagerie optique satellitaire à haute résolution pour détecter les dommages engendrés par des épisodes pluvieux extrêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Favro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, pp.66-74. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2020059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of streambed bacterial groups to cycles of low‐flow and erosive floods in a small peri‐urban stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Caurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (4), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eco.2206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bocage et inondation : peut-on généraliser l'effet de laminage des ruissellements aux crues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Armani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30, pp.48-53. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.4.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the role of hydraulic conductivity on the contribution of the hyporheic zone to in‐stream nitrogen uptake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Mendoza‐lera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugènia Martí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (7), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eco.2139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les solutions fondées sur la nature pour accorder la prévention des inondations avec la gestion intégrée des milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Meriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26, pp.36-41. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.26.07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A surface runoff mapping method for optimizing risk assessment on railways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 110 (part B), pp.253-267. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2018.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des zones humides pour la prévention des inondations par ruissellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26, pp.62-65. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.26.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer des inondations par des ouvrages dispersés sur le bassin versant : principes et méthodes de diagnostic d'efficacité probabiliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23, pp.34-41. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2017.23.07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Driven Microbiological Contamination of Benthic and Hyporheic Sediments of an Intermittent Peri-Urban River Assessed from MST and 16S rRNA Genetic Structure Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ribun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Colinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (19), pp.15. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.00019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring, modelling and managing the natural processes related to water flows - the social values of the related ecosystem services. (Editorial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology and Hydrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (1), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecohyd.2017.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of toxicity within different compartments of a peri-urban river subject to combined sewer overflow discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Becouze-Lareure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thiebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 539, pp.503-514. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.08.128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hydromorphologie, une dimension-clé pour l’étude interdisciplinaire des petits hydrosystèmes périurbains (bassin de l’Yzeron, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Grospretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 67, pp.161-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description and evaluation of a surface runoff susceptibility mapping method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 541 (PART A), pp.495-509. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.05.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assurer la maitrise du ruissellement grâce aux zones humides au voisinage des infrastructures de transport dans une perspective de conservation de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fressignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Matillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Nullans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hors-série 24, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.17406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting surface runoff location in a small catchment using distributed and simple observation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicael Dehotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lagouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 525, pp.113 - 129. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.02.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre de la méthode de cartographie du ruissellement IRIP pour l'analyse des risques liés aux écoulements sur l'infrastructure ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dehotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Laverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hasnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.56-64. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/20150069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ruissellement, comprendre pour diagnostiquer et agir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dehotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techni.Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, mars 2015, pp.21-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stream pollution concentration in riffle geomorphic units (Yzeron basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 532, 532, pp.80-90. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.05.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and conclusions to the International Symposium on Ecohydrology, Biotechnology and Engineering: Towards Harmony between the Biogeosphere and Society on the basis of Long-Term Ecosystem Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Moss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bidoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pietrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bourgeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology and Hydrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecohyd.2014.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are periurban areas key places to mitigate urban inundations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Radojevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Flood Risk Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (2), pp.124-134. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1753-318X.2012.01166.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeomorphic adjustments of stream channels disturbed by urban runoff (Yzeron river basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Grospretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 485, pp.24-36. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.01.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen changes between rural and peri-urban stream subsurface waters (Yzeron stream, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Aucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.36-39. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeps.2013.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of the impact of urbanization on the hydrological regime of a medium-sized periurban catchment in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lagouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 485, pp.5-23. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.04.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01620543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of ecohydrology in creating more resilient cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology and Hydrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, pp.113-134. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecohyd.2013.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeomorphic adjustements of sream channels disturbed by urban runoff (Yzeron river basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gropretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 485, pp.24-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01220619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen patterns in subsurface waters of the Yzeron stream: effect of combined sewer overflows and subsurface-surface water mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Aucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (12), pp.2632-2637. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2013.531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From research to operational biomonitoring of freshwaters: a suggested conceptual framework and practical solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marsalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology and Hydrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (1), pp.9-20. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/v10104-012-0004-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Approach of the Ecotoxicological Impact of a Combined Sewer Overflow on a Peri-Urban Stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Becouze-Lareure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Resource and Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (4), pp.984-992. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jwarp.2012.411114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00766560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Water Framework Directive requires new tools for a better water quality monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E - WAter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, pp.on-line</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of organisms in hyporheic processes: gaps in current knowledge, needs for future research and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marmonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Archambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Belaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bougon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (3), pp.253-266. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/limn/2012009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00736087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Water Framework Directive requires new tools for a better water quality monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Water official publication of the European Water Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-conception of integrated flood management solutions: riverscapes to facilitate dialog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lenar-Matyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Lapuszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology and Hydrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (1-2), pp.107-120. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/v10104-011-0031-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using hydro-geomorphological typologies in functional ecology: Preliminary results in contrasted hydrosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trémolières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (12), pp.539-548. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pce.2009.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using hydro-geomorphological typologies in functional ecology: Preliminary results in contrasted hydrosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tremolières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (12), pp.539-548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water observation and information systems for decision support: Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology and Hydrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (1-2), pp.3-6. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/v10104-011-0039-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refinement of biomonitoring of urban water courses by combining descriptive and ecohydrological approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology and Hydrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (1), pp.3-11. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/v10104-009-0047-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refinement of biomonitoring of urban water courses by combining descriptive and ecohydrological appoaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology and Hydrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (1), pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01229360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of three methods to detect the overbank flow from water level time-series analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (17), pp.2452-2464. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.7664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00564671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing impact of global change on flood regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Radojevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of climate change strategies and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (2), pp.167-179. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17568691011040416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refinement of biomonitoring of urban water courses by combining descriptive and ecohydrological approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology and Hydrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (1), pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejets par temps de pluie en rivière péri-urbaine : diagnostic et gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gnouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau, l'INDUSTRIE, les Nuisances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 304, pp.78-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00661431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie des hydrosystèmes et méthodologies d'observations. Présentation du site de Grézieu-la-Varenne de l'Observatoire de terrain en hydrologie urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lagouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.33-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La zone hyporhéique, une composante à ne pas négliger dans l'état des lieux et la restauration des cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Dole-Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marmonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54, p. 3 - p. 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejets par temps de pluie en rivière péri-urbaine : diagnostic et gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gnouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue L'Eau, L'Industrie, Les Nuisances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 304, pp.78-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological impacts affecting endangered fish species: A spanish case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stewardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Jalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eisele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (5), pp.511-523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioassessment of wet-weather pollution impacts on fine sediments in urban waters by benthic indices and the sediment quality triad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Grapentine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Rochfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marsalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 56 (9), pp.13-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface and hyporheic oligochaete assemblages in a French suburban stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 564, p. 183 - p. 193. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-005-1718-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology and Hydrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (4), pp.351-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact des prélèvements d'eau pour l'irrigation sur les régimes hydrologiques des sous-bassins du Tescou et de la Séoune (bassin Adour-Garonne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Galea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vasquez Paulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18 (3), pp.273-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ecosystem Ambience System (EASY) in freshwater ecosystems: present results and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FBA news</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of hydrological and biotic processeson brown trout (Salmo trutta) population dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 59, pp.12-22. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/F01-186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers de nouveaux outils pour l'aide à la gestion des hydrosystèmes : couplage des recherches physiques et biologiques sur les cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Andriamahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 10, supp. 1, pp.26-41. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1240-1307(02)80132-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between hydrology and cyprinid reproductive success in the lower Rhône at Montélimar, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv fuer Hydrobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 151 (3), pp.427-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling temporal variations of physical habitat for brown trout (Salmo trutta) in hydropeaking conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lauters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sabaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulated rivers: research and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 12 (2-3), pp.317-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02574352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new tool to interpret magnitude and duration of fish habitat variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulated rivers: research and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 10 (2-4), pp.281-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles approches pour synthétiser le fonctionnement physique des écosystèmes d'eaux courantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Herouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin français de la pêche et de la pisciculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 337-338-339, pp.141-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques d'habitat et dynamique de populations de truite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin français de la pêche et de la pisciculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 337-338-339, pp.337-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02574130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du couvert végétal sur l'hydrologie des crues, modélisation à validations multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Galea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrologie continentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 8 (1), pp.17-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drainage des eaux claires parasites par les réseaux sanitaires : de l'observation à l'élaboration d'un modèle prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desbordes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, n °1, pp.45-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (120)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des espèces bactériennes indicatrices de l’impact des déversoirs d’orage sur les cours d’eau intermittents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien C.M. Pozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Dominguez-Lage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Bouchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Marjolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wessam Galia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023 :11e Conférence internationale sur l'eau dans la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les terrasses agricoles urbaines et la réduction du ruissellement pluvial : un cas d’étude lyonnais.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejdane Ben-Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Courapied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriqué Gonzalez-Sosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023 : 11e Conférence internationale sur l'eau dans la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substitution des indicateurs topographiques par une approche à l’aide de géomorphons dans la méthodologie IRIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023 : 11e Conférence internationale sur l'eau dans la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimentation of a sand bio-filter in an arid region to reuse wastewater in agricultural irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOTUN 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Carthage, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOWAT Traitement des Eaux usées en Zone rurale aride pour la Désalinisation et l’Irrigation des Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranya Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salama Eslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Ihab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherif Abu El-Magd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Forum mondial de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Diamniadio - Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upsacaling an ecohydrological solution: case of Lyon demosite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Namour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology for Water Security - 5. International Symposium of Healthy Rivers and Sustainable Water Resources Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Contexte pédoclimatique et ruissellement intense »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Abekhzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHF - Risque Ruissellement : Diagnostic et solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical evaluation of Agricultural terraces control on soil erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Erosion online Workshop 2022 - European Soil Data Centre (ESDAC) - Session on Erosion Mitigation &amp; Management Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESDAC JRC, Jun 2022, Ispra, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of agricultural terraces in regulating soil damage during intense overland runoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejdane Ben-Salem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Ecohydrology Workshop in Tunisia ECOTUN 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Carthage, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoWat : Traitement des eaux usées en zone rurale aridepour la désalinisation et l’irrigation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranya Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salama Eslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Ihab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherif Abu El-Magd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Forum Mondial de l'Eau, Dakar 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised classification methods for automatic damage detection caused by heavy rainfall using multitemporal high resolution optical imagery and auxiliary data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV ISPRS Congress (2021 edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nice, France. pp.693-700, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B3-2021-693-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de l’approche écohydrologique pour simuler l’effet des terrasses agricoles afin d’adapter les sols en relief aux effets du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Sagnimorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan E. Contreras Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjima Bouamara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Intensification Durable 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tempête Alex du 2 octobre 2020 dans les Alpes-Maritimes : une contribution de la communauté scientifique à l’estimation des débits de pointe des crues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Payrastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnifait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul C. Astagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHF Hydrométrie 2021, De la mesure à la prise de décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Hydrotechnique de France, Nov 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche écohydrologique de la gestion du ruissellement : théorie et application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Faty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of the Great Rivers of Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Cotonou, Bénin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de l'exposition et de la vulnérabilité à l'aléa ruissellement Adaptation aux enjeux du réseau ferroviaire de la région Provence Alpes Côte d'Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilly-Rose Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHF - Risque Ruissellement : Diagnostic et Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse des « données proxy » pour l'évaluation des cartographies des aléas liés au ruissellement intense pluvial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pinta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-conférence SHF-ANEB sur Risque ruissellement : diagnostic et solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexte pédoclimatique et ruissellement intense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Abekhzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Colloque "Risque ruissellement : diagnostic et solutions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Hydrotechnique de France, Nov 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailor-Made Socio Economic Approaches for Integrated Water Management in Rural to Urban Driven Mutations “SoWat” 2020 - Hydraulic design of Nagaa Diab pilot field for wastewater reuse (dark & grey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AfriAlliance Sowat project meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SRTA - City (Alexandrie), Dec 2020, Alexandrie (Egypte), Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of vegetation in the redistribution of infiltration in a semi-arid zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Berenice Garcia Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Gonzalez Sosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna (virtual), Austria. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic et Solutions : LES OUTILS DE CARTOGRAPHIE DE L ALÉA ET DES RISQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lendemaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Piveteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATELIER DE DÉMONSTRATION du e-colloque Risque Ruissellement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité scientifique et technique de la SHF, Nov 2020, E-colloque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailor-Made Socio Economic Approaches for Integrated Water Management in Rural to Urban Driven Mutations SoWat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Ranya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosny Tarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salama Eslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab Dina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China-Africa Water Forum Series No. 7, Windhoek, Namibie (2019-07-22/27),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Windhoek, Namibia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EH demosite in Lyon periurban area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailor-made socio economic approaches for integrated water management in rural to urban driven mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranya Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Hosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eslam Salama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Ihab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherif Abu El-Magd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China-Africa Water Forum Series No. 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Windhoek, Namibia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an evaluation method for the IRIP method, mapping susceptibility to surface runoff, using proxy data: application to an 80 km railway using a runoff impact data base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium "Climate Change and Natural Hazards: coping with and managing hazards in the context of a changing climate"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Padova, Italy. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecohydrologie et Urbanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Hydrological Programme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dakar, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to balance the ecohydrological functioning of headwater streams with their surrounding anthropogenic pressures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Global FRIEND-Water Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION D'UN OUTIL CARTOGRAPHIQUE POUR LA GESTION DU RUISSELLEMENT PLUVIAL INTENSE SUR LES VOIES FERREES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. R. Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Lambda Mu 21 « Maîtrise des risques et transformation numérique : opportunités et menaces »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDENTIFICACIÓN DE ZONAS POTENCIALES DE EROSIÓN Y DEPÓSITO DE CONTAMINANTES EN UNA CUENCA DE MONTAÑA CON CLIMA SEMIÁRIDO, MÉXICO.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Bautista-Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Gonzalez Sosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Journées Scientifiques du GFHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Barcelone, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UN ALGORITMO COMPUTACIONAL PARA LA ESTIMACIÓN DE VALORES FALTANTES DE PARÁMETROS DE VEGETACIÓN EN CLIMA SECO UTILIZANDO INFORMACIÓN PROVENIENTE DE SENSORES REMOTOS PARA EL ESTADO DE QUERÉTARO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime-Alberto Arteaga-Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Gonzalez Sosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Journées Scientifiques du GFHN · Barcelone (Esp.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Barcelone, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why a Global Network of Demonstration Sites in Ecohydrology? Arabic Countries Potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arduino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranya Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Zaki-Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Abdelwahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Dialogue: China-Africa Water Forum Series No. 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Sharm El Sheik, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an evaluation method for the IRIP method, mapping susceptibility to surface runoff, using proxy data: application to a 80 km railway using a runoff impact data base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th HyMeX workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Lecce, Italy. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an evaluation method for the IRIP method, mapping susceptibility to surface runoff, using proxy data: application to a 80 km railway using a runoff impact data base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to balance the ecohydrological functioning of headwater streams with their surrounding anthropogenic pressures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloquio Posgrado Facultad de Ingeniería</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Quérétaro, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary and interlocked spatial-temporal studies to enhance efficiency and sustainability of environmental management of streams impacted by urbanization (Yzeron catchment, city of Lyon, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Grospretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Flash Floods in Wadi Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban EH demosite proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology, Engineering Harmony for a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Faro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des inondations à l'échelle d'un bassin versant, les défis du « multi-objectifs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gonzalez Sosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie Végétal, Génie Ecologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing various approaches for flash flood forecasting in the Yzeron periurban catchment (150 km2) south-east Lyon, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Javelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahrouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pejalovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th HyMeX workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Barcelona, Spain. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses des communautés bactériennes fécales benthiques à la variabilité hydrologique d’un petit cours d’eau péri-urbain : la Chaudanne, Ouest Lyonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Caurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42ièmes Journées Scientifiques du GFHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flood hazard mitigation by actions in the hillslopes: does the context change the assessment of efficiency?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benmamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Flood Risk Management (FLOODrisk 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lyon, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inondation pluviale et développement périurbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-R. Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. González-Sosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2016 - 9ème Conférence internationale sur les techniques et stratégies pour la gestion durable de l`Eau dans la Ville / 9th International Conference on planning and technologies for sustainable management of Water in the City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of post-event surveys of impacts on railways for the evaluation of the IRIP method for surface runoff mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Flood Risk Management (FloodRisk 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lyon, France. pp.10005, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20160710005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'identification des zones de concentration de pollution en cours d'eau péri-urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eschbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque Interdisciplinaire en Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénéfices des projets faisant appel à l’ingénierie écologique - Gestion « des crues » = de l’aléa inondation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollutec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lyon, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to reduce the impact of combined sewer overflows on rivers having a natural weak flow?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-N. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2016 - 9ème Conférence internationale sur les techniques et stratégies pour la gestion durable de l`Eau dans la Ville / 9th International Conference on planning and technologies for sustainable management of Water in the City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen profile in the hyporheic zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marmonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guerold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts de l’urbanisation sur la réponse hydrologique des bassins périurbains: avancées sur les approches multi-échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6eme Journée Technique de l’OTHU : Gestion des eaux pluviales a différentes échelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de l’impact du ruissellement sur la plateforme ferroviaire avec la méthode IRIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dehotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorin Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Symposium International GéoRail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Marne la Vallée, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impact on flood generation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Radojevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dimkic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th global FRIEND-Water, Hydrology in a Changing World: Environmental and Human Dimensions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montpellier, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Ecohydrology: What it this? Introduction course to the Master Program in Urban Water Cycle. University of Algarve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Faro, Portugal. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet exploratoire RIZHU Opportunité d’une gestion du Ruissellement Intense autour du réseau ferroviaire pour favoriser la création de Zones HUmides ayant un potentiel écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Matillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dehotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Nullans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CILB/ITTECOP/FRB 2014, séminaire de lancement des projets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aquatic habitat analysis of an opportunistic human pathogen in a small peri-urban river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydraulics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Trondheim, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01281005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of Urban Rivers EcoSystem Services... ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint EurAqua – WssTP workshop, NIVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Oslo, Norway. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Ecohydrology: can we conciliate reduction of floods with protection of stream ecosystem services?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Faro, Portugal. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecohydrology to reduce the impact of combined sewer overflows on small streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology, Biotechnology &amp; Engineering Towards the Harmony between Biogeosphere and Society on the basis of Long Term Ecosystem Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lodz, Poland. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental monitoring and water safety are claiming innovative tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen changes between rural and peri-urban stream subsurface waters (Yzeron stream, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Aucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th international symposium on water-rock interaction (WRI 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Avignon, France. pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riverscapes as support for discussions between engineers and biologists: how to improve their formulations on a catchment with varied contexts and varied human impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology, Biotechnology &amp; Engineering Towards the Harmony between Biogeosphere and Society on the basis of Long Term Ecosystem Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water resources management in face of urban development and climate change: can ecohydrology bring some issues?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Radojevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Change Impacts on Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Belgrade, Serbia. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to pathogens flux simulation in a combined sewer system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mccarthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des eaux pluviales « urbaines » et « rurales » : comparer pour décloisonner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Henine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence Internationale sur l’Eau : 'CI. EAU-2013'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des eaux pluviales coule de source, de l’amont à l’aval, du rural à l’urbain et vice-versa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Henine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e conférence internationale Novatech, Stratégies et solution pour une gestion durable de l'eau dans la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du régime hydrologique d'un bassin-versant périurbain : l'Yzeron (ouest lyonnais). Complémentarité de l'analyse des données, de la modélisation et de la cartographie de l'occupation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacqueminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kermadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Journées de climatologie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01313056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du régime hydrologique d'un bassin-versant péri-urbain : l'Yzeron (ouest lyonnais). Complémentarité de l'analyse des données, de la modélisation et de la cartographie de l'occupation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacqueminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kermadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Journées de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01311894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In stream natural and enhanced self purification capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Scientific Conference on Water, Climate and Environment, BALWOIS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Ohrid, Macedonia. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modelling of aquatic Macrophytes in a large alluvial stream and Ecohydrological perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Herouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HydroEco2011, Hydrology and Ecology: Ecosystems, Groundwater and Surface Water Pressures and Options</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Vienna, Austria. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological variability effect on benthic and hyporheic biotic indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InBioprocess</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Lyon, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les caractéristiques hydro-géomorphologiques associées aux rivières péri-urbaines et comment quantifier le risque d’incision ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Grospretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impacts de l'urbanisation sur les rivières périurbaines. Compréhension et modélisation des phénomènes hydro-géomorphologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’OTHU, Jun 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the urban water cycle be sustainable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Radojevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IAPRW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Machern, Germany. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can urban water cycle be sustainable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Radojevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third European Regional Workshop of InterAcademy Pannel Water Programme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Zakopane, Poland. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying river restoration knowledge in flood mitigation schemes: RIVERSCAPES as supports for dialog between dry dam designers and biologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lenar Matyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lapuszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ratomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference on Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Avignon, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flood risk mitigation using dry reservoirs in a global change perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Radojevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth World FRIEND Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Fez, Morocco. pp.119-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban flood risk components analysis and mitigation in a rapidly expanding urban area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Radojevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Shanghai, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AVuPUR project (Assessing the Vulnerabiliy of Peri-Urbans Rivers): experimental set up, modelling strategy and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Debionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Novatech 2010 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Research to Operational Biomonitoring of Freshwaters: A Suggested Conceptual Framework and Practical Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marsalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Scientific Conference BALWOIS 2010, on Water Observation &amp; Information System for Decision Support</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Ohrid, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réduire l'impact du développement périurbain sur les petits cours d'eau ? Cas de l'ouest lyonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborations entre collectivités et laboratoires de recherche autour de l'hydrologie urbaine : Intérêt, modalités, résultats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Nantes, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban development and extreme flow regime changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Radojevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth World FRIEND Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Fez, Morocco. pp.314-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-conception of flood management solutions: riverscapes to facilitate dialog between dry dam designers and biologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lenar Matyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lapuszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ratomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balwois 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Ohrid, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet STIMM - Présentation Etude d'un dispositif de stimulation du métabolisme microbien en cours d'eau urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cournoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PIR Ing Eco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la modélisation débit durée- fréquence pour caractériser l'impact de l'urbanisation sur les régimes hydrologiques WP 3-b- modèles globaux WP 4-d-scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3eme réunion AVUPUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Nantes, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flood risk mitigation using dry reservoirs in a global change perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Radojevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS Scientific Assembly, workshop on Flood Risk Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Hyderabad, India. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle possible du développement périurbain face aux inondations urbaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CNFSH-2009 : Inondations urbaines : quelles synergies pour les recherches hydrologiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Marne la Vallée, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dérivation des courbes débit-durée-fréquence des chroniques de débit du bv de l'Yzeron WP 1- analyse des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme réunion projet AVUPUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Lyon, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining riverscapes types as supports for discussion between flood management and ecological requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lenar Matyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ratomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Witkowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Policy 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Prague, Czech Republic. pp.169-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma méthodologique pour la gestion des petits cours d'eau périurbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Grospretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme Journée Technique de l'OTHU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodological Approach To Quantify The Effect Of Flow Variability On Aquatic Population Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balwois 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Orhid, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00590892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préconisation de gestion physique de petits hydrosystèmes péri-urbains : l'exemple du bassin de l'Yzeron (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Grosprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion physique des cours d'eau : bilan d'une décennie d'ingénierie écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Namur, Belgique. pp.177-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00662391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of combined sewer overflows on a periurban stream ecosystem: Methodological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium "New directions in Urban Water Management"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioindication de l'effet des rejets de temps de pluie sur les sédiments fins des hydrosystèmes urbains: expériences canadiennes et françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Grapentine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Rochfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marsalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2007 - 6ème Conférence sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / Sixth International Conference on Sustainable Techniques and Strategies in Urban Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between aquatic vegetation and flow conditions in a large alluvial river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Breugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Herouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Ecohydralics Christchurch, NZL, 18-23 february 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Christchurch, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer l'évolution du risque d'inondation et de ses causes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journée technique de l'OTHU séminaire ZABR, Lyon, 25 janvier 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A focus on PeriUrban development and Aquatic System management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Monash, Melbourne, AUS, 02 février 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Système d'Intégration des Connaissances (SIC) dédié au bassin versant atelier de l'Yzeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Asté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Badji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque STIC 2007, Lyon, 13-15 novembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments d'hydrologie dans le bassin de l'Yzeron : des zones rurales aux zones périurbaines et urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gnouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Gé_Eau_Graphies : La ressource en eau dans les hydrosystèmes périurbains. Enjeux, gestion, restauration. L'exemple de l'Yzeron, Université Lyon 2 Bron, 03 mars 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingénierie écologique sur l'Yzeron: expérience d'une rivière périurbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journée thématique de la Zabr : l'ingénierie écologique des cours d'eau : quelles évolutions depuis 20 ans, Valence, 20 juin 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.19-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ressource en eau dans les hydrosystèmes périurbains. Enjeux, gestion, restauration. L'exemple de l'Yzeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Gé_Eau_Graphies, Université Lyon 2, Bron, 03 mars 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the WISTOO model on the Yzeron catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gnouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoNet Seminar, Lyon, 25-11-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'information pour la gestion des milieux aquatiques périurbains : conceptualisation et revue bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Eaux et Territoires. Quelles représentations pour le Système Eau et Territoires ? ,ENGREF, Paris, 9-10 juin 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques des apports trophiques naturels et anthropiques le long d'un cours d'eau dans un gradient rural-urbain : apport du traçage environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gnouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ièmes journées scientifiques du Groupe Français d'Humidimétrie et des Transferts en Milieux Poreux (GFHN) organisés par l'Ecole Nationale d'Ingénieurs de Tunis, Tunis, TUN, 20-25 novembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow variability analysis with regard to in-stream ecology in A large French basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BALWOIS conference Ohrid, MKD, 25-29 May 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension et dynamique de la zone hyporhéique du Bassin Versant de Recherche et d'Expérimentation de Grézieu-La-Varenne 2,8 km²) à l'Ouest de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gnouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interrégional BV Future : savoirs et savoir-faire sur les bassins versants, Vannes, 20-22 avril 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension et dynamique de la zone hyporhéique du bassin versant de Recherche et d`Expérimentation de Grézieu-La-Varenne (2.8 km²) à l`Ouest de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gnouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interrégional BV Future : Savoirs et savoir-faire sur les bassins versants, Vannes, 20-22 avril 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the hyporheic fluxes in a headwater stream exposed to combined sewer overflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ruysschaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th international symposium on ecohydrolics, Madrid, ESP, 12th-17th September 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic and hyporheic invertebrate assemblages versus hydrological dynamics and water quality in a porous bottom headwater stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Ecohydrolics, Madrid, ESP, 12th-17th September 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional and inter-scales flow regimes variability analysis to define environmental flow patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Ecohydrolics, Madrid, ESP, 12th-17th September 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréciation et suivi de l'état écologique d'un ruisseau périurbain soumis à des rejets urbains de temps de pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fropier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire OTHU, Lyon, 25 septembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of combined sewer overflows transfer and self-purification into a small river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ruysschaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First world wide workshop for junior environmental scientists. Discharged urban waters: ressource or risk, Vitry sur Seine, 21-24 May 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water level time-series analysis for bank-full flow studies in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River flow 2002 international conference on fluvial hydraulics, Louvain la neuve, BEL, 4-6 septembre 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Belgium. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des échelles spatio-temporelles de scrutation d'un hydrosystème soumis aux rejets urbains de temps de pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alfakih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEMCEA, Nancy, 6-27 mai 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.55-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régimes hydrologiques : des concepts et modèles adaptés au développement des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bendjoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Galea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PNRH, Toulouse, mai 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France. pp.45-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité inter-annuelle des assemblages piscicoles en relation avec le régime hydrologique : le bas Rhône à Montélimar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Carrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème congrès international de limnologie-océanographie, Bordeaux, 7-10 Septembre 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of an ecological reference flow : support by modeling the habitat of a key species, the nothern pike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd international symposium on habitat hydraulics Ecohydraulics 2000, Québec, CAN, juin 1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Quebec, Canada. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likelihood expression of hydrological structuring events for brown trout population dynamics : methodological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd international symposium on habitat hydraulics Ecohydraulics 2000, Québec, CAN, juin 1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Canada. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de typologie hydroécologique de la variabilité des écoulements en rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malafosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la société hydrotechnique de France Crues et inondations 23èmes journées de l'hydraulique, Nîmes, 14-15-16 septembre 1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, France. pp.309-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02574786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude exploratoire de la variabilité des régimes hydrologiques : application aux besoins hydrobiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malafosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd international conference on FRIEND flow regimes from international experimental and network data, Braunschweig, DEU, 11-15 octobre 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Allemagne. pp.503-510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02574767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variations of physical habitat for brown trout in hydropeaking situations : methodological approach tested in two French streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lauters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sabaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitat-hydraulics Symposium, NOR, 18-20 August 1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Norway. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques d'habitat et dynamique de populations de truite : application à des régimes hydrologiques naturels et fluctuants (éclusées)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international Relations entre le poisson et son habitat : théories méthodes et applications, Lyon, 6-8 décembre 1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, France. pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02574768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude extrapolatoire de la variabilité des régimes hydrologiques : application aux besoins hydrobiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malafosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 nd international conference on FRIEND "Flow regimes from international experimental and network data", Braunschweig, RFA, 11-15 Octobre 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.503-510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new tool to interpret magnitude and duration of fish habitat variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sisors II, CSK, 3-6 August 1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of vegetal cover on flood hydrology : validation by both upscaling and downscaling simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Galea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 th Conference of the European Network of Experimental and Representative Bassins, University of Oxford, Wallingford, GBR, 29 September - 2 October 1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, United Kingdom. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les eaux claires parasites dans les réseaux sanitaires et l'état hydrique du sol : modèle conceptuel de simulation des mécanismes : résumé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème journée GFHN 90, Aix-en-Provence 11-12 décembre 1990</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proxy data of surface water floods in rural areas: application to the evaluation of the IRIP intense runoff mapping method based on rainfall radar, satellite remote sensing and machine learning techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium 2022 ESA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailor Made Socio Economic Approaches for Integrated Water Management in Rural to Urban Driven Mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranya Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eslam Salama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dine Ihab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherif Abu El-Magd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africa Water Association annual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Kampala, Uganda</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel de l'imagerie satellitaire à haute résolution pour évaluer et cartographier les dommages causés par le ruissellement intense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Favro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risque Ruissellement : Diagnostic et Solutions - co-organisation SHF-ANEB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailor-Made Socio Economic Approaches for Integrated Water Management in Rural to Urban Driven Mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranya Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salama Eslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Ihab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherif Abu El-Magd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoWat, 20th WaterNet/Water Research Fund for Southern Africa/Global Water Partnership (WARFSA/GWP-SA) Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Johannesburg, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multidurée de chroniques pluviométriques et estimations de pluies de bassin : fonctionnalités génériques et spécificités en climat semi-aride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bautista Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gonzalez Sosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43e journées scientifiques du GFHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Barcelone, Espagne. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing various approaches for flash flood forecasting in the Yzeron periurban catchment (150 km2) south-east Lyon, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Javelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pejalovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of a surface runoff susceptibility mapping method and test on the Lezarde catchment (Paris basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making the best use of ecological and efficiency indicators to guide flood risk project management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoHydrology' 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.7, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÔLE DE L'OCCUPATION DU SOL VIS À VIS DE LA MODÉLISATION DES FLUX ENERGÉTIQUES ET HYDRIQUES EN MILIEU URBAIN ET PÉRIURBAIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution de la 3e prospective nationale de recherche 2013/2017 en Surfaces et Interfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l'occupation du sol vis-à-vis de la modélisation des flux énergétiques et hydriques en milieu urbain et péri urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution de la 3e prospective nationale de recherche 2013/2017 en Surfaces et Interfaces Continentales, Prospective INSU SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l’occupation du sol sur la modélisation des flux énergétiques et hydriques en milieu urbain et périurbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution de la 3ème prospective nationale de recherche INSU 2013/2017. Surfaces et interfaces continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de l'aléa inondation. Construire et interpréter des cartes d'extension de crue probabilistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises nationales des risques naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bordeaux, France. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-conception d'ouvrages de prévention des inondations : une typologie de riverscapes au service du dialogue inter-disciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lenar Matyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Assises Nationales du Risque Naturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Bordeaux, France. pp.4, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser les riverscapes pour aider les spécialistes en gestion des inondations et en écologie à travailler ensemble. Application à la conception de barrages à pertuis ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lenar Matyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMECH - Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Clermont-Ferrand, France. pp.1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVuPUR: Evaluation de la vulnérabilité des rivières péri-urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Debionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'Avancement du Programme Vulnérabilité : Milieux et Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Lyon, France. pp.1, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des eaux pluviales en ville | 20 ans de recherche au service de l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRAIE. , 2022, 9782917199107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Solutions for Environmental Pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Armani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranya Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley, 1, 2022, </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119827665.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training course on flood risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biljana Radojevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic habitats in sustainable urban water management: science, policy and practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marsalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNESCO Publishing; Taylor and Francis, pp.229, 2008, 041545350X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2. Les projets d'ingénierie écologique : des actions multi-bénéfices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boissery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Daloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie écologique appliquée aux milieux aquatiques. Pour qui ? Pour quels bénéfices ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTEE, pp.20-127, 2018, 978-2-490-60400-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des hydrosystèmes périurbains en réponse aux changements paysagers : l’exemple de l'Ouest lyonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Grospretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux marges de la ville : Paysages, Sociétés, Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'harmattan, pp.123-139, 2015, 978-2-343-06006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les crues et les inondations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie écologique appliquée aux milieux aquatiques pourquoi ? comment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTEE, pp.68-83, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban aquatic habitats: characteristcs and functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marsalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic habitats in sustainable urban water management: science, policy and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO, pp.9-24, 2008, 978-92-3-104062-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing stream bio-assimilation capacity to cope with combined sewer overflows, Lyon, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marsalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic habitats in sustainable urban water management: Science, policy and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, UNESCO Publishing, pp.187-192, 2008, 978-0-203-93249-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface water-groundwater exchange processes and fluvial ecosystem function: an analysis of temporal and spatial scale dependency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.B. Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vervier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydroecology and Ecohydrology, Wood P.J., Hannah A.M., Sadler J.P.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-111, 2007, : 9780470010174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection maps for pluvial flood deteriorations at pixel level using the FuSVIPR method for three Mediterranean events in France + one event in South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8005804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection maps for pluvial flood deteriorations at plot level using the SPCD method for three Mediterranean events in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8004718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complément d'analyse bibliographique sur les liens entre bocage, ruissellement et inondations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Armani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecohydrological approach, an asset for the FRIEND network - Advantages of cross-sharing events between FRIEND and ECOHYDROLOY program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arduino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de sujet de thèse sur l’utilisation des données satellites en appui à la validation de modèles de ruissellement intense.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“ Unesco global Ecohydrology Demosite meeting”, 1-4 july 2019 – Putrajaya – Malaysia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche du potentiel écologique dans une rivière urbaine fortement modifiée : note de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet IRIP: Cartographie du risque d'inondation par ruissellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dehotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d'étude sur la Cartographie du risque d'inondation lié au Ruissellement Pluvial Intense (RPI) dans la gestion des eaux pluviales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dehotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data requirements for integrated urban water management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.259-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On flow variability and stream ecosystem evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Quality Technical Support Program : Emerging Concepts for Integrating Human and Environmental Water Needs in River Basin Management, Final report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional hydrological determinants for instream ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRIEND projects H-5-5 and 1.1 Third report : 1994-1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.386-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1 : bases de données internationales des Groupes FRIEND = Chapter 1 : international FRIEND Group Data Bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.G. Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Maria Manea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRIEND projects H-5-5 and 1.1 Third report : 1994-1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.31-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8 : hydrologie régionale, gestion intégrée des eaux, et quelques pistes d'avenir pour FRIEND = Chapter 8 : regional hydrology, integrated water management, and some futures for FRIEND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Givone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRIEND projects H-5-5 and 1.1 Third report : 1994-1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.371-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data selected for the AMHY database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRIEND projects H-5-5 and 1.1 Third report : 1994-1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.43-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrologie : recherche d'une typologie des cours d'eau du bassin versant de la Loire à l'usage de l'hydrobiologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIR Poisson, programme "modèles d'habitat", 1992-1994, modélisation de l'utilisation spatio-temporelle de l'habitat par les poissons : exemples de la truite, de l'ombre commun, et du barbeau fluviatile, SOUCHON Y., GAUDIN P.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de la mission réalisée du 21 au 26 octobre 2019 à Dakar (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective design of constructed porous ramps to trap organic matter during low flows and process it during medium to high flow periods.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action 4.1.4 IRIP VALID 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejdane Ben-Salem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action 4.1.3 IRIP USERS 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjima Bouamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejdane Ben-Salem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance à maîtrise d’ouvrage sur Cartographie des risques inondation et associés liés au ruissellement intense pluvial dans la région Pays de Loire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; DREAL Pays de Loire. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets de recherche du Réseau REUSE et du Carnot Eau &amp; Environnement pour accélérer le déploiement de solutions innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lombard-Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Rose Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief Report on ECOTUN 2022 and Demosite Proposal in Ghar El Melh Lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalika Makarius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE Clermont-Auvergne-Rhône-Alpes; SOKOINE UNIVERSITY OF AGRICULTURE TZA. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTO ALEA (Zones inondables) 4.1.3 : IRIP Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjima Bouamara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE RiverLy. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTO ALEA (Zones inondables) action 4.1.4 : IRIP Valid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Conteras Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Sagnimorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE RiverLy; CNES - Centre national d'études spatiales; ONERA -- The French Aerospace Lab. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAPPORT D'ACTIVITÉ SCIENTIFIQUE OTHU 2017/2021 / NOVEMBRE 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OTHU (Observatoire de Terrain en Hydrologie Urbaine). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet RIZHU : Ruissellement Intense et Zones Humides / Action 65 de l’accord cadre Agence de l’Eau RMC et INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Armani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjima Bouamara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTO ALEA (Zones inondables) 4.1.6. : IRIP test plugin pour QGIS3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR-RiverLy. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTO ALEA (Zones inondables) 4.1.3 : Indicateurs du Ruissellement Intense Pluvial et données Satellites (IRIP_SAT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR-RiverLy. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTO ALEA (Zones inondables) 4.1.4.c : Intégration des Lames d’Eau Radar dans la méthode IRIP : IRIP_LER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pinta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR-RiverLy. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTO ALEA (Zones inondables) 4.1.7. : Régionalisation des paramètres IRIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Abekhzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR-RiverLy. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie du ruissellement. Application des méthodes SHYREG et IRIP sur deux cas d'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2019, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTO ALEA (Zones inondables) 4.1.c : Irip_Sat : Indicateurs du Ruissellement Intense Pluvial et données Satellites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Favro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE RiverLy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTO ALEA (Zones inondables) 4.1.e (ex 415) : Etude d’une version « Internet » de la méthode IRIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teyssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE RiverLy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTO ALEA (Zones inondables) 4.1.d : Irip_RIZHU : Gestion des inondations par ruissellement au moyen de la reconquête des zones humides (Irip_RIZHU)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Fontanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Armani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR-RiverLy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTO ALEA (Zones inondables) 4.1.4 : Améliorations de la méthode IRIP au niveau national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Favro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouthière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR-RiverLy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de collaboration entre H2O’Lyon d’école universitaire de recherche des sciences de l’eau et des hydrosystèmes de l’université de Lyon (UdL), France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Gonzalez Sosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2019, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">action 416 : Gestion des inondations par ruissellement au moyen de la reconquête de zones humides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole-Laure Da</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE RiverLy. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WATER JOINT PROGRAMMING INITIATIVE WATER CHALLENGES FOR A CHANGING WORLD 2018 JOINT CALL Closing the Water Cycle Gap To Ally Technology, Nature and Society for integrated urban water management ATENAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vierikko Kati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Regional Centre for Ecohydrology. 2018, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance, prévision des crues et inondations dans le bassin de l'Yzeron : Étude de définition d'un système d'interprétation des relations entre la saturation des sols, les précipitations et les débits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lagouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2018, pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4.1.4 : Améliorations de la méthode IRIP au niveau national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE Lyon-Grenoble-Auvergne-Rhône-Alpes. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude Hydrologique des débits de plein-bord des cours d'eau de tête des bassins versants (TBV) du Champalaune et du Quincampoix (dep. Ille-et-Vilaine, 35) JUIN 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRAE UR-RiverLy. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Conference FRIEND-Water, 6-8 November 2018, Beijing Minute of the side-event on &amp;quot;Collaboration between FRIEND & EcoHydrology networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orange Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRAE. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress meeting minutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranya Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Abdelwahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Namour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRAE RiverLy; SRTA-City. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web version design of the IRIP method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROGRAMME MEEM (DGPR / SRNH) -IRSTEA 2017 Connaissance et prévention des risques naturels et hydrauliques Evaluation et Prévention du Risque Action 414 : Cartographies des risques liés aux inondations par Ruissellement Intense Pluvial (IRIP) DECEMBRE 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Bonne-C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Ekoko-Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cerdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Irstea. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise de l’inondation par ruissellement intense suite à l’orage du 07/06/2016 sur la commune de Lucheux (80)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bonnet Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gonzales Soza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2016, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise 'ruissellement intense', Vallon des Combes, Commune de Biot (06). Analyse et connaissance de l'événement du 03/10/2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gonzales Soza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2016, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la méthode IRIP : application de la méthode IRIP sur le bassin versant de la Lézarde (TRI du Havre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l'aléa inondation. Analyses de méthodes et d'exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2013, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l'aléa ruissellement. Inventaire des éléments de validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bonnet Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2013, pp.127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Vulnerability of PeriUrban Rivers. Rapport scientifique final du projet AVuPUR (ANR-07-VULN-01)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacqueminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport technique du projet IRIP : Cartographie de l'aléa ruissellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dehotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2011, pp.76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIP Project: Literature report on the flood by runoff mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dehotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action 11 : Evaluation du potentiel écologique dans une rivière urbaine fortement modifiée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, caractérisation et devenir des différentes composantes des eaux pluviales potentiellement toxiques pour les milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guedri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Angerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions exploratoires : Evaluation du risque de ruissellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dehotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Nedelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d'observatoire du bassin de l'Yzeron. Rapport Phase 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STIMMM : Etude d'un dispositif de STIMulation du Métabolisme Microbien en cours d'eau urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cournoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des rivières périurbaines : Développement de l'outil SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2008, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des flux de pollution générés par temps de pluie sur cinq bassins versants urbains ou péri-urbains. Convention MATE 060/01. Rapport final période 2001 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur le &amp;quot; Concept d'ambiance écologique dans les systèmes aquatiques continentaux &amp;quot; (concept EASY) : Résultats acquis et Perspectives 2002-2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2002, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l'hydrologie dans la structuration des communautés de poissons des cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2002, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action structurante du département GMA &amp;quot; Etat écologique &amp;quot;. Programme CAPHYR : CAdre PHYsique de Référence présenté au titre du TR HYDRECO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Andriamahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2000, pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPI de Génissiat. Détermination des hydrogrammes de crues de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2000, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inondabilité du ruisseau du Ravin et de son bassin versant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tschudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1997, pp.130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des ressources en eau et des risques associés : hydrologie, écosystèmes aquatiques et effacement des barrages : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najiba Chkir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Galea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1995, pp.83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur l'évaluation des ressources en eau et des risques associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Degoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leviandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1993, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02574999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l'influence du couvert végétal sur les crues de l'Ardières à Beaujeu et de la Vauxonne à Buyon (bassins versants du Beaujolais) par les modèles GR3(j) et Qdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Galea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1991, pp.135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etiages dans les départements du Gard et de l'Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Supadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1990, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId691"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.79790940767px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pascal Breil </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherche en EcoHydrologieRG H-index : 22</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal-breil-inrae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0691-608X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112267181</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PhD in Civil Engineering - specialization in water management issues</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping pluvial flood-induced damages with multi-sensor optical remote sensing: a transferable approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (9), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15092361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tempête Alex du 2 octobre 2020 dans les Alpes-Maritimes : une contribution de la communauté scientifique à l’estimation des débits de pointe des crues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Payrastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnifait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul C. Astagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LHB Hydroscience Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 108 (1), pp.2082891. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/27678490.2022.2082891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à une meilleure explicitation du vocabulaire dans le domaine des solutions dites « alternatives » de gestion des eaux pluviales urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Cherqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Afrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Barjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Boumahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.103-119. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/tsm/202205103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proxy Data of Surface Water Floods in Rural Areas: Application to the Evaluation of the IRIP Intense Runoff Mapping Method Based on Satellite Remote Sensing and Rainfall Radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (3), pp.393. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14030393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A repeatable change detection approach to map extreme storm-related damages caused by intense surface runoff based on optical and SAR remote sensing: Evidence from three case studies in the South of France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 182, pp.153 - 175. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2021.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Heavy Metal Pollution Hazard in Sediments of Lake Mariout, Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Abu El-Magd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.H. Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.H. Pienaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 176, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2021.104116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecohydrologie urbaine et changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Faty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IAHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 384, pp.331 - 336. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/piahs-384-331-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNIFFER : un dispositif de prélèvement des gaz émis par les sédiments d’un cours d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Gervaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Poly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (4), pp.223-233. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/i2m.200407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel de l'imagerie optique satellitaire à haute résolution pour détecter les dommages engendrés par des épisodes pluvieux extrêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Favro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, pp.66-74. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2020059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of streambed bacterial groups to cycles of low‐flow and erosive floods in a small peri‐urban stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Caurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (4), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eco.2206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to use proxy data of runoff-related impacts for the evaluation of a model mapping intense storm runoff hazard: application to the railway context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilly-Rose Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (4), pp.947-966. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-20-947-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bocage et inondation : peut-on généraliser l'effet de laminage des ruissellements aux crues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Armani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30, pp.48-53. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2019.4.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the role of hydraulic conductivity on the contribution of the hyporheic zone to in‐stream nitrogen uptake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Mendoza‐lera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Foulquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugènia Martí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (7), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eco.2139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les solutions fondées sur la nature pour accorder la prévention des inondations avec la gestion intégrée des milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Meriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26, pp.36-41. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.26.07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A surface runoff mapping method for optimizing risk assessment on railways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 110 (part B), pp.253-267. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2018.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des zones humides pour la prévention des inondations par ruissellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26, pp.62-65. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2018.26.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer des inondations par des ouvrages dispersés sur le bassin versant : principes et méthodes de diagnostic d'efficacité probabiliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Royet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23, pp.34-41. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2017.23.07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Driven Microbiological Contamination of Benthic and Hyporheic Sediments of an Intermittent Peri-Urban River Assessed from MST and 16S rRNA Genetic Structure Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ribun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Colinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (19), pp.15. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.00019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring, modelling and managing the natural processes related to water flows - the social values of the related ecosystem services. (Editorial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology and Hydrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (1), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecohyd.2017.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hydromorphologie, une dimension-clé pour l’étude interdisciplinaire des petits hydrosystèmes périurbains (bassin de l’Yzeron, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Grospretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 67, pp.161-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description and evaluation of a surface runoff susceptibility mapping method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 541 (PART A), pp.495-509. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.05.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assurer la maitrise du ruissellement grâce aux zones humides au voisinage des infrastructures de transport dans une perspective de conservation de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fressignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Matillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Nullans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hors-série 24, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.17406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of toxicity within different compartments of a peri-urban river subject to combined sewer overflow discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Becouze-Lareure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thiebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 539, pp.503-514. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.08.128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ruissellement, comprendre pour diagnostiquer et agir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dehotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techni.Cités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, mars 2015, pp.21-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stream pollution concentration in riffle geomorphic units (Yzeron basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 532, 532, pp.80-90. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.05.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting surface runoff location in a small catchment using distributed and simple observation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicael Dehotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Lagouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 525, pp.113 - 129. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.02.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre de la méthode de cartographie du ruissellement IRIP pour l'analyse des risques liés aux écoulements sur l'infrastructure ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dehotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Laverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hasnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.56-64. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/20150069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and conclusions to the International Symposium on Ecohydrology, Biotechnology and Engineering: Towards Harmony between the Biogeosphere and Society on the basis of Long-Term Ecosystem Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Moss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bidoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pietrowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bourgeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology and Hydrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecohyd.2014.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of the impact of urbanization on the hydrological regime of a medium-sized periurban catchment in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lagouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 485, pp.5-23. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.04.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01620543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of ecohydrology in creating more resilient cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology and Hydrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, pp.113-134. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecohyd.2013.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeomorphic adjustements of sream channels disturbed by urban runoff (Yzeron river basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gropretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 485, pp.24-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01220619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen patterns in subsurface waters of the Yzeron stream: effect of combined sewer overflows and subsurface-surface water mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Aucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (12), pp.2632-2637. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2013.531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen changes between rural and peri-urban stream subsurface waters (Yzeron stream, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Aucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.36-39. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeps.2013.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are periurban areas key places to mitigate urban inundations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Radojevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Flood Risk Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (2), pp.124-134. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1753-318X.2012.01166.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeomorphic adjustments of stream channels disturbed by urban runoff (Yzeron river basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Grospretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Albert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 485, pp.24-36. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.01.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Approach of the Ecotoxicological Impact of a Combined Sewer Overflow on a Peri-Urban Stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Becouze-Lareure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Resource and Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (4), pp.984-992. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jwarp.2012.411114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00766560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Water Framework Directive requires new tools for a better water quality monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E - WAter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, pp.on-line</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00811608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of organisms in hyporheic processes: gaps in current knowledge, needs for future research and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marmonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Archambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Belaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bougon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (3), pp.253-266. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/limn/2012009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00736087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Water Framework Directive requires new tools for a better water quality monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-Water official publication of the European Water Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From research to operational biomonitoring of freshwaters: a suggested conceptual framework and practical solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marsalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology and Hydrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (1), pp.9-20. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/v10104-012-0004-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-conception of integrated flood management solutions: riverscapes to facilitate dialog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lenar-Matyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Lapuszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology and Hydrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (1-2), pp.107-120. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/v10104-011-0031-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using hydro-geomorphological typologies in functional ecology: Preliminary results in contrasted hydrosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trémolières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (12), pp.539-548. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pce.2009.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using hydro-geomorphological typologies in functional ecology: Preliminary results in contrasted hydrosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tremolières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (12), pp.539-548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water observation and information systems for decision support: Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology and Hydrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (1-2), pp.3-6. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/v10104-011-0039-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of three methods to detect the overbank flow from water level time-series analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 24 (17), pp.2452-2464. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.7664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00564671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refinement of biomonitoring of urban water courses by combining descriptive and ecohydrological appoaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology and Hydrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (1), pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01229360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing impact of global change on flood regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Radojevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of climate change strategies and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (2), pp.167-179. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17568691011040416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refinement of biomonitoring of urban water courses by combining descriptive and ecohydrological approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology and Hydrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (1), pp.3-11. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/v10104-009-0047-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refinement of biomonitoring of urban water courses by combining descriptive and ecohydrological approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology and Hydrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (1), pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie des hydrosystèmes et méthodologies d'observations. Présentation du site de Grézieu-la-Varenne de l'Observatoire de terrain en hydrologie urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lagouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.33-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La zone hyporhéique, une composante à ne pas négliger dans l'état des lieux et la restauration des cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Dole-Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marmonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54, p. 3 - p. 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejets par temps de pluie en rivière péri-urbaine : diagnostic et gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gnouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau, l'INDUSTRIE, les Nuisances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 304, pp.78-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00661431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejets par temps de pluie en rivière péri-urbaine : diagnostic et gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gnouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue L'Eau, L'Industrie, Les Nuisances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 304, pp.78-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological impacts affecting endangered fish species: A spanish case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stewardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Jalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eisele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (5), pp.511-523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioassessment of wet-weather pollution impacts on fine sediments in urban waters by benthic indices and the sediment quality triad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Grapentine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Rochfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marsalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 56 (9), pp.13-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface and hyporheic oligochaete assemblages in a French suburban stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 564, p. 183 - p. 193. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-005-1718-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology and Hydrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (4), pp.351-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact des prélèvements d'eau pour l'irrigation sur les régimes hydrologiques des sous-bassins du Tescou et de la Séoune (bassin Adour-Garonne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Galea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vasquez Paulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18 (3), pp.273-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ecosystem Ambience System (EASY) in freshwater ecosystems: present results and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FBA news</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of hydrological and biotic processeson brown trout (Salmo trutta) population dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 59, pp.12-22. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/F01-186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers de nouveaux outils pour l'aide à la gestion des hydrosystèmes : couplage des recherches physiques et biologiques sur les cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Andriamahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 10, supp. 1, pp.26-41. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1240-1307(02)80132-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between hydrology and cyprinid reproductive success in the lower Rhône at Montélimar, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv fuer Hydrobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 151 (3), pp.427-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling temporal variations of physical habitat for brown trout (Salmo trutta) in hydropeaking conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lauters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sabaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulated rivers: research and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 12 (2-3), pp.317-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02574352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles approches pour synthétiser le fonctionnement physique des écosystèmes d'eaux courantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Herouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin français de la pêche et de la pisciculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 337-338-339, pp.141-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques d'habitat et dynamique de populations de truite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin français de la pêche et de la pisciculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 337-338-339, pp.337-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02574130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new tool to interpret magnitude and duration of fish habitat variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulated rivers: research and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 10 (2-4), pp.281-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du couvert végétal sur l'hydrologie des crues, modélisation à validations multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Galea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrologie continentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 8 (1), pp.17-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drainage des eaux claires parasites par les réseaux sanitaires : de l'observation à l'élaboration d'un modèle prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Desbordes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, n °1, pp.45-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (120)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les terrasses agricoles urbaines et la réduction du ruissellement pluvial : un cas d’étude lyonnais.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejdane Ben-Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Courapied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriqué Gonzalez-Sosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023 : 11e Conférence internationale sur l'eau dans la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des espèces bactériennes indicatrices de l’impact des déversoirs d’orage sur les cours d’eau intermittents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien C.M. Pozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Dominguez-Lage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Bouchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Marjolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wessam Galia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023 :11e Conférence internationale sur l'eau dans la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substitution des indicateurs topographiques par une approche à l’aide de géomorphons dans la méthodologie IRIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023 : 11e Conférence internationale sur l'eau dans la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOWAT Traitement des Eaux usées en Zone rurale aride pour la Désalinisation et l’Irrigation des Sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranya Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salama Eslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Ihab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherif Abu El-Magd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Forum mondial de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Diamniadio - Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimentation of a sand bio-filter in an arid region to reuse wastewater in agricultural irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOTUN 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Carthage, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upsacaling an ecohydrological solution: case of Lyon demosite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Namour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology for Water Security - 5. International Symposium of Healthy Rivers and Sustainable Water Resources Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Contexte pédoclimatique et ruissellement intense »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Abekhzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHF - Risque Ruissellement : Diagnostic et solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical evaluation of Agricultural terraces control on soil erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Erosion online Workshop 2022 - European Soil Data Centre (ESDAC) - Session on Erosion Mitigation &amp; Management Practices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESDAC JRC, Jun 2022, Ispra, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of agricultural terraces in regulating soil damage during intense overland runoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejdane Ben-Salem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Ecohydrology Workshop in Tunisia ECOTUN 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Carthage, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoWat : Traitement des eaux usées en zone rurale aridepour la désalinisation et l’irrigation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranya Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salama Eslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Ihab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherif Abu El-Magd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Forum Mondial de l'Eau, Dakar 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de l’approche écohydrologique pour simuler l’effet des terrasses agricoles afin d’adapter les sols en relief aux effets du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Sagnimorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan E. Contreras Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjima Bouamara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Intensification Durable 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tempête Alex du 2 octobre 2020 dans les Alpes-Maritimes : une contribution de la communauté scientifique à l’estimation des débits de pointe des crues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Payrastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnifait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul C. Astagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHF Hydrométrie 2021, De la mesure à la prise de décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Hydrotechnique de France, Nov 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche écohydrologique de la gestion du ruissellement : théorie et application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Faty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference of the Great Rivers of Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Cotonou, Bénin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03804923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised classification methods for automatic damage detection caused by heavy rainfall using multitemporal high resolution optical imagery and auxiliary data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV ISPRS Congress (2021 edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nice, France. pp.693-700, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B3-2021-693-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse des « données proxy » pour l'évaluation des cartographies des aléas liés au ruissellement intense pluvial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pinta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-conférence SHF-ANEB sur Risque ruissellement : diagnostic et solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexte pédoclimatique et ruissellement intense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Abekhzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Colloque "Risque ruissellement : diagnostic et solutions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Hydrotechnique de France, Nov 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailor-Made Socio Economic Approaches for Integrated Water Management in Rural to Urban Driven Mutations “SoWat” 2020 - Hydraulic design of Nagaa Diab pilot field for wastewater reuse (dark & grey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AfriAlliance Sowat project meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SRTA - City (Alexandrie), Dec 2020, Alexandrie (Egypte), Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of vegetation in the redistribution of infiltration in a semi-arid zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Berenice Garcia Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Gonzalez Sosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienna (virtual), Austria. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic et Solutions : LES OUTILS DE CARTOGRAPHIE DE L ALÉA ET DES RISQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lendemaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Piveteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATELIER DE DÉMONSTRATION du e-colloque Risque Ruissellement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité scientifique et technique de la SHF, Nov 2020, E-colloque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de l'exposition et de la vulnérabilité à l'aléa ruissellement Adaptation aux enjeux du réseau ferroviaire de la région Provence Alpes Côte d'Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilly-Rose Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHF - Risque Ruissellement : Diagnostic et Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailor-Made Socio Economic Approaches for Integrated Water Management in Rural to Urban Driven Mutations SoWat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amer Ranya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hosny Tarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salama Eslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab Dina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China-Africa Water Forum Series No. 7, Windhoek, Namibie (2019-07-22/27),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Windhoek, Namibia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EH demosite in Lyon periurban area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailor-made socio economic approaches for integrated water management in rural to urban driven mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranya Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Hosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eslam Salama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Ihab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherif Abu El-Magd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China-Africa Water Forum Series No. 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Windhoek, Namibia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an evaluation method for the IRIP method, mapping susceptibility to surface runoff, using proxy data: application to an 80 km railway using a runoff impact data base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium "Climate Change and Natural Hazards: coping with and managing hazards in the context of a changing climate"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Padova, Italy. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecohydrologie et Urbanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Hydrological Programme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dakar, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION D'UN OUTIL CARTOGRAPHIQUE POUR LA GESTION DU RUISSELLEMENT PLUVIAL INTENSE SUR LES VOIES FERREES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. R. Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Lambda Mu 21 « Maîtrise des risques et transformation numérique : opportunités et menaces »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDENTIFICACIÓN DE ZONAS POTENCIALES DE EROSIÓN Y DEPÓSITO DE CONTAMINANTES EN UNA CUENCA DE MONTAÑA CON CLIMA SEMIÁRIDO, MÉXICO.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Bautista-Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Gonzalez Sosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Journées Scientifiques du GFHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Barcelone, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UN ALGORITMO COMPUTACIONAL PARA LA ESTIMACIÓN DE VALORES FALTANTES DE PARÁMETROS DE VEGETACIÓN EN CLIMA SECO UTILIZANDO INFORMACIÓN PROVENIENTE DE SENSORES REMOTOS PARA EL ESTADO DE QUERÉTARO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime-Alberto Arteaga-Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Gonzalez Sosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Journées Scientifiques du GFHN · Barcelone (Esp.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Barcelone, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why a Global Network of Demonstration Sites in Ecohydrology? Arabic Countries Potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arduino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranya Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Zaki-Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Abdelwahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Dialogue: China-Africa Water Forum Series No. 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Sharm El Sheik, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an evaluation method for the IRIP method, mapping susceptibility to surface runoff, using proxy data: application to a 80 km railway using a runoff impact data base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th HyMeX workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Lecce, Italy. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an evaluation method for the IRIP method, mapping susceptibility to surface runoff, using proxy data: application to a 80 km railway using a runoff impact data base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to balance the ecohydrological functioning of headwater streams with their surrounding anthropogenic pressures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloquio Posgrado Facultad de Ingeniería</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Quérétaro, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary and interlocked spatial-temporal studies to enhance efficiency and sustainability of environmental management of streams impacted by urbanization (Yzeron catchment, city of Lyon, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Grospretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Flash Floods in Wadi Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban EH demosite proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology, Engineering Harmony for a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Faro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to balance the ecohydrological functioning of headwater streams with their surrounding anthropogenic pressures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Global FRIEND-Water Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des inondations à l'échelle d'un bassin versant, les défis du « multi-objectifs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gonzalez Sosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génie Végétal, Génie Ecologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing various approaches for flash flood forecasting in the Yzeron periurban catchment (150 km2) south-east Lyon, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Javelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ahrouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pejalovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th HyMeX workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Barcelona, Spain. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses des communautés bactériennes fécales benthiques à la variabilité hydrologique d’un petit cours d’eau péri-urbain : la Chaudanne, Ouest Lyonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Caurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42ièmes Journées Scientifiques du GFHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flood hazard mitigation by actions in the hillslopes: does the context change the assessment of efficiency?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benmamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Flood Risk Management (FLOODrisk 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lyon, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of post-event surveys of impacts on railways for the evaluation of the IRIP method for surface runoff mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Flood Risk Management (FloodRisk 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lyon, France. pp.10005, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20160710005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inondation pluviale et développement périurbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-R. Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. González-Sosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2016 - 9ème Conférence internationale sur les techniques et stratégies pour la gestion durable de l`Eau dans la Ville / 9th International Conference on planning and technologies for sustainable management of Water in the City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'identification des zones de concentration de pollution en cours d'eau péri-urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eschbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque Interdisciplinaire en Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénéfices des projets faisant appel à l’ingénierie écologique - Gestion « des crues » = de l’aléa inondation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Proust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollutec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lyon, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to reduce the impact of combined sewer overflows on rivers having a natural weak flow?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-N. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2016 - 9ème Conférence internationale sur les techniques et stratégies pour la gestion durable de l`Eau dans la Ville / 9th International Conference on planning and technologies for sustainable management of Water in the City</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen profile in the hyporheic zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marmonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guerold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts de l’urbanisation sur la réponse hydrologique des bassins périurbains: avancées sur les approches multi-échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6eme Journée Technique de l’OTHU : Gestion des eaux pluviales a différentes échelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de l’impact du ruissellement sur la plateforme ferroviaire avec la méthode IRIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dehotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorin Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Symposium International GéoRail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Marne la Vallée, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impact on flood generation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Radojevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dimkic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th global FRIEND-Water, Hydrology in a Changing World: Environmental and Human Dimensions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montpellier, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Ecohydrology: What it this? Introduction course to the Master Program in Urban Water Cycle. University of Algarve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Faro, Portugal. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet exploratoire RIZHU Opportunité d’une gestion du Ruissellement Intense autour du réseau ferroviaire pour favoriser la création de Zones HUmides ayant un potentiel écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Matillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dehotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Nullans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CILB/ITTECOP/FRB 2014, séminaire de lancement des projets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aquatic habitat analysis of an opportunistic human pathogen in a small peri-urban river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lejot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydraulics conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Trondheim, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01281005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of Urban Rivers EcoSystem Services... ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint EurAqua – WssTP workshop, NIVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Oslo, Norway. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Ecohydrology: can we conciliate reduction of floods with protection of stream ecosystem services?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Faro, Portugal. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen changes between rural and peri-urban stream subsurface waters (Yzeron stream, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Aucour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th international symposium on water-rock interaction (WRI 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Avignon, France. pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riverscapes as support for discussions between engineers and biologists: how to improve their formulations on a catchment with varied contexts and varied human impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology, Biotechnology &amp; Engineering Towards the Harmony between Biogeosphere and Society on the basis of Long Term Ecosystem Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water resources management in face of urban development and climate change: can ecohydrology bring some issues?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Radojevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Change Impacts on Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Belgrade, Serbia. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to pathogens flux simulation in a combined sewer system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mccarthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des eaux pluviales « urbaines » et « rurales » : comparer pour décloisonner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Henine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence Internationale sur l’Eau : 'CI. EAU-2013'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des eaux pluviales coule de source, de l’amont à l’aval, du rural à l’urbain et vice-versa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Henine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e conférence internationale Novatech, Stratégies et solution pour une gestion durable de l'eau dans la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecohydrology to reduce the impact of combined sewer overflows on small streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecohydrology, Biotechnology &amp; Engineering Towards the Harmony between Biogeosphere and Society on the basis of Long Term Ecosystem Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lodz, Poland. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental monitoring and water safety are claiming innovative tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lanteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du régime hydrologique d'un bassin-versant périurbain : l'Yzeron (ouest lyonnais). Complémentarité de l'analyse des données, de la modélisation et de la cartographie de l'occupation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacqueminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kermadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Journées de climatologie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01313056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du régime hydrologique d'un bassin-versant péri-urbain : l'Yzeron (ouest lyonnais). Complémentarité de l'analyse des données, de la modélisation et de la cartographie de l'occupation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacqueminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kermadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des Journées de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01311894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In stream natural and enhanced self purification capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Scientific Conference on Water, Climate and Environment, BALWOIS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Ohrid, Macedonia. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological variability effect on benthic and hyporheic biotic indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InBioprocess</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Lyon, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les caractéristiques hydro-géomorphologiques associées aux rivières péri-urbaines et comment quantifier le risque d’incision ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Grospretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impacts de l'urbanisation sur les rivières périurbaines. Compréhension et modélisation des phénomènes hydro-géomorphologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’OTHU, Jun 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the urban water cycle be sustainable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Radojevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IAPRW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Machern, Germany. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modelling of aquatic Macrophytes in a large alluvial stream and Ecohydrological perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Herouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HydroEco2011, Hydrology and Ecology: Ecosystems, Groundwater and Surface Water Pressures and Options</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Vienna, Austria. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying river restoration knowledge in flood mitigation schemes: RIVERSCAPES as supports for dialog between dry dam designers and biologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lenar Matyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lapuszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ratomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference on Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Avignon, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban flood risk components analysis and mitigation in a rapidly expanding urban area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Radojevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Shanghai, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AVuPUR project (Assessing the Vulnerabiliy of Peri-Urbans Rivers): experimental set up, modelling strategy and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Debionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Novatech 2010 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flood risk mitigation using dry reservoirs in a global change perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Radojevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth World FRIEND Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Fez, Morocco. pp.119-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Research to Operational Biomonitoring of Freshwaters: A Suggested Conceptual Framework and Practical Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marsalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Scientific Conference BALWOIS 2010, on Water Observation &amp; Information System for Decision Support</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Ohrid, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réduire l'impact du développement périurbain sur les petits cours d'eau ? Cas de l'ouest lyonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborations entre collectivités et laboratoires de recherche autour de l'hydrologie urbaine : Intérêt, modalités, résultats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Nantes, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban development and extreme flow regime changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Radojevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth World FRIEND Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Fez, Morocco. pp.314-319</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-conception of flood management solutions: riverscapes to facilitate dialog between dry dam designers and biologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lenar Matyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lapuszek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ratomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balwois 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Ohrid, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can urban water cycle be sustainable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Radojevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third European Regional Workshop of InterAcademy Pannel Water Programme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Zakopane, Poland. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la modélisation débit durée- fréquence pour caractériser l'impact de l'urbanisation sur les régimes hydrologiques WP 3-b- modèles globaux WP 4-d-scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3eme réunion AVUPUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Nantes, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flood risk mitigation using dry reservoirs in a global change perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Radojevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS Scientific Assembly, workshop on Flood Risk Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Hyderabad, India. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining riverscapes types as supports for discussion between flood management and ecological requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lenar Matyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ratomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Witkowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Policy 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Prague, Czech Republic. pp.169-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dérivation des courbes débit-durée-fréquence des chroniques de débit du bv de l'Yzeron WP 1- analyse des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme réunion projet AVUPUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Lyon, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle possible du développement périurbain face aux inondations urbaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CNFSH-2009 : Inondations urbaines : quelles synergies pour les recherches hydrologiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Marne la Vallée, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schéma méthodologique pour la gestion des petits cours d'eau périurbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Grospretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme Journée Technique de l'OTHU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet STIMM - Présentation Etude d'un dispositif de stimulation du métabolisme microbien en cours d'eau urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cournoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PIR Ing Eco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préconisation de gestion physique de petits hydrosystèmes péri-urbains : l'exemple du bassin de l'Yzeron (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Grosprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion physique des cours d'eau : bilan d'une décennie d'ingénierie écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Namur, Belgique. pp.177-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00662391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodological Approach To Quantify The Effect Of Flow Variability On Aquatic Population Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balwois 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Orhid, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00590892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between aquatic vegetation and flow conditions in a large alluvial river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Breugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Herouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Ecohydralics Christchurch, NZL, 18-23 february 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Christchurch, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A focus on PeriUrban development and Aquatic System management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Monash, Melbourne, AUS, 02 février 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer l'évolution du risque d'inondation et de ses causes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journée technique de l'OTHU séminaire ZABR, Lyon, 25 janvier 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Système d'Intégration des Connaissances (SIC) dédié au bassin versant atelier de l'Yzeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Asté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Badji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque STIC 2007, Lyon, 13-15 novembre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of combined sewer overflows on a periurban stream ecosystem: Methodological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium "New directions in Urban Water Management"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioindication de l'effet des rejets de temps de pluie sur les sédiments fins des hydrosystèmes urbains: expériences canadiennes et françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Grapentine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Rochfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marsalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2007 - 6ème Conférence sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / Sixth International Conference on Sustainable Techniques and Strategies in Urban Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments d'hydrologie dans le bassin de l'Yzeron : des zones rurales aux zones périurbaines et urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gnouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Gé_Eau_Graphies : La ressource en eau dans les hydrosystèmes périurbains. Enjeux, gestion, restauration. L'exemple de l'Yzeron, Université Lyon 2 Bron, 03 mars 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingénierie écologique sur l'Yzeron: expérience d'une rivière périurbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journée thématique de la Zabr : l'ingénierie écologique des cours d'eau : quelles évolutions depuis 20 ans, Valence, 20 juin 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.19-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ressource en eau dans les hydrosystèmes périurbains. Enjeux, gestion, restauration. L'exemple de l'Yzeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Gé_Eau_Graphies, Université Lyon 2, Bron, 03 mars 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'information pour la gestion des milieux aquatiques périurbains : conceptualisation et revue bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Eaux et Territoires. Quelles représentations pour le Système Eau et Territoires ? ,ENGREF, Paris, 9-10 juin 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the WISTOO model on the Yzeron catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Gadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gnouma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoNet Seminar, Lyon, 25-11-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques des apports trophiques naturels et anthropiques le long d'un cours d'eau dans un gradient rural-urbain : apport du traçage environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gnouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ièmes journées scientifiques du Groupe Français d'Humidimétrie et des Transferts en Milieux Poreux (GFHN) organisés par l'Ecole Nationale d'Ingénieurs de Tunis, Tunis, TUN, 20-25 novembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow variability analysis with regard to in-stream ecology in A large French basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BALWOIS conference Ohrid, MKD, 25-29 May 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension et dynamique de la zone hyporhéique du bassin versant de Recherche et d`Expérimentation de Grézieu-La-Varenne (2.8 km²) à l`Ouest de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gnouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interrégional BV Future : Savoirs et savoir-faire sur les bassins versants, Vannes, 20-22 avril 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension et dynamique de la zone hyporhéique du Bassin Versant de Recherche et d'Expérimentation de Grézieu-La-Varenne 2,8 km²) à l'Ouest de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gnouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interrégional BV Future : savoirs et savoir-faire sur les bassins versants, Vannes, 20-22 avril 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the hyporheic fluxes in a headwater stream exposed to combined sewer overflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ruysschaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th international symposium on ecohydrolics, Madrid, ESP, 12th-17th September 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic and hyporheic invertebrate assemblages versus hydrological dynamics and water quality in a porous bottom headwater stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Ecohydrolics, Madrid, ESP, 12th-17th September 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional and inter-scales flow regimes variability analysis to define environmental flow patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Ecohydrolics, Madrid, ESP, 12th-17th September 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréciation et suivi de l'état écologique d'un ruisseau périurbain soumis à des rejets urbains de temps de pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fropier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire OTHU, Lyon, 25 septembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of combined sewer overflows transfer and self-purification into a small river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ruysschaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nogueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First world wide workshop for junior environmental scientists. Discharged urban waters: ressource or risk, Vitry sur Seine, 21-24 May 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water level time-series analysis for bank-full flow studies in rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River flow 2002 international conference on fluvial hydraulics, Louvain la neuve, BEL, 4-6 septembre 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Belgium. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des échelles spatio-temporelles de scrutation d'un hydrosystème soumis aux rejets urbains de temps de pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alfakih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEMCEA, Nancy, 6-27 mai 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.55-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régimes hydrologiques : des concepts et modèles adaptés au développement des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bendjoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Charleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Galea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PNRH, Toulouse, mai 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France. pp.45-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité inter-annuelle des assemblages piscicoles en relation avec le régime hydrologique : le bas Rhône à Montélimar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Carrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème congrès international de limnologie-océanographie, Bordeaux, 7-10 Septembre 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of an ecological reference flow : support by modeling the habitat of a key species, the nothern pike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd international symposium on habitat hydraulics Ecohydraulics 2000, Québec, CAN, juin 1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Quebec, Canada. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likelihood expression of hydrological structuring events for brown trout population dynamics : methodological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd international symposium on habitat hydraulics Ecohydraulics 2000, Québec, CAN, juin 1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Canada. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de typologie hydroécologique de la variabilité des écoulements en rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malafosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la société hydrotechnique de France Crues et inondations 23èmes journées de l'hydraulique, Nîmes, 14-15-16 septembre 1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, France. pp.309-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02574786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude exploratoire de la variabilité des régimes hydrologiques : application aux besoins hydrobiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malafosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd international conference on FRIEND flow regimes from international experimental and network data, Braunschweig, DEU, 11-15 octobre 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Allemagne. pp.503-510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02574767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal variations of physical habitat for brown trout in hydropeaking situations : methodological approach tested in two French streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lauters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sabaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitat-hydraulics Symposium, NOR, 18-20 August 1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Norway. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude extrapolatoire de la variabilité des régimes hydrologiques : application aux besoins hydrobiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malafosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 nd international conference on FRIEND "Flow regimes from international experimental and network data", Braunschweig, RFA, 11-15 Octobre 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.503-510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques d'habitat et dynamique de populations de truite : application à des régimes hydrologiques naturels et fluctuants (éclusées)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international Relations entre le poisson et son habitat : théories méthodes et applications, Lyon, 6-8 décembre 1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, France. pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02574768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new tool to interpret magnitude and duration of fish habitat variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sisors II, CSK, 3-6 August 1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of vegetal cover on flood hydrology : validation by both upscaling and downscaling simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Galea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 th Conference of the European Network of Experimental and Representative Bassins, University of Oxford, Wallingford, GBR, 29 September - 2 October 1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, United Kingdom. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les eaux claires parasites dans les réseaux sanitaires et l'état hydrique du sol : modèle conceptuel de simulation des mécanismes : résumé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème journée GFHN 90, Aix-en-Provence 11-12 décembre 1990</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proxy data of surface water floods in rural areas: application to the evaluation of the IRIP intense runoff mapping method based on rainfall radar, satellite remote sensing and machine learning techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium 2022 ESA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel de l'imagerie satellitaire à haute résolution pour évaluer et cartographier les dommages causés par le ruissellement intense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Favro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risque Ruissellement : Diagnostic et Solutions - co-organisation SHF-ANEB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailor Made Socio Economic Approaches for Integrated Water Management in Rural to Urban Driven Mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranya Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eslam Salama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dine Ihab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherif Abu El-Magd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africa Water Association annual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Kampala, Uganda</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailor-Made Socio Economic Approaches for Integrated Water Management in Rural to Urban Driven Mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranya Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Hosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salama Eslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Ihab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherif Abu El-Magd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoWat, 20th WaterNet/Water Research Fund for Southern Africa/Global Water Partnership (WARFSA/GWP-SA) Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Johannesburg, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multidurée de chroniques pluviométriques et estimations de pluies de bassin : fonctionnalités génériques et spécificités en climat semi-aride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bautista Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gonzalez Sosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43e journées scientifiques du GFHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Barcelone, Espagne. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing various approaches for flash flood forecasting in the Yzeron periurban catchment (150 km2) south-east Lyon, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Javelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pejalovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of a surface runoff susceptibility mapping method and test on the Lezarde catchment (Paris basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making the best use of ecological and efficiency indicators to guide flood risk project management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoHydrology' 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.7, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de l'aléa inondation. Construire et interpréter des cartes d'extension de crue probabilistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises nationales des risques naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bordeaux, France. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l’occupation du sol sur la modélisation des flux énergétiques et hydriques en milieu urbain et périurbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution de la 3ème prospective nationale de recherche INSU 2013/2017. Surfaces et interfaces continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l'occupation du sol vis-à-vis de la modélisation des flux énergétiques et hydriques en milieu urbain et péri urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution de la 3e prospective nationale de recherche 2013/2017 en Surfaces et Interfaces Continentales, Prospective INSU SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÔLE DE L'OCCUPATION DU SOL VIS À VIS DE LA MODÉLISATION DES FLUX ENERGÉTIQUES ET HYDRIQUES EN MILIEU URBAIN ET PÉRIURBAIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution de la 3e prospective nationale de recherche 2013/2017 en Surfaces et Interfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-conception d'ouvrages de prévention des inondations : une typologie de riverscapes au service du dialogue inter-disciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lenar Matyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Assises Nationales du Risque Naturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Bordeaux, France. pp.4, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser les riverscapes pour aider les spécialistes en gestion des inondations et en écologie à travailler ensemble. Application à la conception de barrages à pertuis ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lenar Matyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMECH - Ecohydraulics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Clermont-Ferrand, France. pp.1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVuPUR: Evaluation de la vulnérabilité des rivières péri-urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Debionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'Avancement du Programme Vulnérabilité : Milieux et Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Lyon, France. pp.1, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des eaux pluviales en ville | 20 ans de recherche au service de l’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRAIE. , 2022, 9782917199107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Solutions for Environmental Pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Armani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranya Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley, 1, 2022, </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119827665.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training course on flood risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biljana Radojevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic habitats in sustainable urban water management: science, policy and practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marsalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNESCO Publishing; Taylor and Francis, pp.229, 2008, 041545350X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2. Les projets d'ingénierie écologique : des actions multi-bénéfices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boissery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Daloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie écologique appliquée aux milieux aquatiques. Pour qui ? Pour quels bénéfices ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTEE, pp.20-127, 2018, 978-2-490-60400-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des hydrosystèmes périurbains en réponse aux changements paysagers : l’exemple de l'Ouest lyonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Grospretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux marges de la ville : Paysages, Sociétés, Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'harmattan, pp.123-139, 2015, 978-2-343-06006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les crues et les inondations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie écologique appliquée aux milieux aquatiques pourquoi ? comment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTEE, pp.68-83, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban aquatic habitats: characteristcs and functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marsalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic habitats in sustainable urban water management: science, policy and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO, pp.9-24, 2008, 978-92-3-104062-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing stream bio-assimilation capacity to cope with combined sewer overflows, Lyon, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marsalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic habitats in sustainable urban water management: Science, policy and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, UNESCO Publishing, pp.187-192, 2008, 978-0-203-93249-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface water-groundwater exchange processes and fluvial ecosystem function: an analysis of temporal and spatial scale dependency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.B. Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vervier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydroecology and Ecohydrology, Wood P.J., Hannah A.M., Sadler J.P.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-111, 2007, : 9780470010174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection maps for pluvial flood deteriorations at pixel level using the FuSVIPR method for three Mediterranean events in France + one event in South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8005804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection maps for pluvial flood deteriorations at plot level using the SPCD method for three Mediterranean events in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8004718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complément d'analyse bibliographique sur les liens entre bocage, ruissellement et inondations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Armani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecohydrological approach, an asset for the FRIEND network - Advantages of cross-sharing events between FRIEND and ECOHYDROLOY program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arduino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de sujet de thèse sur l’utilisation des données satellites en appui à la validation de modèles de ruissellement intense.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“ Unesco global Ecohydrology Demosite meeting”, 1-4 july 2019 – Putrajaya – Malaysia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche du potentiel écologique dans une rivière urbaine fortement modifiée : note de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet IRIP: Cartographie du risque d'inondation par ruissellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dehotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d'étude sur la Cartographie du risque d'inondation lié au Ruissellement Pluvial Intense (RPI) dans la gestion des eaux pluviales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dehotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.D. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data requirements for integrated urban water management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.259-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On flow variability and stream ecosystem evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Quality Technical Support Program : Emerging Concepts for Integrating Human and Environmental Water Needs in River Basin Management, Final report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1 : bases de données internationales des Groupes FRIEND = Chapter 1 : international FRIEND Group Data Bases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.G. Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adina Maria Manea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRIEND projects H-5-5 and 1.1 Third report : 1994-1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.31-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8 : hydrologie régionale, gestion intégrée des eaux, et quelques pistes d'avenir pour FRIEND = Chapter 8 : regional hydrology, integrated water management, and some futures for FRIEND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Givone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRIEND projects H-5-5 and 1.1 Third report : 1994-1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.371-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data selected for the AMHY database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRIEND projects H-5-5 and 1.1 Third report : 1994-1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.43-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional hydrological determinants for instream ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRIEND projects H-5-5 and 1.1 Third report : 1994-1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.386-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrologie : recherche d'une typologie des cours d'eau du bassin versant de la Loire à l'usage de l'hydrobiologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIR Poisson, programme "modèles d'habitat", 1992-1994, modélisation de l'utilisation spatio-temporelle de l'habitat par les poissons : exemples de la truite, de l'ombre commun, et du barbeau fluviatile, SOUCHON Y., GAUDIN P.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de la mission réalisée du 21 au 26 octobre 2019 à Dakar (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective design of constructed porous ramps to trap organic matter during low flows and process it during medium to high flow periods.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Namour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action 4.1.4 IRIP VALID 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejdane Ben-Salem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action 4.1.3 IRIP USERS 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjima Bouamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wejdane Ben-Salem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance à maîtrise d’ouvrage sur Cartographie des risques inondation et associés liés au ruissellement intense pluvial dans la région Pays de Loire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; DREAL Pays de Loire. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets de recherche du Réseau REUSE et du Carnot Eau &amp; Environnement pour accélérer le déploiement de solutions innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Harmand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Lombard-Latune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Rose Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTO ALEA (Zones inondables) action 4.1.4 : IRIP Valid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Cerbelaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Conteras Cobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Sagnimorte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE RiverLy; CNES - Centre national d'études spatiales; ONERA -- The French Aerospace Lab. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief Report on ECOTUN 2022 and Demosite Proposal in Ghar El Melh Lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalika Makarius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE Clermont-Auvergne-Rhône-Alpes; SOKOINE UNIVERSITY OF AGRICULTURE TZA. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTO ALEA (Zones inondables) 4.1.3 : IRIP Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjima Bouamara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE RiverLy. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAPPORT D'ACTIVITÉ SCIENTIFIQUE OTHU 2017/2021 / NOVEMBRE 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OTHU (Observatoire de Terrain en Hydrologie Urbaine). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet RIZHU : Ruissellement Intense et Zones Humides / Action 65 de l’accord cadre Agence de l’Eau RMC et INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Armani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjima Bouamara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03286319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTO ALEA (Zones inondables) 4.1.6. : IRIP test plugin pour QGIS3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR-RiverLy. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTO ALEA (Zones inondables) 4.1.3 : Indicateurs du Ruissellement Intense Pluvial et données Satellites (IRIP_SAT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR-RiverLy. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTO ALEA (Zones inondables) 4.1.4.c : Intégration des Lames d’Eau Radar dans la méthode IRIP : IRIP_LER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pinta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR-RiverLy. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTO ALEA (Zones inondables) 4.1.7. : Régionalisation des paramètres IRIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Abekhzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR-RiverLy. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTO ALEA (Zones inondables) 4.1.c : Irip_Sat : Indicateurs du Ruissellement Intense Pluvial et données Satellites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Favro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE RiverLy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTO ALEA (Zones inondables) 4.1.e (ex 415) : Etude d’une version « Internet » de la méthode IRIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Teyssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE RiverLy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTO ALEA (Zones inondables) 4.1.d : Irip_RIZHU : Gestion des inondations par ruissellement au moyen de la reconquête des zones humides (Irip_RIZHU)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Fontanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Armani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR-RiverLy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTO ALEA (Zones inondables) 4.1.4 : Améliorations de la méthode IRIP au niveau national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Favro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouthière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR-RiverLy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de collaboration entre H2O’Lyon d’école universitaire de recherche des sciences de l’eau et des hydrosystèmes de l’université de Lyon (UdL), France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Gonzalez Sosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2019, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie du ruissellement. Application des méthodes SHYREG et IRIP sur deux cas d'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2019, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">action 416 : Gestion des inondations par ruissellement au moyen de la reconquête de zones humides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole-Laure Da</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE RiverLy. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance, prévision des crues et inondations dans le bassin de l'Yzeron : Étude de définition d'un système d'interprétation des relations entre la saturation des sols, les précipitations et les débits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lagouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2018, pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WATER JOINT PROGRAMMING INITIATIVE WATER CHALLENGES FOR A CHANGING WORLD 2018 JOINT CALL Closing the Water Cycle Gap To Ally Technology, Nature and Society for integrated urban water management ATENAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vierikko Kati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Regional Centre for Ecohydrology. 2018, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03974117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4.1.4 : Améliorations de la méthode IRIP au niveau national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE Lyon-Grenoble-Auvergne-Rhône-Alpes. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude Hydrologique des débits de plein-bord des cours d'eau de tête des bassins versants (TBV) du Champalaune et du Quincampoix (dep. Ille-et-Vilaine, 35) JUIN 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] INRAE UR-RiverLy. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Conference FRIEND-Water, 6-8 November 2018, Beijing Minute of the side-event on &amp;quot;Collaboration between FRIEND & EcoHydrology networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orange Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRAE. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress meeting minutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranya Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Abdelwahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vulliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Namour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRAE RiverLy; SRTA-City. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web version design of the IRIP method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROGRAMME MEEM (DGPR / SRNH) -IRSTEA 2017 Connaissance et prévention des risques naturels et hydrauliques Evaluation et Prévention du Risque Action 414 : Cartographies des risques liés aux inondations par Ruissellement Intense Pluvial (IRIP) DECEMBRE 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Bonne-C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Ekoko-Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cerdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Irstea. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise de l’inondation par ruissellement intense suite à l’orage du 07/06/2016 sur la commune de Lucheux (80)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bonnet Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gonzales Soza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Lagadec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2016, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise 'ruissellement intense', Vallon des Combes, Commune de Biot (06). Analyse et connaissance de l'événement du 03/10/2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gonzales Soza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2016, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la méthode IRIP : application de la méthode IRIP sur le bassin versant de la Lézarde (TRI du Havre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l'aléa inondation. Analyses de méthodes et d'exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2013, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l'aléa ruissellement. Inventaire des éléments de validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bonnet Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Poulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2013, pp.127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport technique du projet IRIP : Cartographie de l'aléa ruissellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dehotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2011, pp.76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRIP Project: Literature report on the flood by runoff mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dehotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Vulnerability of PeriUrban Rivers. Rapport scientifique final du projet AVuPUR (ANR-07-VULN-01)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacqueminet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action 11 : Evaluation du potentiel écologique dans une rivière urbaine fortement modifiée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, caractérisation et devenir des différentes composantes des eaux pluviales potentiellement toxiques pour les milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guedri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Angerville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions exploratoires : Evaluation du risque de ruissellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dehotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Nedelec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d'observatoire du bassin de l'Yzeron. Rapport Phase 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STIMMM : Etude d'un dispositif de STIMulation du Métabolisme Microbien en cours d'eau urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cournoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des rivières périurbaines : Développement de l'outil SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2008, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des flux de pollution générés par temps de pluie sur cinq bassins versants urbains ou péri-urbains. Convention MATE 060/01. Rapport final période 2001 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Bertrand-Krajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur le &amp;quot; Concept d'ambiance écologique dans les systèmes aquatiques continentaux &amp;quot; (concept EASY) : Résultats acquis et Perspectives 2002-2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Namour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2002, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l'hydrologie dans la structuration des communautés de poissons des cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cattanéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2002, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action structurante du département GMA &amp;quot; Etat écologique &amp;quot;. Programme CAPHYR : CAdre PHYsique de Référence présenté au titre du TR HYDRECO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Andriamahefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Bernadette Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2000, pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPI de Génissiat. Détermination des hydrogrammes de crues de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2000, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inondabilité du ruisseau du Ravin et de son bassin versant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tschudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1997, pp.130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des ressources en eau et des risques associés : hydrologie, écosystèmes aquatiques et effacement des barrages : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najiba Chkir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Galea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1995, pp.83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur l'évaluation des ressources en eau et des risques associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Degoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leviandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1993, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02574999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l'influence du couvert végétal sur les crues de l'Ardières à Beaujeu et de la Vauxonne à Buyon (bassins versants du Beaujolais) par les modèles GR3(j) et Qdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Galea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1991, pp.135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etiages dans les départements du Gard et de l'Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Supadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Breil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1990, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId691"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="36657611"/>
+    <w:nsid w:val="47DE3A67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-breil-inrae" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0691-608X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112267181" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091997v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cerbelaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Blanchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Roupioz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15092361" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710678v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnifait" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. Astagneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2022.2082891" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549056v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14030393" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03679049v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chocat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cherqui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Afrit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Barjot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boumahdi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202205103" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499233v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gervaix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Namour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/i2m.200407" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03969018v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2021.10.013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126730v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Abu El-Magd" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Taha" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Pienaar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Amer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2021.104116" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03636993v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Faty" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orange" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-384-331-2021" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948919v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilly-Rose Lagadec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Moulin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Chazelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-947-2020" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197980v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Favro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020059" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446001v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navratil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Boukerb" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caurel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2206" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609806v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poulard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le H&#233;naff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Armani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Achard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.4.10" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905469v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mendoza&#8208;lera" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Ribot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;nia Mart&#237;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2139" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926313v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Breton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meriaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.26.07" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607962v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Lagadec" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moulin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chazelle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2018.05.014" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929351v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.26.12" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538391v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poulard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leblois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Faure" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2017.23.07" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487193v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ribun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colinon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Petit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00019" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607132v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecohyd.2017.02.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251345v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Becouze-Lareure" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thiebaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bazin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.08.128" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17SV650W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354049v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Grospretre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lafont" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605193v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Patrice" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.05.049" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03682926v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fressignac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Matillon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Nullans" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17406" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461080v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Dehotin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lagouy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.02.051" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359056v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dehotin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laverne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hasnaoui" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lambert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150069" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166072v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hauchard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229882v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moulin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fantino" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.05.057" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8XZH91P4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600973v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moss" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bidoglio" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pietrowsky" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourgeron" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecohyd.2014.03.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598213v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Radojevic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chocat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1753-318X.2012.01166.x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C3RVMC5R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598212v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schmitt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grospretre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Albert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.01.036" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVT53KPZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936854v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Aucour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.028" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01620543v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thollet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagouy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.04.049" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599175v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wagner" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecohyd.2013.06.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFN3QDZL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220619v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gropretre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Albert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954690v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2013.531" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597285v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafont" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tixier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marsalek" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jezequel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10104-012-0004-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00766560v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bazin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jwarp.2012.411114" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811608v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cl&#233;ment" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil de Sousa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00736087v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Archambaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belaidi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bougon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2012009" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597071v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cl&#233;ment" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596732v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lenar-Matyas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lapuszek" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10104-011-0031-6" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592863v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tr&#233;moli&#232;res" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vivier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2009.11.011" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M50K0QV3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660692v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tremoli&#232;res" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jezequel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vivier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596891v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10104-011-0039-y" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592862v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10104-009-0047-3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229360v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564671v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7664" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8B0Q82Q3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593356v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17568691011040416" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9586D5EF76BEB6475939AB866073A6073ED97303/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660753v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661431v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Namour" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Perrin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gnouma" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590724v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Namour" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fournier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602672v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Dole-Olivier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claret" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589545v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590292v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Navarro" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stewardson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Jalon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eisele" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590294v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grapentine" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Rochfort" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsalek" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452233v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nogueira" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-005-1718-8" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589015v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586766v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galea" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vasquez Paulus" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581603v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580232v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F01-186" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580530v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andriamahefa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1240-1307(02)80132-7" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579736v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574352v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valentin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lauters" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabaton" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578058v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576545v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herouin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574130v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575957v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmad" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609131v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joannis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raimbault" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brissaud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desbordes" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176993v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien C.M. Pozzi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dominguez-Lage" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Bouchali" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marjolet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wessam Galia" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176878v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejdane Ben-Salem" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Courapied" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enriqu&#233; Gonzalez-Sosa" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176937v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barjot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03804928v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03792190v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranya Amer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hosny" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salama Eslam" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Ihab" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherif Abu El-Magd" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793135v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793213v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Abekhzer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Gally" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03822040v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03804927v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620709v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278464v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2021-693-2021" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03804922v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Sagnimorte" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan E. Contreras Cobos" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjima Bouamara" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395824v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03804923v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Orange" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793276v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Moulin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196341v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pinta" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196326v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974067v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126263v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Berenice Garcia Perez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Gonzalez Sosa" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11573" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793168v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pons" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lendemaine" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Piveteau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974040v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Ranya" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosny Tarek" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Dina" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790430v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127686v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hosny" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslam Salama" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609281v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790392v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789889v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072678v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R. Lagadec" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790232v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Bautista-Camacho" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790228v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime-Alberto Arteaga-Vargas" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790304v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Arduino" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Zaki-Mohamed" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Abdelwahab" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608273v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608272v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790249v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837300v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789882v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607555v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonzalez Sosa" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606804v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Javelle" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahrouch" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pejalovic" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935103v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Boukerb" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417313v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benmamar" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322099v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-R. Lagadec" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonz&#225;lez-Sosa" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549762v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160710005" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280188v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eschbach" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605006v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leblois" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Proust" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322120v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-N. Pons" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Potier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298338v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerold" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602292v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600793v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorin Lambert" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601195v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dimkic" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600951v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600947v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Matillon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281005v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukerb" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lejot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600948v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600952v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599176v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951655v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanteri" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917082v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Aucour" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598818v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evette" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599177v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937585v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mccarthy" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599223v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labbas" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864903v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313056v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacqueminet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kermadi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311894v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597246v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596095v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594462v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845133v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chocat" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596099v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594367v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594297v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lenar Matyas" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lapuszek" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ratomski" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594323v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594333v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527564v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chancibault" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debionne" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarrazin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562520v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594362v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guerin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594322v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494518v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592878v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cournoyer" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592882v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592880v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592894v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592883v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591954v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Witkowska" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592877v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590892v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00662391v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grospr&#234;tre" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583969v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248872v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589009v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Breugnot" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589011v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589010v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590212v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ast&#233;" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Badji" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589006v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589007v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589005v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Frisch" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587499v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gadek" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587502v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valette" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587470v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583847v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587469v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583882v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583927v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ruysschaert" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583929v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583928v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581613v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fropier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580750v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580974v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580751v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alfakih" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Boisson" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Winiarski" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579147v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bendjoudi" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bois" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charleux" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578918v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578078v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monfort" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bo&#235;t" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578077v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574786v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malafosse" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574767v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578139v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574768v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609156v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578062v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575076v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adang" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609038v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793929v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127593v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dine Ihab" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793156v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127637v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608163v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bautista Camacho" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Royer" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606802v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guerin" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605301v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607553v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145781v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806673v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598799v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodriguez" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bocher" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouyer" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599679v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Eglin" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596854v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lafont" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595667v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591277v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473622v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bacot" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776093v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armani" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119827665.ch1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793282v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biljana Radojevic" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590707v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607992v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boissery" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daloz" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devaux" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605205v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599219v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590426v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590400v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592889v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.B. Grimm" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vervier" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04118219v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8005804" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04118187v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8004718" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609183v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790444v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793776v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790458v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594329v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593835v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592888v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590402v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Fletcher" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roy" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586790v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582231v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582218v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Rees" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Maria Manea" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Andrews" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Boyer" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582226v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Givone" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gustard" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oberlin" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gilard" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582230v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582270v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790387v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974344v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722204v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651933v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732056v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874942v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vidal" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lombard-Latune" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Rose Thomas" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974076v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalika Makarius" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634390v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634311v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Conteras Cobos" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776162v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bacot" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286319v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787481v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787480v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787479v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787485v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609676v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787464v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787463v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Teyssier" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787474v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Fontanel" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787460v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Leblois" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouthi&#232;re" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965782v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787040v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Laure Da" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974117v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Wagner" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vierikko Kati" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608293v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787457v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786894v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789901v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orange Didier" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806672v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609296v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barachet" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960502v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bonne-C" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ekoko-Safi" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604518v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnet Carrier" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonzales Soza" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606534v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Michaud" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601197v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598652v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latapie" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599053v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596619v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595951v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595953v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594326v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593392v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guedri" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Angerville" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillemot" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592886v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nedelec" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592866v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593274v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601170v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589018v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bardin" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Beranger" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580582v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Camus" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581174v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581176v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579429v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578348v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gendreau" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tschudy" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582055v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Chkir" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Galea" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574999v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Degoutte" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leviandier" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575120v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575104v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Supadi" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-breil-inrae" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0691-608X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112267181" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091997v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cerbelaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Blanchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Roupioz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15092361" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03710678v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnifait" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. Astagneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2022.2082891" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03679049v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chocat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cherqui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Afrit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Barjot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boumahdi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202205103" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549056v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14030393" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03969018v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2021.10.013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126730v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Abu El-Magd" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Taha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Pienaar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Amer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2021.104116" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03636993v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Faty" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Orange" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-384-331-2021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499233v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gervaix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Namour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/i2m.200407" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197980v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Favro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020059" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446001v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navratil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Boukerb" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caurel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2206" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948919v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilly-Rose Lagadec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Moulin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Chazelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-20-947-2020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609806v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poulard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le H&#233;naff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Armani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Achard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2019.4.10" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905469v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mendoza&#8208;lera" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Ribot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;nia Mart&#237;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2139" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926313v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Breton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meriaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.26.07" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607962v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Lagadec" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moulin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chazelle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2018.05.014" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929351v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2018.26.12" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538391v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poulard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leblois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Faure" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2017.23.07" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02487193v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ribun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colinon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Petit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00019" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607132v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecohyd.2017.02.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354049v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Grospretre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lafont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605193v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Patrice" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.05.049" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03682926v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fressignac" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Matillon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Nullans" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17406" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251345v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Becouze-Lareure" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thiebaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bazin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.08.128" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17SV650W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166072v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hauchard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dehotin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229882v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moulin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fantino" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.05.057" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8XZH91P4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461080v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Dehotin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lagouy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.02.051" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359056v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laverne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hasnaoui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lambert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150069" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600973v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moss" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bidoglio" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pietrowsky" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourgeron" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecohyd.2014.03.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01620543v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thollet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagouy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.04.049" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599175v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wagner" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecohyd.2013.06.002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFN3QDZL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220619v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schmitt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gropretre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Albert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954690v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Aucour" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2013.531" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936854v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.028" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598213v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Radojevic" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chocat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1753-318X.2012.01166.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C3RVMC5R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598212v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grospretre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Albert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.01.036" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVT53KPZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00766560v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bazin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jwarp.2012.411114" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811608v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cl&#233;ment" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil de Sousa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00736087v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Archambaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belaidi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bougon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2012009" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597071v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cl&#233;ment" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597285v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafont" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tixier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marsalek" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jezequel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10104-012-0004-4" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596732v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lenar-Matyas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lapuszek" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10104-011-0031-6" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592863v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tr&#233;moli&#232;res" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vivier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2009.11.011" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M50K0QV3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660692v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tremoli&#232;res" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jezequel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vivier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596891v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10104-011-0039-y" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564671v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7664" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8B0Q82Q3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229360v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593356v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17568691011040416" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9586D5EF76BEB6475939AB866073A6073ED97303/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592862v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10104-009-0047-3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660753v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590724v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Namour" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fournier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602672v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Dole-Olivier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claret" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Perrin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661431v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Namour" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gnouma" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589545v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590292v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Navarro" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stewardson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Jalon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eisele" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590294v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grapentine" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Rochfort" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsalek" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452233v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nogueira" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-005-1718-8" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589015v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586766v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galea" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vasquez Paulus" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581603v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580232v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/F01-186" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580530v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andriamahefa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1240-1307(02)80132-7" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579736v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574352v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valentin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lauters" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabaton" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576545v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herouin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574130v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578058v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575957v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmad" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609131v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joannis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raimbault" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brissaud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desbordes" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176878v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wejdane Ben-Salem" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Courapied" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enriqu&#233; Gonzalez-Sosa" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176993v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien C.M. Pozzi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dominguez-Lage" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Bouchali" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marjolet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wessam Galia" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176937v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barjot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03792190v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranya Amer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hosny" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salama Eslam" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Ihab" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherif Abu El-Magd" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03804928v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793135v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793213v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Abekhzer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Gally" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03822040v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03804927v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620709v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03804922v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Sagnimorte" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan E. Contreras Cobos" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjima Bouamara" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395824v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03804923v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Orange" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278464v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2021-693-2021" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196341v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pinta" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196326v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974067v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126263v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Berenice Garcia Perez" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Gonzalez Sosa" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11573" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793168v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pons" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lendemaine" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Piveteau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793276v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Moulin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974040v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Ranya" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosny Tarek" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Dina" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790430v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127686v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Hosny" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslam Salama" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609281v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790392v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072678v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R. Lagadec" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790232v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Bautista-Camacho" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790228v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime-Alberto Arteaga-Vargas" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790304v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Arduino" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Zaki-Mohamed" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Abdelwahab" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608273v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608272v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790249v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837300v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789882v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789889v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607555v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonzalez Sosa" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606804v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Javelle" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ahrouch" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pejalovic" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935103v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Boukerb" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417313v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benmamar" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549762v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160710005" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322099v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-R. Lagadec" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonz&#225;lez-Sosa" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280188v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eschbach" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605006v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leblois" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Proust" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322120v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-N. Pons" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Potier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298338v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerold" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602292v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600793v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorin Lambert" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601195v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dimkic" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600951v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600947v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Matillon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281005v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukerb" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lejot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600948v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600952v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917082v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Aucour" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598818v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evette" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599177v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937585v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mccarthy" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599223v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labbas" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864903v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599176v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951655v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanteri" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313056v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacqueminet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kermadi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Michel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311894v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597246v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594462v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845133v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chocat" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596099v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596095v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gob" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594297v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lenar Matyas" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lapuszek" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ratomski" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594333v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527564v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chancibault" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debionne" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarrazin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594323v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562520v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594362v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guerin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594322v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494518v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594367v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592882v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592880v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591954v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Witkowska" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592883v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592894v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592877v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592878v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cournoyer" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00662391v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grospr&#234;tre" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590892v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589009v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Breugnot" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589010v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589011v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590212v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ast&#233;" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Badji" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583969v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248872v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589006v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589007v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589005v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Frisch" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587502v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valette" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587499v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gadek" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587470v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583847v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583882v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587469v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583927v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ruysschaert" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583929v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583928v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581613v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fropier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580750v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580974v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580751v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alfakih" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Boisson" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Winiarski" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579147v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bendjoudi" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bois" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charleux" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578918v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578078v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monfort" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bo&#235;t" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578077v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574786v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malafosse" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574767v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578139v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609156v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574768v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578062v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575076v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adang" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609038v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793929v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793156v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127593v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dine Ihab" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127637v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608163v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bautista Camacho" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Royer" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606802v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guerin" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605301v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607553v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599679v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Eglin" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598799v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodriguez" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bocher" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouyer" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806673v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145781v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596854v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lafont" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595667v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591277v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473622v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bacot" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776093v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Armani" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119827665.ch1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793282v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biljana Radojevic" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590707v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607992v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boissery" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daloz" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devaux" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605205v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599219v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590426v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590400v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592889v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.B. Grimm" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vervier" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04118219v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8005804" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04118187v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8004718" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609183v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790444v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793776v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790458v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594329v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593835v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592888v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590402v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Fletcher" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roy" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586790v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582218v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Rees" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina Maria Manea" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Andrews" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Boyer" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582226v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Givone" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gustard" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oberlin" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gilard" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582230v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582231v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582270v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790387v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974344v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722204v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651933v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732056v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874942v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vidal" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lombard-Latune" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Rose Thomas" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634311v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Conteras Cobos" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974076v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalika Makarius" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634390v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776162v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bacot" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286319v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787481v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787480v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787479v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787485v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787464v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787463v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Teyssier" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787474v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Fontanel" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787460v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Leblois" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouthi&#232;re" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965782v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609676v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arnaud" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787040v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Laure Da" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608293v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03974117v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Wagner" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vierikko Kati" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787457v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786894v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789901v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orange Didier" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806672v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609296v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barachet" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960502v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bonne-C" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ekoko-Safi" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604518v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnet Carrier" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonzales Soza" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606534v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Michaud" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601197v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598652v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latapie" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599053v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595951v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595953v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596619v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594326v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593392v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guedri" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Angerville" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillemot" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592886v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nedelec" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592866v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593274v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601170v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589018v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bardin" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Beranger" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580582v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Camus" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581174v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581176v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579429v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578348v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gendreau" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tschudy" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582055v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Chkir" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Galea" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574999v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Degoutte" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leviandier" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575120v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575104v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Supadi" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>